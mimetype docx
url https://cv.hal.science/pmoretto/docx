--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -113,3254 +113,3254 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning and explainability-driven methodology for identifying winning strategies in Rugby Union</w:t>
+                <w:t xml:space="preserve">Importance of linebreaks in rugby union: The case of a winning team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Odet</w:t>
+                <w:t xml:space="preserve">Thomas Bechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bechard</w:t>
+                <w:t xml:space="preserve">Maud Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Analytics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dajour.2025.100568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/22150218251377524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021650v1</w:t>
+                <w:t xml:space="preserve">hal-05568622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D kinetic approach of a collective load carrying in Paratrechina longicornis ants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine learning and explainability-driven methodology for identifying winning strategies in Rugby Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Odet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Drapin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
+                <w:t xml:space="preserve">Sebastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14575⟩</w:t>
+              <w:t xml:space="preserve">Decision Analytics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.100568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dajour.2025.100568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738068v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design features of the kinematic chain of the ant exoskeleton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2D kinetic approach of a collective load carrying in Paratrechina longicornis ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Arroyave-Tobon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Linares</w:t>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.01.019⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551171v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic modeling at the ant scale: propagation of model parameter uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design features of the kinematic chain of the ant exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arroyave-Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordin Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.767914⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.855-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592115v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical effects of the addition of a precision constraint on a collective load carriage task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic modeling at the ant scale: propagation of model parameter uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Sghaier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+                <w:t xml:space="preserve">Anton Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.220636⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.767914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853847v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Benches for comparing the performance of an ant's leg with a hexapod robot's Leg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical effects of the addition of a precision constraint on a collective load carriage task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Brodoline</w:t>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MIM.2022.9955461⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.220636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854123v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts au Rugby à XV : suivi longitudinal et distribution par postes en club Elite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test Benches for comparing the performance of an ant's leg with a hexapod robot's Leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Brodoline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lokteff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Moretto</w:t>
+                <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.08.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (9), pp.36-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2022.9955461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551140v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center of Mass behavior during forward and backward walking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Sghaier</w:t>
+                <w:t xml:space="preserve">Impacts au Rugby à XV : suivi longitudinal et distribution par postes en club Elite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lokteff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551160v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D kinematic of the leg joints at the ant scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+                <w:t xml:space="preserve">Center of Mass behavior during forward and backward walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (Sup1), pp.281-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04551112v1</w:t>
+                <w:t xml:space="preserve">hal-04551160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical study of load carriage by two paired subjects in response to increased load mass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D kinematic of the leg joints at the ant scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46th CONGRESS OF THE SOCIÉTÉ DE BIOMÉCANIQUE, 24 (sup1), pp.S61-S62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83760-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419713v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing during team lifting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Sghaier</w:t>
+                <w:t xml:space="preserve">A biomechanical study of load carriage by two paired subjects in response to increased load mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bongiovanni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+                <w:t xml:space="preserve">Laetitia Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83760-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551107v1</w:t>
+                <w:t xml:space="preserve">hal-03419713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of locomotion in the seed harvesting ant Messor barbarus: effect of individual body mass and transported load mass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Merienne</w:t>
+                <w:t xml:space="preserve">Load sharing during team lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Latil</w:t>
+                <w:t xml:space="preserve">A Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.10664⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46ème Congrès Société Biomécanique, 24 (sup1), pp.S174-S176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065525v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Distribution of the Forces applied on a Load transported by a Dyad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Sghaier</w:t>
+                <w:t xml:space="preserve">Dynamics of locomotion in the seed harvesting ant Messor barbarus: effect of individual body mass and transported load mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fumery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gérard Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S282-S284. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e10664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551043v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts characterisation in Rugby Union</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Distribution of the Forces applied on a Load transported by a Dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lokteff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saad Drissi</w:t>
+                <w:t xml:space="preserve">G. Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S175-S177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813425⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S282-S284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551064v1</w:t>
+                <w:t xml:space="preserve">hal-04551043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking kinematics in the polymorphic seed harvester ant Messor barbarus: influence of body size and load carriage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Latil</w:t>
+                <w:t xml:space="preserve">Impacts characterisation in Rugby Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lokteff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.205690⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S175-S177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550407v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous change from seated to standing cycling position with increasing power is associated with a minimization of cost functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Villeger</w:t>
+                <w:t xml:space="preserve">Walking kinematics in the polymorphic seed harvester ant Messor barbarus: influence of body size and load carriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2017.1346272⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (3), pp.jeb205690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.205690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887320v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WALKING PATTERN EFFICIENCY DURING COLLECTIVE LOAD TRANSPORT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+                <w:t xml:space="preserve">Spontaneous change from seated to standing cycling position with increasing power is associated with a minimization of cost functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.06.114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (8), pp.907 - 913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2017.1346272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550358v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF GAIT DURING INDEPENDENT AND PAIRED WALKING IN ADULTS WITH AN INTELLECTUAL DISABILITY: A CASE REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rehabilitation Medicine - Clinical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2340/20030711-1000009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can muscle coordination explain the advantage of using the standing position during intense cycling?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antony Costes</w:t>
+                <w:t xml:space="preserve">WALKING PATTERN EFFICIENCY DURING COLLECTIVE LOAD TRANSPORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.244-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.06.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2016.10.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04325453v1</w:t>
+                <w:t xml:space="preserve">hal-04550358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete sensors distribution for accurate plantar pressure analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ille</w:t>
+                <w:t xml:space="preserve">Can muscle coordination explain the advantage of using the standing position during intense cycling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (12), pp.1489-1494. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (6), pp.611 - 616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2016.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401947v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics of load transport in the seed harvesting ant Messor barbarus : morphology influences transportation method and efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete sensors distribution for accurate plantar pressure analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bernadou</w:t>
+                <w:t xml:space="preserve">Anne Ille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.141556⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (12), pp.1489-1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386400v1</w:t>
+                <w:t xml:space="preserve">hal-04401947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability between Isolated Joint Torques and a Maximum Polyarticular Task: A Preliminary Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Villeger</w:t>
+                <w:t xml:space="preserve">Ergonomics of load transport in the seed harvesting ant Messor barbarus : morphology influences transportation method and efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Felden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hukin-2015-0136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (18), pp.2920-2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663019v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic energy in locomotion: Spring-mass vs. poly-articulated models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.183 - 188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limb and trunk muscle activity patterns during seated and standing cycling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Transferability between Isolated Joint Torques and a Maximum Polyarticular Task: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hukin-2015-0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1179777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04325443v1</w:t>
+                <w:t xml:space="preserve">hal-01663019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking dynamic similarity induced by a combination of Froude and Strouhal dimensionless numbers: Modela-w</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Upper limb and trunk muscle activity patterns during seated and standing cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1179777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01662982v1</w:t>
+                <w:t xml:space="preserve">hal-04325443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study suggests that walk-to-run transition is consistent with mechanical optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Walking dynamic similarity induced by a combination of Froude and Strouhal dimensionless numbers: Modela-w</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40th annual congress of the French Society of Biomechanics, 18 (sup1), pp.2080-2081. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.240-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325455v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduction of the saddle vertical force triggers the sit–stand transition in cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (12), pp.2998-3003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3388,2665 +3388,2998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Position and Power Output on Upper Limb Kinetics in Cycling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A preliminary study suggests that walk-to-run transition is consistent with mechanical optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2014-0295⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40th annual congress of the French Society of Biomechanics, 18 (sup1), pp.2080-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325454v1</w:t>
+                <w:t xml:space="preserve">hal-04325455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm to decompose ground reaction forces and moments from a single force platform in walking gait</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Influence of Position and Power Output on Upper Limb Kinetics in Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (2), pp.140 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2014-0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01662980v1</w:t>
+                <w:t xml:space="preserve">hal-04325454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modela-r as a Froude and Strouhal dimensionless numbers combination for dynamic similarity in running</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">An algorithm to decompose ground reaction forces and moments from a single force platform in walking gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (11), pp.1530-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.10.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01662973v1</w:t>
+                <w:t xml:space="preserve">hal-01662980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Froude and Strouhal dimensionless numbers to study human gait: an experimental approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Modela-r as a Froude and Strouhal dimensionless numbers combination for dynamic similarity in running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713726⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (16), pp.3862 - 3867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399177v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-to-step reproducibility and asymmetry to study gait auto-optimization in healthy and cerebral palsied subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Froude and Strouhal dimensionless numbers to study human gait: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Descatoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+                <w:t xml:space="preserve">N. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2009.02.004⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396526v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baropodometric information return device for foot unloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (5), pp.607-613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baropodometric Biofeedback Device for Changing the Walking Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step-to-step reproducibility and asymmetry to study gait auto-optimization in healthy and cerebral palsied subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thevenon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (4), pp.319 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2009.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396537v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic similarity during human running: About Froude and Strouhal dimensionless numbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baropodometric Biofeedback Device for Changing the Walking Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario A Lafortune</w:t>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (S1), pp.588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396520v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of fatigue on plantar pressure distribution in walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic similarity during human running: About Froude and Strouhal dimensionless numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bisiaux</w:t>
+                <w:t xml:space="preserve">Mario A Lafortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (4), pp.693-698. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (3), pp.312-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395941v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propulsion and Braking in the Study of Asymmetry in Able-Bodied Men's Gaits</w:t>
+                <w:t xml:space="preserve">The effects of fatigue on plantar pressure distribution in walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Potdevin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+                <w:t xml:space="preserve">M. Bisiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2466/PMS.107.3.849-861⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.693-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396182v1</w:t>
+                <w:t xml:space="preserve">hal-04395941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dimensionless number highlighted from mechanical energy exchange during running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (13), pp.2895-2898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does B.I.R.D foot control supply sensitivity disturbance induced by EMLA cream anaesthesia ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
+                <w:t xml:space="preserve">Propulsion and Braking in the Study of Asymmetry in Able-Bodied Men's Gaits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107 (3), pp.849-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/PMS.107.3.849-861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396133v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and test of a new plantar pressure control device for foot unloading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Thevenon</w:t>
+                <w:t xml:space="preserve">Does B.I.R.D foot control supply sensitivity disturbance induced by EMLA cream anaesthesia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.123-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04396143v1</w:t>
+                <w:t xml:space="preserve">hal-04396133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC SIMILARITIES AND DIMENSIONLESS APPROACH TO RUNNING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delattre</w:t>
+                <w:t xml:space="preserve">Development and test of a new plantar pressure control device for foot unloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lafortune</w:t>
+                <w:t xml:space="preserve">A. Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (4), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363940v1</w:t>
+                <w:t xml:space="preserve">hal-04396143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANTAR PRESSURE REDISTRIBUTION AFTER A HIGH AND LOW UNLOAD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie FEMERY</w:t>
+                <w:t xml:space="preserve">DYNAMIC SIMILARITIES AND DIMENSIONLESS APPROACH TO RUNNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lafortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, S2 (40), pp.S177. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 40 (S2), pp.S316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363952v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using effect size to quantify plantar pressure asymmetry of gait of nondisabled adults and patients with hemiparesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+                <w:t xml:space="preserve">PLANTAR PRESSURE REDISTRIBUTION AFTER A HIGH AND LOW UNLOAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie G Femery</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie FEMERY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1682/jrrd.2006.07.0077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, S2 (40), pp.S177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(07)70173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321299v1</w:t>
+                <w:t xml:space="preserve">hal-04363952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARO-PAEDOMETRIC BIOFEEDBACK FOR FOOT UNLOADING PROCEDURES INVESTIGATION</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using effect size to quantify plantar pressure asymmetry of gait of nondisabled adults and patients with hemiparesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie G Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3), pp.347-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1682/jrrd.2006.07.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363917v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'un seuil de pression plantaire attendu : utilisation de l'approche adimensionnelle pour réduire la variabilité des pressions plantaires Determination of an expected plantar pressure threshold: dimensionless approach use to reduce the variability of the plantar pressures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Thévenon</w:t>
+                <w:t xml:space="preserve">BARO-PAEDOMETRIC BIOFEEDBACK FOR FOOT UNLOADING PROCEDURES INVESTIGATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ISSN 1642-6037 (11/2007), pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330444v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A REAL TIME PLANTAR PRESSURE FEEDBACK DEVICE FOR FOOT UNLOADING</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
+                <w:t xml:space="preserve">Froude number fractions to increase walking pattern dynamic similarities: Application to plantar pressure study in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bisiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Lafortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, ISSN 1642-6037 (6/2003), pp.103-106</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.40-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330449v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetries in dynamic plantar pressure distribution measurement in able-bodied gait: application to the study of the gait asymmetries in children with hemiplegic cerebral palsy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination d'un seuil de pression plantaire attendu : utilisation de l'approche adimensionnelle pour réduire la variabilité des pressions plantaires Determination of an expected plantar pressure threshold: dimensionless approach use to reduce the variability of the plantar pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bisiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Femery</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Thevenon</w:t>
+                <w:t xml:space="preserve">A Thévenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 45, pp.114-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 46 (8), pp.539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2003.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325477v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spasticity and dynamic plantar pressure distribution measurements in hemiplegic spastic children.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Thévenon</w:t>
+                <w:t xml:space="preserve">A REAL TIME PLANTAR PRESSURE FEEDBACK DEVICE FOR FOOT UNLOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 14, pp.26-34</w:t>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, ISSN 1642-6037 (6/2003), pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325473v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strocking parameters in top level swimmers with a disability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of plantar pressure distribution in hemiplegic children: changes to adaptative gait patterns in accordance with deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pelayo</w:t>
+                <w:t xml:space="preserve">Hervé Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sidney</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31 (12), pp.1839-1843</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.406-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551422v1</w:t>
+                <w:t xml:space="preserve">hal-04325481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of training including biomechanical biofeedback in swimmers with cerebral palsy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetries in dynamic plantar pressure distribution measurement in able-bodied gait: application to the study of the gait asymmetries in children with hemiplegic cerebral palsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">V Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Robin</w:t>
+                <w:t xml:space="preserve">A Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 31, pp.263-284</w:t>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45, pp.114-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551479v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spasticity and dynamic plantar pressure distribution measurements in hemiplegic spastic children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thévenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14, pp.26-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strocking parameters in top level swimmers with a disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sidney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (12), pp.1839-1843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of training including biomechanical biofeedback in swimmers with cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31, pp.263-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptation of maximal aerobic and anaerobic tests for disabled swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sidney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gerbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 71, pp.512-517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00238553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6056,872 +6389,872 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethology and Robotics ... Biomimetics as a consortium</w:t>
+                <w:t xml:space="preserve">From Messor barbarus to AntBot, a dimensionless approach for designing a new bioinspired leg for a hexapod robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Brodoline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRCA-CBI, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">N.I.C.E. International Rendez Vous 2024. Nature Inspires Creativity Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frederic GUITTARD, Dec 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589902v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Messor barbarus to AntBot, a dimensionless approach for designing a new bioinspired leg for a hexapod robot</w:t>
+                <w:t xml:space="preserve">Ethology and Robotics ... Biomimetics as a consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N.I.C.E. International Rendez Vous 2024. Nature Inspires Creativity Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frederic GUITTARD, Dec 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRCA-CBI, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833744v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimétisme et transport collectif de charges à différentes échelles : CoBot et BarbaBot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvement Animal et Humain, Biomécanique, Biorobotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre MORETTO (pour le GDR 2088, Biomimétisme, Bioinspiration), Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design features of the kinematic chain of the ant exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordin Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRP, May 2023, Sydney, Australia. pp.855-860, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2023.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load sharing during team lifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.174-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MiMiC-ANT - Étude de la locomotion lors du transport de charges chez la fourmi : application à la robotique hexapode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Brodoline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ingénierie inspirée par la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut des sciences de l’ingénierie et des systèmes (INSIS) du CNRS, Jun 2021, en visionconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is visual feedback pertinent for gait rehabilitation? Preliminary study of plantar pressure control with visual feedback in healthy people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Grenoble, Sep 2016, Grenoble, France. pp.e120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCREASING POWER OUTPUT AND MOVEMENT OPTIMIZATION IN CYCLING: INSIGHTS FROM A FULLY INSTRUMENTED ERGOMETER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports (ISBS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6931,154 +7264,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement Animal et Humain : Biomécanique, Biorobotique, Biomimétisme GDR 2088 Biomimétisme Bio-inspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvement Animal et Humain, Biomécanique, Biorobotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Mouvement Animal et Humain, Biomécanique, Biorobotique, Biomimétisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7088,134 +7421,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of collective load transport on individual walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7225,215 +7558,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Return Device Concept: Baropodometric Biofeedback Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margaret Estivalet; Pierre Brisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Sport 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer, pp.477 - 482, 2008, 978-2287094125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Dimensionless Number for Dynamic Similarity during Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margaret Estivalet; Pierre Brisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Sport 7, vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer, pp.535-542, 2008, The Engineering of Sport 7, 978-2287094125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7580,51 +7913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021650v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Odet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bechard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2025.100568" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738068v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Grott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tobon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordin Drapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.01.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.767914" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lokteff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drissi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.08.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongiovanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lokteff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Drissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205690" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Costes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villeger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1346272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0136" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.05.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1179777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.10.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069633" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0295" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.10.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villeger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713726" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.02.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Descatoire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;venon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Lafortune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.11.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.107.3.849-861" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.06.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lafortune" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie FEMERY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(07)70173-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie G Femery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Decatoire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/jrrd.2006.07.0077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330444v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moretto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Th&#233;venon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.03.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hespel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Femery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thevenon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00238553" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Moretto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sghaier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.272" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320976v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bechard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22150218251377524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Odet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dejean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2025.100568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738068v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Grott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tobon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordin Drapin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.01.019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaniewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.767914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lokteff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongiovanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lokteff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Drissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villeger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1346272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.05.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0136" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1179777" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.10.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069633" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.10.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Descatoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;venon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.02.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Lafortune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisiaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.06.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.107.3.849-861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lafortune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie FEMERY" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(07)70173-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie G Femery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Decatoire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/jrrd.2006.07.0077" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363917v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moretto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lafortune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Th&#233;venon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.03.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hespel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Renaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Femery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thevenon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00238553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Moretto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sghaier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.272" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320976v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396014v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>