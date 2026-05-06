--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -147,404 +147,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of linebreaks in rugby union: The case of a winning team</w:t>
+                <w:t xml:space="preserve">A 2D kinetic approach of a collective load carrying in Paratrechina longicornis ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bechard</w:t>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Combe</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Grott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gerard Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/22150218251377524⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568622v1</w:t>
+                <w:t xml:space="preserve">hal-04738068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning and explainability-driven methodology for identifying winning strategies in Rugby Union</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Importance of linebreaks in rugby union: The case of a winning team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Analytics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dajour.2025.100568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/22150218251377524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021650v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D kinetic approach of a collective load carrying in Paratrechina longicornis ants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A machine learning and explainability-driven methodology for identifying winning strategies in Rugby Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Latil</w:t>
+                <w:t xml:space="preserve">Arnaud Odet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
+                <w:t xml:space="preserve">Sebastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Decision Analytics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.100568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dajour.2025.100568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738068v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design features of the kinematic chain of the ant exoskeleton</w:t>
               </w:r>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordin Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 119, pp.855-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -660,90 +660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic modeling at the ant scale: propagation of model parameter uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -771,287 +771,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical effects of the addition of a precision constraint on a collective load carriage task</w:t>
+                <w:t xml:space="preserve">Test Benches for comparing the performance of an ant's leg with a hexapod robot's Leg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Sghaier</w:t>
+                <w:t xml:space="preserve">Ilya Brodoline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fumery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
+                <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (8), pp.220636. </w:t>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (9), pp.36-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.220636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2022.9955461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853847v1</w:t>
+                <w:t xml:space="preserve">hal-03854123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Benches for comparing the performance of an ant's leg with a hexapod robot's Leg</w:t>
+                <w:t xml:space="preserve">Biomechanical effects of the addition of a precision constraint on a collective load carriage task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Brodoline</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (9), pp.36-41. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.220636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIM.2022.9955461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854123v1</w:t>
+                <w:t xml:space="preserve">hal-03853847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts au Rugby à XV : suivi longitudinal et distribution par postes en club Elite</w:t>
               </w:r>
@@ -1154,77 +1154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Center of Mass behavior during forward and backward walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (Sup1), pp.281-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1243,824 +1243,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D kinematic of the leg joints at the ant scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A biomechanical study of load carriage by two paired subjects in response to increased load mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83760-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551112v1</w:t>
+                <w:t xml:space="preserve">hal-03419713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical study of load carriage by two paired subjects in response to increased load mass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">3D kinematic of the leg joints at the ant scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46th CONGRESS OF THE SOCIÉTÉ DE BIOMÉCANIQUE, 24 (sup1), pp.S61-S62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83760-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419713v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load sharing during team lifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46ème Congrès Société Biomécanique, 24 (sup1), pp.S174-S176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of locomotion in the seed harvesting ant Messor barbarus: effect of individual body mass and transported load mass</w:t>
+                <w:t xml:space="preserve">Impacts characterisation in Rugby Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Merienne</w:t>
+                <w:t xml:space="preserve">Florent Lokteff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Latil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Remy Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.10664⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S175-S177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065525v1</w:t>
+                <w:t xml:space="preserve">hal-04551064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Distribution of the Forces applied on a Load transported by a Dyad</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamics of locomotion in the seed harvesting ant Messor barbarus: effect of individual body mass and transported load mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816293⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e10664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551043v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts characterisation in Rugby Union</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Canet</w:t>
+                <w:t xml:space="preserve">3D Distribution of the Forces applied on a Load transported by a Dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Drissi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">G. Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S175-S177. </w:t>
+              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S282-S284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551064v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking kinematics in the polymorphic seed harvester ant Messor barbarus: influence of body size and load carriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223 (3), pp.jeb205690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2133,51 +2133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2224,77 +2224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF GAIT DURING INDEPENDENT AND PAIRED WALKING IN ADULTS WITH AN INTELLECTUAL DISABILITY: A CASE REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2341,90 +2341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WALKING PATTERN EFFICIENCY DURING COLLECTIVE LOAD TRANSPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64, pp.244-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2575,77 +2575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete sensors distribution for accurate plantar pressure analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (12), pp.1489-1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2692,77 +2692,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics of load transport in the seed harvesting ant Messor barbarus : morphology influences transportation method and efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Felden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,51 +2809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic energy in locomotion: Spring-mass vs. poly-articulated models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,755 +3141,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking dynamic similarity induced by a combination of Froude and Strouhal dimensionless numbers: Modela-w</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reduction of the saddle vertical force triggers the sit–stand transition in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antony Costes</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (1), pp.240-245. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.2998-3003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662982v1</w:t>
+                <w:t xml:space="preserve">hal-01663013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduction of the saddle vertical force triggers the sit–stand transition in cycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+                <w:t xml:space="preserve">A preliminary study suggests that walk-to-run transition is consistent with mechanical optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.035⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40th annual congress of the French Society of Biomechanics, 18 (sup1), pp.2080-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663013v1</w:t>
+                <w:t xml:space="preserve">hal-04325455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study suggests that walk-to-run transition is consistent with mechanical optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking dynamic similarity induced by a combination of Froude and Strouhal dimensionless numbers: Modela-w</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40th annual congress of the French Society of Biomechanics, 18 (sup1), pp.2080-2081. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.240-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325455v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Position and Power Output on Upper Limb Kinetics in Cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modela-r as a Froude and Strouhal dimensionless numbers combination for dynamic similarity in running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (2), pp.140 - 149. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (16), pp.3862 - 3867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.2014-0295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325454v1</w:t>
+                <w:t xml:space="preserve">hal-01662973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm to decompose ground reaction forces and moments from a single force platform in walking gait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Position and Power Output on Upper Limb Kinetics in Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antony Costes</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (11), pp.1530-1535. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (2), pp.140 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jab.2014-0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662980v1</w:t>
+                <w:t xml:space="preserve">hal-04325454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modela-r as a Froude and Strouhal dimensionless numbers combination for dynamic similarity in running</w:t>
+                <w:t xml:space="preserve">An algorithm to decompose ground reaction forces and moments from a single force platform in walking gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (16), pp.3862 - 3867. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (11), pp.1530-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662973v1</w:t>
+                <w:t xml:space="preserve">hal-01662980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Froude and Strouhal dimensionless numbers to study human gait: an experimental approach</w:t>
               </w:r>
@@ -3914,51 +3914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (sup1), pp.189-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3986,343 +3986,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baropodometric information return device for foot unloading</w:t>
+                <w:t xml:space="preserve">Baropodometric Biofeedback Device for Changing the Walking Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (S1), pp.588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396532v1</w:t>
+                <w:t xml:space="preserve">hal-04396537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-to-step reproducibility and asymmetry to study gait auto-optimization in healthy and cerebral palsied subjects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Baropodometric information return device for foot unloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thévenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2009.02.004⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.607-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396526v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baropodometric Biofeedback Device for Changing the Walking Strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Step-to-step reproducibility and asymmetry to study gait auto-optimization in healthy and cerebral palsied subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (4), pp.319 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2009.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396537v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic similarity during human running: About Froude and Strouhal dimensionless numbers</w:t>
               </w:r>
@@ -4334,51 +4334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario A Lafortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (3), pp.312-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4406,953 +4406,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of fatigue on plantar pressure distribution in walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and test of a new plantar pressure control device for foot unloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bisiaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A. Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (4), pp.693-698. </w:t>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (4), pp.231-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395941v1</w:t>
+                <w:t xml:space="preserve">hal-04396143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dimensionless number highlighted from mechanical energy exchange during running</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The effects of fatigue on plantar pressure distribution in walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bisiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.06.034⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.693-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396085v1</w:t>
+                <w:t xml:space="preserve">hal-04395941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propulsion and Braking in the Study of Asymmetry in Able-Bodied Men's Gaits</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new dimensionless number highlighted from mechanical energy exchange during running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2466/PMS.107.3.849-861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (13), pp.2895-2898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396182v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does B.I.R.D foot control supply sensitivity disturbance induced by EMLA cream anaesthesia ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Propulsion and Braking in the Study of Asymmetry in Able-Bodied Men's Gaits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107 (3), pp.849-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/PMS.107.3.849-861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396133v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and test of a new plantar pressure control device for foot unloading</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does B.I.R.D foot control supply sensitivity disturbance induced by EMLA cream anaesthesia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.123-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04396143v1</w:t>
+                <w:t xml:space="preserve">hal-04396133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC SIMILARITIES AND DIMENSIONLESS APPROACH TO RUNNING</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">BARO-PAEDOMETRIC BIOFEEDBACK FOR FOOT UNLOADING PROCEDURES INVESTIGATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (S2), pp.S316</w:t>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ISSN 1642-6037 (11/2007), pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363940v1</w:t>
+                <w:t xml:space="preserve">hal-04363917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANTAR PRESSURE REDISTRIBUTION AFTER A HIGH AND LOW UNLOAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
+                <w:t xml:space="preserve">Using effect size to quantify plantar pressure asymmetry of gait of nondisabled adults and patients with hemiparesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie G Femery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie FEMERY</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9290(07)70173-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3), pp.347-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1682/jrrd.2006.07.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363952v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using effect size to quantify plantar pressure asymmetry of gait of nondisabled adults and patients with hemiparesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie G Femery</w:t>
+                <w:t xml:space="preserve">PLANTAR PRESSURE REDISTRIBUTION AFTER A HIGH AND LOW UNLOAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Decatoire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie FEMERY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1682/jrrd.2006.07.0077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, S2 (40), pp.S177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(07)70173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321299v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARO-PAEDOMETRIC BIOFEEDBACK FOR FOOT UNLOADING PROCEDURES INVESTIGATION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DYNAMIC SIMILARITIES AND DIMENSIONLESS APPROACH TO RUNNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lafortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, ISSN 1642-6037 (11/2007), pp.41-45</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (S2), pp.S316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363917v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Froude number fractions to increase walking pattern dynamic similarities: Application to plantar pressure study in healthy subjects</w:t>
               </w:r>
@@ -5550,90 +5550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REAL TIME PLANTAR PRESSURE FEEDBACK DEVICE FOR FOOT UNLOADING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Femery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, ISSN 1642-6037 (6/2003), pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5658,90 +5658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of plantar pressure distribution in hemiplegic children: changes to adaptative gait patterns in accordance with deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Femery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sidney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,51 +6129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of training including biomechanical biofeedback in swimmers with cerebral palsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,51 +6250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of maximal aerobic and anaerobic tests for disabled swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6403,103 +6403,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Messor barbarus to AntBot, a dimensionless approach for designing a new bioinspired leg for a hexapod robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Brodoline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N.I.C.E. International Rendez Vous 2024. Nature Inspires Creativity Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frederic GUITTARD, Dec 2024, Nice, France</w:t>
@@ -6528,51 +6528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethology and Robotics ... Biomimetics as a consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRCA-CBI, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6692,51 +6692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordin Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6777,321 +6777,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing during team lifting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Moretto</w:t>
+                <w:t xml:space="preserve">Projet MiMiC-ANT - Étude de la locomotion lors du transport de charges chez la fourmi : application à la robotique hexapode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Brodoline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Ingénierie inspirée par la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Institut des sciences de l’ingénierie et des systèmes (INSIS) du CNRS, Jun 2021, en visionconférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529488v1</w:t>
+                <w:t xml:space="preserve">hal-03285797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MiMiC-ANT - Étude de la locomotion lors du transport de charges chez la fourmi : application à la robotique hexapode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+                <w:t xml:space="preserve">Load sharing during team lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingénierie inspirée par la nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.174-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285797v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is visual feedback pertinent for gait rehabilitation? Preliminary study of plantar pressure control with visual feedback in healthy people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Grenoble, Sep 2016, Grenoble, France. pp.e120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7164,51 +7164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7217,344 +7217,344 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports (ISBS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of collective load transport on individual walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement Animal et Humain : Biomécanique, Biorobotique, Biomimétisme GDR 2088 Biomimétisme Bio-inspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvement Animal et Humain, Biomécanique, Biorobotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Mouvement Animal et Humain, Biomécanique, Biorobotique, Biomimétisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320976v2</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-04551177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7572,64 +7572,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Return Device Concept: Baropodometric Biofeedback Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margaret Estivalet; Pierre Brisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Sport 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer, pp.477 - 482, 2008, 978-2287094125</w:t>
@@ -7671,51 +7671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Dimensionless Number for Dynamic Similarity during Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margaret Estivalet; Pierre Brisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Sport 7, vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer, pp.535-542, 2008, The Engineering of Sport 7, 978-2287094125</w:t>
@@ -7913,51 +7913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bechard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22150218251377524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Odet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dejean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2025.100568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738068v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Grott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tobon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordin Drapin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.01.019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaniewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.767914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lokteff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongiovanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lokteff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Drissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villeger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1346272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.05.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0136" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1179777" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.10.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069633" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.10.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Descatoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;venon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.02.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Lafortune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisiaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.06.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.107.3.849-861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lafortune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie FEMERY" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(07)70173-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie G Femery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Decatoire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/jrrd.2006.07.0077" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363917v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moretto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lafortune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Th&#233;venon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.03.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hespel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Renaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Femery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thevenon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00238553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Moretto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sghaier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.272" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320976v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396014v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738068v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Grott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14575" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bechard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22150218251377524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Odet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dejean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2025.100568" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tobon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordin Drapin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.01.019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaniewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.767914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lokteff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongiovanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lokteff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Drissi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813425" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villeger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1346272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.05.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0136" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1179777" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069633" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.10.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.10.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Descatoire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;venon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.02.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Lafortune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.01.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisiaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.06.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.107.3.849-861" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie G Femery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Decatoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/jrrd.2006.07.0077" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie FEMERY" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(07)70173-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lafortune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moretto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lafortune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Th&#233;venon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.03.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hespel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Renaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Femery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thevenon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00238553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Moretto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sghaier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.272" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320976v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396014v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>