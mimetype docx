--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -147,404 +147,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D kinetic approach of a collective load carrying in Paratrechina longicornis ants</w:t>
+                <w:t xml:space="preserve">Importance of linebreaks in rugby union: The case of a winning team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Drapin</w:t>
+                <w:t xml:space="preserve">Thomas Bechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Grott</w:t>
+                <w:t xml:space="preserve">Maud Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Latil</w:t>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/22150218251377524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738068v2</w:t>
+                <w:t xml:space="preserve">hal-05568622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of linebreaks in rugby union: The case of a winning team</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine learning and explainability-driven methodology for identifying winning strategies in Rugby Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Odet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bechard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sebastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/22150218251377524⟩</w:t>
+              <w:t xml:space="preserve">Decision Analytics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.100568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dajour.2025.100568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568622v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning and explainability-driven methodology for identifying winning strategies in Rugby Union</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2D kinetic approach of a collective load carrying in Paratrechina longicornis ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Odet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gerard Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Analytics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.100568. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dajour.2025.100568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021650v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design features of the kinematic chain of the ant exoskeleton</w:t>
               </w:r>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordin Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 119, pp.855-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -660,90 +660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic modeling at the ant scale: propagation of model parameter uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -790,77 +790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Benches for comparing the performance of an ant's leg with a hexapod robot's Leg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Brodoline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -933,77 +933,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (8), pp.220636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1180,51 +1180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (Sup1), pp.281-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1288,64 +1288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1379,103 +1379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D kinematic of the leg joints at the ant scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46th CONGRESS OF THE SOCIÉTÉ DE BIOMÉCANIQUE, 24 (sup1), pp.S61-S62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46ème Congrès Société Biomécanique, 24 (sup1), pp.S174-S176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1620,447 +1620,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts characterisation in Rugby Union</w:t>
+                <w:t xml:space="preserve">Dynamics of locomotion in the seed harvesting ant Messor barbarus: effect of individual body mass and transported load mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lokteff</w:t>
+                <w:t xml:space="preserve">Hugo Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Canet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gérard Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813425⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e10664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551064v1</w:t>
+                <w:t xml:space="preserve">hal-03065525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of locomotion in the seed harvesting ant Messor barbarus: effect of individual body mass and transported load mass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">3D Distribution of the Forces applied on a Load transported by a Dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.10664⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S282-S284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065525v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Distribution of the Forces applied on a Load transported by a Dyad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Sghaier</w:t>
+                <w:t xml:space="preserve">Impacts characterisation in Rugby Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lokteff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fumery</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Saad Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S282-S284. </w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S175-S177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551043v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking kinematics in the polymorphic seed harvester ant Messor barbarus: influence of body size and load carriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223 (3), pp.jeb205690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2133,51 +2133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2237,64 +2237,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF GAIT DURING INDEPENDENT AND PAIRED WALKING IN ADULTS WITH AN INTELLECTUAL DISABILITY: A CASE REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2367,64 +2367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64, pp.244-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (12), pp.1489-1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2692,77 +2692,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics of load transport in the seed harvesting ant Messor barbarus : morphology influences transportation method and efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Felden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,51 +2809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic energy in locomotion: Spring-mass vs. poly-articulated models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,755 +3141,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduction of the saddle vertical force triggers the sit–stand transition in cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking dynamic similarity induced by a combination of Froude and Strouhal dimensionless numbers: Modela-w</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (12), pp.2998-3003. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.240-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663013v1</w:t>
+                <w:t xml:space="preserve">hal-01662982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study suggests that walk-to-run transition is consistent with mechanical optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reduction of the saddle vertical force triggers the sit–stand transition in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.2998-3003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325455v1</w:t>
+                <w:t xml:space="preserve">hal-01663013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking dynamic similarity induced by a combination of Froude and Strouhal dimensionless numbers: Modela-w</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A preliminary study suggests that walk-to-run transition is consistent with mechanical optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (1), pp.240-245. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40th annual congress of the French Society of Biomechanics, 18 (sup1), pp.2080-2081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662982v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modela-r as a Froude and Strouhal dimensionless numbers combination for dynamic similarity in running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Position and Power Output on Upper Limb Kinetics in Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antony Costes</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (16), pp.3862 - 3867. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (2), pp.140 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jab.2014-0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662973v1</w:t>
+                <w:t xml:space="preserve">hal-04325454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Position and Power Output on Upper Limb Kinetics in Cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algorithm to decompose ground reaction forces and moments from a single force platform in walking gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (2), pp.140 - 149. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (11), pp.1530-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.2014-0295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325454v1</w:t>
+                <w:t xml:space="preserve">hal-01662980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm to decompose ground reaction forces and moments from a single force platform in walking gait</w:t>
+                <w:t xml:space="preserve">Modela-r as a Froude and Strouhal dimensionless numbers combination for dynamic similarity in running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (11), pp.1530-1535. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (16), pp.3862 - 3867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662980v1</w:t>
+                <w:t xml:space="preserve">hal-01662973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Froude and Strouhal dimensionless numbers to study human gait: an experimental approach</w:t>
               </w:r>
@@ -3914,51 +3914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (sup1), pp.189-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3986,343 +3986,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baropodometric Biofeedback Device for Changing the Walking Strategies</w:t>
+                <w:t xml:space="preserve">Baropodometric information return device for foot unloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thevenon</w:t>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">André Thévenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.607-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396537v1</w:t>
+                <w:t xml:space="preserve">hal-04396532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baropodometric information return device for foot unloading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Step-to-step reproducibility and asymmetry to study gait auto-optimization in healthy and cerebral palsied subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (4), pp.319 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2009.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396532v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-to-step reproducibility and asymmetry to study gait auto-optimization in healthy and cerebral palsied subjects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Baropodometric Biofeedback Device for Changing the Walking Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (S1), pp.588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396526v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic similarity during human running: About Froude and Strouhal dimensionless numbers</w:t>
               </w:r>
@@ -4334,51 +4334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario A Lafortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (3), pp.312-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4406,953 +4406,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and test of a new plantar pressure control device for foot unloading</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of fatigue on plantar pressure distribution in walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thevenon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">M. Bisiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (4), pp.231-237. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.693-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396143v1</w:t>
+                <w:t xml:space="preserve">hal-04395941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of fatigue on plantar pressure distribution in walking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new dimensionless number highlighted from mechanical energy exchange during running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (13), pp.2895-2898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395941v1</w:t>
+                <w:t xml:space="preserve">hal-04396085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dimensionless number highlighted from mechanical energy exchange during running</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Propulsion and Braking in the Study of Asymmetry in Able-Bodied Men's Gaits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.06.034⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107 (3), pp.849-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/PMS.107.3.849-861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396085v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propulsion and Braking in the Study of Asymmetry in Able-Bodied Men's Gaits</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does B.I.R.D foot control supply sensitivity disturbance induced by EMLA cream anaesthesia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.123-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396182v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does B.I.R.D foot control supply sensitivity disturbance induced by EMLA cream anaesthesia ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development and test of a new plantar pressure control device for foot unloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (4), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396133v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARO-PAEDOMETRIC BIOFEEDBACK FOR FOOT UNLOADING PROCEDURES INVESTIGATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">PLANTAR PRESSURE REDISTRIBUTION AFTER A HIGH AND LOW UNLOAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie FEMERY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, S2 (40), pp.S177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(07)70173-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363917v1</w:t>
+                <w:t xml:space="preserve">hal-04363952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using effect size to quantify plantar pressure asymmetry of gait of nondisabled adults and patients with hemiparesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Decatoire</w:t>
+                <w:t xml:space="preserve">DYNAMIC SIMILARITIES AND DIMENSIONLESS APPROACH TO RUNNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bosquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Lafortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (S2), pp.S316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321299v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANTAR PRESSURE REDISTRIBUTION AFTER A HIGH AND LOW UNLOAD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">BARO-PAEDOMETRIC BIOFEEDBACK FOR FOOT UNLOADING PROCEDURES INVESTIGATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ISSN 1642-6037 (11/2007), pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363952v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC SIMILARITIES AND DIMENSIONLESS APPROACH TO RUNNING</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using effect size to quantify plantar pressure asymmetry of gait of nondisabled adults and patients with hemiparesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie G Femery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3), pp.347-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1682/jrrd.2006.07.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363940v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Froude number fractions to increase walking pattern dynamic similarities: Application to plantar pressure study in healthy subjects</w:t>
               </w:r>
@@ -5550,90 +5550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REAL TIME PLANTAR PRESSURE FEEDBACK DEVICE FOR FOOT UNLOADING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Femery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, ISSN 1642-6037 (6/2003), pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5658,90 +5658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of plantar pressure distribution in hemiplegic children: changes to adaptative gait patterns in accordance with deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Femery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sidney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,51 +6129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of training including biomechanical biofeedback in swimmers with cerebral palsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,51 +6250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of maximal aerobic and anaerobic tests for disabled swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6403,103 +6403,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Messor barbarus to AntBot, a dimensionless approach for designing a new bioinspired leg for a hexapod robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Brodoline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N.I.C.E. International Rendez Vous 2024. Nature Inspires Creativity Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frederic GUITTARD, Dec 2024, Nice, France</w:t>
@@ -6528,51 +6528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethology and Robotics ... Biomimetics as a consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRCA-CBI, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6692,51 +6692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordin Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6777,265 +6777,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MiMiC-ANT - Étude de la locomotion lors du transport de charges chez la fourmi : application à la robotique hexapode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+                <w:t xml:space="preserve">Load sharing during team lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingénierie inspirée par la nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.174-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285797v1</w:t>
+                <w:t xml:space="preserve">hal-04529488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing during team lifting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Moretto</w:t>
+                <w:t xml:space="preserve">Projet MiMiC-ANT - Étude de la locomotion lors du transport de charges chez la fourmi : application à la robotique hexapode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Brodoline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Ingénierie inspirée par la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Institut des sciences de l’ingénierie et des systèmes (INSIS) du CNRS, Jun 2021, en visionconférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529488v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is visual feedback pertinent for gait rehabilitation? Preliminary study of plantar pressure control with visual feedback in healthy people</w:t>
               </w:r>
@@ -7047,51 +7047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Grenoble, Sep 2016, Grenoble, France. pp.e120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7164,51 +7164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7217,344 +7217,344 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports (ISBS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement Animal et Humain : Biomécanique, Biorobotique, Biomimétisme GDR 2088 Biomimétisme Bio-inspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvement Animal et Humain, Biomécanique, Biorobotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mouvement Animal et Humain, Biomécanique, Biorobotique, Biomimétisme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of collective load transport on individual walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551177v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04320976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7572,64 +7572,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Return Device Concept: Baropodometric Biofeedback Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Descatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margaret Estivalet; Pierre Brisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Sport 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer, pp.477 - 482, 2008, 978-2287094125</w:t>
@@ -7671,51 +7671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Dimensionless Number for Dynamic Similarity during Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margaret Estivalet; Pierre Brisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Sport 7, vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer, pp.535-542, 2008, The Engineering of Sport 7, 978-2287094125</w:t>
@@ -7913,51 +7913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738068v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Grott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14575" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bechard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22150218251377524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Odet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dejean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2025.100568" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tobon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordin Drapin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.01.019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaniewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.767914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lokteff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongiovanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lokteff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Drissi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813425" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villeger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1346272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.05.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0136" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1179777" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069633" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.10.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.10.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Descatoire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;venon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.02.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Lafortune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.01.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisiaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.06.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.107.3.849-861" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie G Femery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Decatoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/jrrd.2006.07.0077" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie FEMERY" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(07)70173-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lafortune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moretto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lafortune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Th&#233;venon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.03.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hespel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Renaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Femery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thevenon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00238553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Moretto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sghaier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.272" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320976v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396014v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bechard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22150218251377524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Odet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dejean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2025.100568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738068v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Grott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tobon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordin Drapin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.01.019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaniewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.767914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lokteff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Canet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongiovanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lokteff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Drissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.205690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villeger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1346272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.05.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0136" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1179777" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.10.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069633" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.10.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Descatoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;venon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.02.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Lafortune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisiaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.06.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.107.3.849-861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie FEMERY" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(07)70173-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lafortune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie G Femery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Decatoire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/jrrd.2006.07.0077" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moretto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lafortune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Th&#233;venon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.03.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hespel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Renaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Femery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thevenon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00238553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Moretto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sghaier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.272" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320976v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396014v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>