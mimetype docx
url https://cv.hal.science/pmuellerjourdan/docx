--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -216,51 +216,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -323,1174 +323,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Act of the Diaphanous to the Operative Energy : the Nature of Light in John Philoponus’ Commentary on Aristotle’s De Anima and its Reception by Michael Psellus</w:t>
+                <w:t xml:space="preserve">A propos de la justice comme compréhensive de toutes les vertus. Examen du chapitre 7 anonyme dit ‘des disciples d’Evagre’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eva Anagnostou-Laoutides; George Steiris. </w:t>
+              <w:t xml:space="preserve">Alex Léonas; Vladimir Cvetković; Daniel Heide. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Long Platonism : The Routes of Plato’s Reception to the Italian Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Walter de Gruyter, pp.299-332, 2025</w:t>
+              <w:t xml:space="preserve">Maximus the Confessor’s Centuries on Love. Text, Theology, and Reception : Papers Collected on the Occasion of the Budapest Colloquium on Saint Maximus, 3-4 February 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instrumenta Patristica et Mediaevalia (107), Brepols, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676766v1</w:t>
+                <w:t xml:space="preserve">hal-05546349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine, sens, portée et limite du langage théologique chez Proclus de Lycie</w:t>
+                <w:t xml:space="preserve">A propos du Christ préconnu avant l’avènement du monde (πρὸ καταβολῆς κόσμου), dans l’Ad Thalassium LX de Maxime le Confesseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brepols; École Pratique des Hautes Études. </w:t>
+              <w:t xml:space="preserve">Sebastian Mateiescu; Vladimir Cvetkovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaître Dieu. Métamorphoses de la théologie comme science dans les religions monothéistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque de l'École des Hautes Études - Sciences Religieuses (205), pp.81-113, 2024, 978-2-503-61198-3</w:t>
+              <w:t xml:space="preserve">Maximus the Confessor and Origenism: Criticism and Development in Post-Chalcedonian Theology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschendorff Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-130, 2026, Adamantiana, 978-3-402-13768-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561805v1</w:t>
+                <w:t xml:space="preserve">hal-04593379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The demiurgic will inscribed in the dynamic nature of beings. Plato, Proclus and Maximus the Confessor</w:t>
+                <w:t xml:space="preserve">From the Act of the Diaphanous to the Operative Energy : the Nature of Light in John Philoponus’ Commentary on Aristotle’s De Anima and its Reception by Michael Psellus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alex Léonas; Vladimir Cvetkovic. </w:t>
+              <w:t xml:space="preserve">Eva Anagnostou-Laoutides; George Steiris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Will in Maximus the Confessor: Festschrift for Torstein T. Tollefsen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Long Platonism : The Routes of Plato’s Reception to the Italian Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter de Gruyter, pp.299-332, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04754854v1</w:t>
+                <w:t xml:space="preserve">hal-04676766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du Christ préconnu avant l’avènement du monde (πρὸ καταβολῆς κόσμου), dans l’Ad Thalassium LX de Maxime le Confesseur</w:t>
+                <w:t xml:space="preserve">The demiurgic will inscribed in the dynamic nature of beings. Plato, Proclus and Maximus the Confessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sebastian Mateiescu. </w:t>
+              <w:t xml:space="preserve">Alex Léonas; Vladimir Cvetkovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximus the Confessor and Origenism: Criticism and Development in Post-Chalcedonian Theology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aschendorff Verlag, A paraître</w:t>
+              <w:t xml:space="preserve">The Will in Maximus the Confessor: Festschrift for Torstein T. Tollefsen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Instrumenta Patristica et Mediaevalia. Subsidia Maximiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593379v1</w:t>
+                <w:t xml:space="preserve">hal-04754854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la substance du ciel. Apories et hypothèses dans le De Opificio Mundi de Jean Philopon</w:t>
+                <w:t xml:space="preserve">Origine, sens, portée et limite du langage théologique chez Proclus de Lycie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edizioni di Storia e Letteratura. </w:t>
+              <w:t xml:space="preserve">Brepols; École Pratique des Hautes Études. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’esegesi aristotelica alla prova dell’esegesi biblica: il “De opificio mundi” di Giovanni Filopono</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Studi di Storia della filosofia antica (14), pp.115-134, 2023</w:t>
+              <w:t xml:space="preserve">Connaître Dieu. Métamorphoses de la théologie comme science dans les religions monothéistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de l'École des Hautes Études - Sciences Religieuses (205), pp.81-113, 2024, 978-2-503-61198-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098163v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El bien común universal en la obra de Maximo el Confesor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathias Nebel; Clemens Sedmak; Pascal Mueller-Jourdan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La síntesis teológica de la noción de bien común en patrística</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Herder Editorial, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’acte du diaphane à l’énergie opérative. Notes sur la nature de la lumière dans le commentaire de Jean Philopon au De Anima d’Aristote</w:t>
+                <w:t xml:space="preserve">De la substance du ciel. Apories et hypothèses dans le De Opificio Mundi de Jean Philopon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adrien Lecerf; Ghislain Casas; Philippe Hoffmann. </w:t>
+              <w:t xml:space="preserve">Edizioni di Storia e Letteratura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essence, puissance, activité dans la philosophie et les savoirs grecs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’esegesi aristotelica alla prova dell’esegesi biblica: il “De opificio mundi” di Giovanni Filopono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studi di Storia della filosofia antica (14), pp.115-134, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04091961v1</w:t>
+                <w:t xml:space="preserve">hal-04098163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immutabilité et l’inengendrement de la matière première du monde en question. Les soubassements métaphysiques d’un cas d’École : Philopon versus Proclus</w:t>
+                <w:t xml:space="preserve">De l’acte du diaphane à l’énergie opérative. Notes sur la nature de la lumière dans le commentaire de Jean Philopon au De Anima d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Lecerf; Ghislain Casas; Philippe Hoffmann. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platonism and Christianity in Late Ancient Cosmologies. God, Soul, Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Essence, puissance, activité dans la philosophie et les savoirs grecs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-325, 2022, Kaïnon - Anthropologie de la pensée ancienne, n° 21, 978-2-406-13131-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13131-1.p.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568208v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de l’avènement de la lumière dans le De Opificio mundi de Jean Philopon. Difficultés et solutions</w:t>
+                <w:t xml:space="preserve">L’immutabilité et l’inengendrement de la matière première du monde en question. Les soubassements métaphysiques d’un cas d’École : Philopon versus Proclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questioning the World, Greek Patristic and Byzantine Question-and-Answer Literature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Platonism and Christianity in Late Ancient Cosmologies. God, Soul, Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill Academic Publishers, pp.168-183, 2022, Ancient Philosophy &amp; Religion 9, 978-90-04-51846-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.LECTIO-EB.5.121509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404619v1</w:t>
+                <w:t xml:space="preserve">hal-04568208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de l'auteur des Leçons sur l'Isagogè de Porphyre (Westerink éd. 1967), éléments d'enquête et examen</w:t>
+                <w:t xml:space="preserve">Les conditions de l’avènement de la lumière dans le De Opificio mundi de Jean Philopon. Difficultés et solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Min-Jun Hue. </w:t>
+              <w:t xml:space="preserve">Peter Van Deun; Bram Demulder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction générale à la philosophie chez les commentateurs néoplatoniciens : exégèse et transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols Publishers, 2020, </w:t>
+              <w:t xml:space="preserve">Questioning the World, Greek Patristic and Byzantine Question-and-Answer Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lectio (11), Brepols Publishers, pp.271-309, 2021, Lectio, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.MON-EB.5.119539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/M.LECTIO-EB.5.121509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533515v1</w:t>
+                <w:t xml:space="preserve">hal-03404619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">§ 167. Anonymus, ‹Prolegomena in Platonis philosophiam›</w:t>
+                <w:t xml:space="preserve">À propos de l'auteur des Leçons sur l'Isagogè de Porphyre (Westerink éd. 1967), éléments d'enquête et examen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christoph Riedweg; Christoph Horn; Dietmar Wyrwa. </w:t>
+              <w:t xml:space="preserve">Min-Jun Hue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Philosophie der Antike 5: Philosophie der Kaiserzeit und der Spätantike</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Introduction générale à la philosophie chez les commentateurs néoplatoniciens : exégèse et transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.MON-EB.5.119539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676932v1</w:t>
+                <w:t xml:space="preserve">hal-03533515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metaphysical position of the divine as ‘desirable’ in Proclus’ Platonic theology and Maximus Confessor’s thought</w:t>
+                <w:t xml:space="preserve">§ 167. Anonymus, ‹Prolegomena in Platonis philosophiam›</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antoine Lévy; Pauli Annala; Olli Hallamaa; Tuomo Lankila. </w:t>
+              <w:t xml:space="preserve">Christoph Riedweg; Christoph Horn; Dietmar Wyrwa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Architecture of the Cosmos. St Maximus the Confessor. New Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luther-Agricola Society, pp.141-152, 2015</w:t>
+              <w:t xml:space="preserve">Die Philosophie der Antike 5: Philosophie der Kaiserzeit und der Spätantike</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schwabe Verlag, pp.2118-2123, 2018, Grundriss der Geschichte der Philosophie, 978-3-7965-2629-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676938v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Foundation of Origenist Metaphysics</w:t>
+                <w:t xml:space="preserve">The metaphysical position of the divine as ‘desirable’ in Proclus’ Platonic theology and Maximus Confessor’s thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bronwen Neil; Pauline Allen. </w:t>
+              <w:t xml:space="preserve">Antoine Lévy; Pauli Annala; Olli Hallamaa; Tuomo Lankila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Maximus the Confessor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Architecture of the Cosmos. St Maximus the Confessor. New Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luther-Agricola Society, pp.141-152, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199673834.013.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04676926v1</w:t>
+                <w:t xml:space="preserve">hal-04676938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions du « se connaître soi-même ». Des distinctions originelles de l’Alcibiade de Platon aux développements du platonisme tardo-antique</w:t>
+                <w:t xml:space="preserve">The Foundation of Origenist Metaphysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Doucet; Isabelle Koch. </w:t>
+              <w:t xml:space="preserve">Bronwen Neil; Pauline Allen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autos, Idipsum. Aspects de l'identité d'hombre à Augustin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Oxford Handbook of Maximus the Confessor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.149-163, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199673834.013.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680209v1</w:t>
+                <w:t xml:space="preserve">hal-04676926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions du « se connaître soi-même ». Des distinctions originelles de l’Alcibiade de Platon aux développements du platonisme tardo-antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Doucet; Isabelle Koch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autos, Idipsum. Aspects de l'identité d'hombre à Augustin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.115-127, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute pluralité participe en quelque manière de l’un</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Filip Karfik; Euree Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plato Revived. Essays on Ancient Platonism in Honour of Dominic J. O’Meara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Walter De Gruyter, pp.41-53, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1500,884 +1586,884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’unicité du sensus (μία αἴσθησις). À la racine de l’activité perceptive-une de l’âme chez Syméon le Nouveau Théologien (Constantinople, Xe-XIes.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 71, pp.137-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intellect et ses opérations dans le traité De la Création de l’homme de Grégoire de Nysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, CXXV/1, pp.37-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syméon le Nouveau Théologien et la culture profane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts - Revue française de l'orthodoxie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 283-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chair et terre transfigurées dans le Christ nouvel Adam. Les fondements du Mystère du salut chez Saint Syméon le Nouveau Théologien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irénikon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XCVI, pp.323-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lumière comme energeia. Notes du séminaire d’Ammonius d’Hermias rapportées par Jean Philopon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124 (1), p. 19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au sujet des noms divins ». Ce que doivent savoir ceux qui veulent comprendre la théologie de Platon (Proclus, Théologie platonicienne I.29)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freiburger Zeitschrift für Philosophie und Theologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (1), pp.5-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La divinisation transcendant les limites spatiales et temporelles de l’être créé. Apories et solution ressortissant à l’eschatologie de Maxime le Confesseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warszawskie Studia Teologiczne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (2), pp.102-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30439/WST.2022.2.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout est lié !&amp;quot;(Laudato Si) L'expérimenter, le savoir et comment. Une lecture à partir de quelques sources antiques de la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 488 (CXXII/4), pp.87-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du caractère inconnaissable qui est dans les êtres en vertu de leur union au Premier Principe&amp;quot; Proclus, Théologie platonicienne II.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (2), pp.363-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.REA.5.125878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brève notice sur l'émergence de la notion de sujet à Byzance. Le cas de Syméon le Nouveau Théologien († 1022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalia Christiana Periodica (OCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 86, pp.263-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature : un nom aux acceptions multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n° 261 (HS), pp.71-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/retm.261.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vision (ΘΕΩΡΙΑ) symbolique. À propos de la théorie de la connaissance appliquée par Maxime le Confesseur dans la Mystagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Byzantion : Revue internationale des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, LXXVI, pp.276-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2387,91 +2473,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Syméon le Nouveau Théologien (949-1022). Histoire et doctrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols. , 2025, Monothéismes et Philosophie 36, 978-2-503-61990-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2481,166 +2567,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix-huit arguments de Proclus en faveur de l’Éternité du monde. Traduction de travail inédite en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syméon le Nouveau Théologien. Vie, Oeuvres, Doctrine. Pré-publication pour La théologie byzantine et sa tradition (Brepols) avec l'accord de l'éditeur C.G. Conticello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2650,98 +2736,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture typologique du récit de la Transfiguration : le schéma ternaire “démiurge, nature et temps”. L’Ambiguum 10 de Maxime à la lumière du Timée de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiguum 10 of Maximus the Confessor in Modern Study: Papers Collected on the Occasion of the Budapest Colloquium on Saint Maximus, 3–4 February 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Budapest, Hongrie. Instrumenta Patristica et Mediaevalia (97), Brepols Publishers, pp.203-220, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2751,153 +2837,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'art des Muses dans l'éducation tel qu'il est envisagé par Platon. Conférence prononcée lors de l'Assemblée générale de l'AMOPA (Association des Membres de l'Ordre des Palmes Académiques) le 17 février 2024 à Trélazé (Maine-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur l’illumination de l’âme et la pneumatisation de la chair dans le Christ nouvel Adam chez Syméon le Nouveau Théologien (XIe s.) », CONFÉRENCE – Abbaye de Solesmes, le 21 octobre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2907,319 +2993,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la destinée ultime de la création révélée dans et par la Résurrection du Christ : Nouvel Adam. Une lecture de Syméon le Nouveau Théologien (Byzance XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promesse d’une terre nouvelle et d’un corps nouveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Bible et ses lectures; Josselin Roux, May 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature du vouloir démiurgique chez Proclus de Lycie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Will in Maximus the Confessor. 5th International Colloquium on St. Maximus the Confessor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Károli Gáspár University of the Reformed Church of Hungary; University of Belgrade, Feb 2024, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme signe et territoire de l'âme chez Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le corps comme un livre ouvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François de Muizon; La Bible et ses lectures, May 2024, Angers (Université catholique de l'Ouest), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du chant du trisagion comme lieu de convergence de la liturgie céleste et de la liturgie terrestre. Bref examen des Homélies sur Ozias de Saint Jean Chrysostome (IVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Anges et leur représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3287,51 +3373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12AE479C"/>
+    <w:nsid w:val="D87D2A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3518,51 +3604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmuellerjourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08617844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.pcloud.link/publink/show?code=XZEDNMZLEEeRlKqoO4QaTQednwBgRC8RdsX" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mueller-Jourdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corpuschristianorum.org/ipm-subsidia-maximiana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04098163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04091961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essence-puissance-activite-dans-la-philosophie-et-les-savoirs-grecs-de-l-acte-du-diaphane-a-l-energie-operative.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03404619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.121509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.5.119539" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199673834.013.6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04676828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30439/WST.2022.2.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03527825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.125878" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.261.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cachia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03979379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887435v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmuellerjourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08617844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.pcloud.link/publink/show?code=XZEDNMZLEEeRlKqoO4QaTQednwBgRC8RdsX" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mueller-Jourdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05546349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/detailview?no=13768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corpuschristianorum.org/ipm-subsidia-maximiana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04098163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04091961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essence-puissance-activite-dans-la-philosophie-et-les-savoirs-grecs-de-l-acte-du-diaphane-a-l-energie-operative.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03404619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.121509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.5.119539" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199673834.013.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04676828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30439/WST.2022.2.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03527825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.125878" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.261.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cachia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03979379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>