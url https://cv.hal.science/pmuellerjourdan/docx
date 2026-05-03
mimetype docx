--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -250,332 +250,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la terre de l'origine à la terre promise aux doux en héritage. La mystérieuse destinée de la chair d'Adam dans la pensée de Syméon le Nouveau Théologien</w:t>
+                <w:t xml:space="preserve">From the Act of the Diaphanous to the Operative Energy : the Nature of Light in John Philoponus’ Commentary on Aristotle’s De Anima and its Reception by Michael Psellus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain de Boudemange; Josselin Roux; Claire Cachia. </w:t>
+              <w:t xml:space="preserve">Eva Anagnostou-Laoutides; George Steiris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promesse d’une terre nouvelle et d’un corps nouveau dans la Bible et ses lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, A paraître, Bibliothèque des religions du monde 14, 9782745365811</w:t>
+              <w:t xml:space="preserve">Long Platonism : The Routes of Plato’s Reception to the Italian Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter de Gruyter, pp.299-332, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501151v1</w:t>
+                <w:t xml:space="preserve">hal-04676766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de la justice comme compréhensive de toutes les vertus. Examen du chapitre 7 anonyme dit ‘des disciples d’Evagre’</w:t>
+                <w:t xml:space="preserve">A propos du Christ préconnu avant l’avènement du monde (πρὸ καταβολῆς κόσμου), dans l’Ad Thalassium LX de Maxime le Confesseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alex Léonas; Vladimir Cvetković; Daniel Heide. </w:t>
+              <w:t xml:space="preserve">Sebastian Mateiescu; Vladimir Cvetkovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximus the Confessor’s Centuries on Love. Text, Theology, and Reception : Papers Collected on the Occasion of the Budapest Colloquium on Saint Maximus, 3-4 February 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instrumenta Patristica et Mediaevalia (107), Brepols, A paraître</w:t>
+              <w:t xml:space="preserve">Maximus the Confessor and Origenism: Criticism and Development in Post-Chalcedonian Theology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschendorff Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-130, 2026, Adamantiana, 978-3-402-13768-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546349v1</w:t>
+                <w:t xml:space="preserve">hal-04593379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du Christ préconnu avant l’avènement du monde (πρὸ καταβολῆς κόσμου), dans l’Ad Thalassium LX de Maxime le Confesseur</w:t>
+                <w:t xml:space="preserve">A propos de la justice comme compréhensive de toutes les vertus. Examen du chapitre 7 anonyme dit ‘des disciples d’Evagre’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sebastian Mateiescu; Vladimir Cvetkovic. </w:t>
+              <w:t xml:space="preserve">Alex Léonas; Vladimir Cvetković; Daniel Heide. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximus the Confessor and Origenism: Criticism and Development in Post-Chalcedonian Theology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maximus the Confessor’s Centuries on Love. Text, Theology, and Reception : Papers Collected on the Occasion of the Budapest Colloquium on Saint Maximus, 3-4 February 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instrumenta Patristica et Mediaevalia (107), Brepols, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aschendorff Verlag</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04593379v1</w:t>
+                <w:t xml:space="preserve">hal-05546349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Act of the Diaphanous to the Operative Energy : the Nature of Light in John Philoponus’ Commentary on Aristotle’s De Anima and its Reception by Michael Psellus</w:t>
+                <w:t xml:space="preserve">De la terre de l'origine à la terre promise aux doux en héritage. La mystérieuse destinée de la chair d'Adam dans la pensée de Syméon le Nouveau Théologien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eva Anagnostou-Laoutides; George Steiris. </w:t>
+              <w:t xml:space="preserve">Alain de Boudemange; Josselin Roux; Claire Cachia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Long Platonism : The Routes of Plato’s Reception to the Italian Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Walter de Gruyter, pp.299-332, 2026</w:t>
+              <w:t xml:space="preserve">Promesse d’une terre nouvelle et d’un corps nouveau dans la Bible et ses lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, A paraître, Bibliothèque des religions du monde 14, 9782745365811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676766v1</w:t>
+                <w:t xml:space="preserve">hal-05501151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The demiurgic will inscribed in the dynamic nature of beings. Plato, Proclus and Maximus the Confessor</w:t>
               </w:r>
@@ -860,191 +860,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’acte du diaphane à l’énergie opérative. Notes sur la nature de la lumière dans le commentaire de Jean Philopon au De Anima d’Aristote</w:t>
+                <w:t xml:space="preserve">L’immutabilité et l’inengendrement de la matière première du monde en question. Les soubassements métaphysiques d’un cas d’École : Philopon versus Proclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essence, puissance, activité dans la philosophie et les savoirs grecs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Platonism and Christianity in Late Ancient Cosmologies. God, Soul, Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill Academic Publishers, pp.168-183, 2022, Ancient Philosophy &amp; Religion 9, 978-90-04-51846-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091961v1</w:t>
+                <w:t xml:space="preserve">hal-04568208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immutabilité et l’inengendrement de la matière première du monde en question. Les soubassements métaphysiques d’un cas d’École : Philopon versus Proclus</w:t>
+                <w:t xml:space="preserve">De l’acte du diaphane à l’énergie opérative. Notes sur la nature de la lumière dans le commentaire de Jean Philopon au De Anima d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Lecerf; Ghislain Casas; Philippe Hoffmann. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platonism and Christianity in Late Ancient Cosmologies. God, Soul, Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Essence, puissance, activité dans la philosophie et les savoirs grecs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-325, 2022, Kaïnon - Anthropologie de la pensée ancienne, n° 21, 978-2-406-13131-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13131-1.p.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568208v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de l’avènement de la lumière dans le De Opificio mundi de Jean Philopon. Difficultés et solutions</w:t>
               </w:r>
@@ -2155,174 +2155,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du caractère inconnaissable qui est dans les êtres en vertu de leur union au Premier Principe&amp;quot; Proclus, Théologie platonicienne II.6</w:t>
+                <w:t xml:space="preserve">Brève notice sur l'émergence de la notion de sujet à Byzance. Le cas de Syméon le Nouveau Théologien († 1022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orientalia Christiana Periodica (OCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.263-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533517v1</w:t>
+                <w:t xml:space="preserve">hal-03533516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brève notice sur l'émergence de la notion de sujet à Byzance. Le cas de Syméon le Nouveau Théologien († 1022)</w:t>
+                <w:t xml:space="preserve">Du caractère inconnaissable qui est dans les êtres en vertu de leur union au Premier Principe&amp;quot; Proclus, Théologie platonicienne II.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientalia Christiana Periodica (OCP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (2), pp.363-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.REA.5.125878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533516v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature : un nom aux acceptions multiples</w:t>
               </w:r>
@@ -2811,493 +2811,493 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'art des Muses dans l'éducation tel qu'il est envisagé par Platon. Conférence prononcée lors de l'Assemblée générale de l'AMOPA (Association des Membres de l'Ordre des Palmes Académiques) le 17 février 2024 à Trélazé (Maine-et-Loire)</w:t>
+                <w:t xml:space="preserve">Le corps comme signe et territoire de l'âme chez Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire le corps comme un livre ouvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François de Muizon; La Bible et ses lectures, May 2024, Angers (Université catholique de l'Ouest), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887435v1</w:t>
+                <w:t xml:space="preserve">hal-04580440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sur l’illumination de l’âme et la pneumatisation de la chair dans le Christ nouvel Adam chez Syméon le Nouveau Théologien (XIe s.) », CONFÉRENCE – Abbaye de Solesmes, le 21 octobre 2024</w:t>
+                <w:t xml:space="preserve">La nature du vouloir démiurgique chez Proclus de Lycie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Will in Maximus the Confessor. 5th International Colloquium on St. Maximus the Confessor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Károli Gáspár University of the Reformed Church of Hungary; University of Belgrade, Feb 2024, Budapest, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864411v1</w:t>
+                <w:t xml:space="preserve">hal-04580493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la destinée ultime de la création révélée dans et par la Résurrection du Christ : Nouvel Adam. Une lecture de Syméon le Nouveau Théologien (Byzance XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promesse d’une terre nouvelle et d’un corps nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Bible et ses lectures; Josselin Roux, May 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chant du trisagion comme lieu de convergence de la liturgie céleste et de la liturgie terrestre. Bref examen des Homélies sur Ozias de Saint Jean Chrysostome (IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anges et leur représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la destinée ultime de la création révélée dans et par la Résurrection du Christ : Nouvel Adam. Une lecture de Syméon le Nouveau Théologien (Byzance XIe siècle)</w:t>
+                <w:t xml:space="preserve">Le rôle de l'art des Muses dans l'éducation tel qu'il est envisagé par Platon. Conférence prononcée lors de l'Assemblée générale de l'AMOPA (Association des Membres de l'Ordre des Palmes Académiques) le 17 février 2024 à Trélazé (Maine-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04580443v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature du vouloir démiurgique chez Proclus de Lycie</w:t>
+                <w:t xml:space="preserve">« Sur l’illumination de l’âme et la pneumatisation de la chair dans le Christ nouvel Adam chez Syméon le Nouveau Théologien (XIe s.) », CONFÉRENCE – Abbaye de Solesmes, le 21 octobre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...109 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04572674v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3373,51 +3373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D87D2A3A"/>
+    <w:nsid w:val="FF0DB28D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmuellerjourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08617844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.pcloud.link/publink/show?code=XZEDNMZLEEeRlKqoO4QaTQednwBgRC8RdsX" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mueller-Jourdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05546349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/detailview?no=13768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corpuschristianorum.org/ipm-subsidia-maximiana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04098163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04091961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essence-puissance-activite-dans-la-philosophie-et-les-savoirs-grecs-de-l-acte-du-diaphane-a-l-energie-operative.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03404619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.121509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.5.119539" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199673834.013.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04676828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30439/WST.2022.2.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03527825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.125878" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.261.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cachia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03979379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmuellerjourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08617844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.pcloud.link/publink/show?code=XZEDNMZLEEeRlKqoO4QaTQednwBgRC8RdsX" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mueller-Jourdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/detailview?no=13768" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05546349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corpuschristianorum.org/ipm-subsidia-maximiana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04098163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04091961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essence-puissance-activite-dans-la-philosophie-et-les-savoirs-grecs-de-l-acte-du-diaphane-a-l-energie-operative.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03404619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.121509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.5.119539" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199673834.013.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04676828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30439/WST.2022.2.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03527825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.125878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.261.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cachia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03979379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>