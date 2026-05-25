--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -250,491 +250,491 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Act of the Diaphanous to the Operative Energy : the Nature of Light in John Philoponus’ Commentary on Aristotle’s De Anima and its Reception by Michael Psellus</w:t>
+                <w:t xml:space="preserve">De la terre de l'origine à la terre promise aux doux en héritage. La mystérieuse destinée de la chair d'Adam dans la pensée de Syméon le Nouveau Théologien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eva Anagnostou-Laoutides; George Steiris. </w:t>
+              <w:t xml:space="preserve">Alain de Boudemange; Josselin Roux; Claire Cachia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Long Platonism : The Routes of Plato’s Reception to the Italian Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Walter de Gruyter, pp.299-332, 2026</w:t>
+              <w:t xml:space="preserve">Promesse d’une terre nouvelle et d’un corps nouveau dans la Bible et ses lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, A paraître, Bibliothèque des religions du monde 14, 9782745365811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676766v1</w:t>
+                <w:t xml:space="preserve">hal-05501151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du Christ préconnu avant l’avènement du monde (πρὸ καταβολῆς κόσμου), dans l’Ad Thalassium LX de Maxime le Confesseur</w:t>
+                <w:t xml:space="preserve">A propos de la justice comme compréhensive de toutes les vertus. Examen du chapitre 7 anonyme dit ‘des disciples d’Evagre’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sebastian Mateiescu; Vladimir Cvetkovic. </w:t>
+              <w:t xml:space="preserve">Alex Léonas; Vladimir Cvetković; Daniel Heide. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximus the Confessor and Origenism: Criticism and Development in Post-Chalcedonian Theology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-130, 2026, Adamantiana, 978-3-402-13768-0</w:t>
+              <w:t xml:space="preserve">Maximus the Confessor’s Centuries on Love. Text, Theology, and Reception : Papers Collected on the Occasion of the Budapest Colloquium on Saint Maximus, 3-4 February 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instrumenta Patristica et Mediaevalia (107), Brepols, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593379v1</w:t>
+                <w:t xml:space="preserve">hal-05546349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de la justice comme compréhensive de toutes les vertus. Examen du chapitre 7 anonyme dit ‘des disciples d’Evagre’</w:t>
+                <w:t xml:space="preserve">A propos du Christ préconnu avant l’avènement du monde (πρὸ καταβολῆς κόσμου), dans l’Ad Thalassium LX de Maxime le Confesseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alex Léonas; Vladimir Cvetković; Daniel Heide. </w:t>
+              <w:t xml:space="preserve">Sebastian Mateiescu; Vladimir Cvetkovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximus the Confessor’s Centuries on Love. Text, Theology, and Reception : Papers Collected on the Occasion of the Budapest Colloquium on Saint Maximus, 3-4 February 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instrumenta Patristica et Mediaevalia (107), Brepols, A paraître</w:t>
+              <w:t xml:space="preserve">Maximus the Confessor and Origenism: Criticism and Development in Post-Chalcedonian Theology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschendorff Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-130, 2026, Adamantiana, 978-3-402-13768-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546349v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la terre de l'origine à la terre promise aux doux en héritage. La mystérieuse destinée de la chair d'Adam dans la pensée de Syméon le Nouveau Théologien</w:t>
+                <w:t xml:space="preserve">From the Act of the Diaphanous to the Operative Energy : the Nature of Light in John Philoponus’ Commentary on Aristotle’s De Anima and its Reception by Michael Psellus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain de Boudemange; Josselin Roux; Claire Cachia. </w:t>
+              <w:t xml:space="preserve">Eva Anagnostou-Laoutides; George Steiris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promesse d’une terre nouvelle et d’un corps nouveau dans la Bible et ses lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, A paraître, Bibliothèque des religions du monde 14, 9782745365811</w:t>
+              <w:t xml:space="preserve">Long Platonism : The Routes of Plato’s Reception to the Italian Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter de Gruyter, pp.299-332, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501151v1</w:t>
+                <w:t xml:space="preserve">hal-04676766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The demiurgic will inscribed in the dynamic nature of beings. Plato, Proclus and Maximus the Confessor</w:t>
+                <w:t xml:space="preserve">Origine, sens, portée et limite du langage théologique chez Proclus de Lycie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alex Léonas; Vladimir Cvetkovic. </w:t>
+              <w:t xml:space="preserve">Brepols; École Pratique des Hautes Études. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Will in Maximus the Confessor: Festschrift for Torstein T. Tollefsen</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, In press, Instrumenta Patristica et Mediaevalia. Subsidia Maximiana</w:t>
+              <w:t xml:space="preserve">Connaître Dieu. Métamorphoses de la théologie comme science dans les religions monothéistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de l'École des Hautes Études - Sciences Religieuses (205), pp.81-113, 2024, 978-2-503-61198-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754854v1</w:t>
+                <w:t xml:space="preserve">hal-04561805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine, sens, portée et limite du langage théologique chez Proclus de Lycie</w:t>
+                <w:t xml:space="preserve">The demiurgic will inscribed in the dynamic nature of beings. Plato, Proclus and Maximus the Confessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brepols; École Pratique des Hautes Études. </w:t>
+              <w:t xml:space="preserve">Alex Léonas; Vladimir Cvetkovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaître Dieu. Métamorphoses de la théologie comme science dans les religions monothéistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque de l'École des Hautes Études - Sciences Religieuses (205), pp.81-113, 2024, 978-2-503-61198-3</w:t>
+              <w:t xml:space="preserve">The Will in Maximus the Confessor: Festschrift for Torstein T. Tollefsen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Instrumenta Patristica et Mediaevalia. Subsidia Maximiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561805v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El bien común universal en la obra de Maximo el Confesor</w:t>
               </w:r>
@@ -860,191 +860,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immutabilité et l’inengendrement de la matière première du monde en question. Les soubassements métaphysiques d’un cas d’École : Philopon versus Proclus</w:t>
+                <w:t xml:space="preserve">De l’acte du diaphane à l’énergie opérative. Notes sur la nature de la lumière dans le commentaire de Jean Philopon au De Anima d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Lecerf; Ghislain Casas; Philippe Hoffmann. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platonism and Christianity in Late Ancient Cosmologies. God, Soul, Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Essence, puissance, activité dans la philosophie et les savoirs grecs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-325, 2022, Kaïnon - Anthropologie de la pensée ancienne, n° 21, 978-2-406-13131-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13131-1.p.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568208v1</w:t>
+                <w:t xml:space="preserve">hal-04091961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’acte du diaphane à l’énergie opérative. Notes sur la nature de la lumière dans le commentaire de Jean Philopon au De Anima d’Aristote</w:t>
+                <w:t xml:space="preserve">L’immutabilité et l’inengendrement de la matière première du monde en question. Les soubassements métaphysiques d’un cas d’École : Philopon versus Proclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essence, puissance, activité dans la philosophie et les savoirs grecs</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Platonism and Christianity in Late Ancient Cosmologies. God, Soul, Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill Academic Publishers, pp.168-183, 2022, Ancient Philosophy &amp; Religion 9, 978-90-04-51846-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13131-1.p.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04091961v1</w:t>
+                <w:t xml:space="preserve">hal-04568208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de l’avènement de la lumière dans le De Opificio mundi de Jean Philopon. Difficultés et solutions</w:t>
               </w:r>
@@ -2155,174 +2155,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brève notice sur l'émergence de la notion de sujet à Byzance. Le cas de Syméon le Nouveau Théologien († 1022)</w:t>
+                <w:t xml:space="preserve">Du caractère inconnaissable qui est dans les êtres en vertu de leur union au Premier Principe&amp;quot; Proclus, Théologie platonicienne II.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientalia Christiana Periodica (OCP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (2), pp.363-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.REA.5.125878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533516v1</w:t>
+                <w:t xml:space="preserve">hal-03533517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du caractère inconnaissable qui est dans les êtres en vertu de leur union au Premier Principe&amp;quot; Proclus, Théologie platonicienne II.6</w:t>
+                <w:t xml:space="preserve">Brève notice sur l'émergence de la notion de sujet à Byzance. Le cas de Syméon le Nouveau Théologien († 1022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orientalia Christiana Periodica (OCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.263-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.REA.5.125878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03533517v1</w:t>
+                <w:t xml:space="preserve">hal-03533516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature : un nom aux acceptions multiples</w:t>
               </w:r>
@@ -2811,493 +2811,493 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps comme signe et territoire de l'âme chez Platon</w:t>
+                <w:t xml:space="preserve">Le rôle de l'art des Muses dans l'éducation tel qu'il est envisagé par Platon. Conférence prononcée lors de l'Assemblée générale de l'AMOPA (Association des Membres de l'Ordre des Palmes Académiques) le 17 février 2024 à Trélazé (Maine-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580440v1</w:t>
+                <w:t xml:space="preserve">hal-04887435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature du vouloir démiurgique chez Proclus de Lycie</w:t>
+                <w:t xml:space="preserve">« Sur l’illumination de l’âme et la pneumatisation de la chair dans le Christ nouvel Adam chez Syméon le Nouveau Théologien (XIe s.) », CONFÉRENCE – Abbaye de Solesmes, le 21 octobre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580493v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-04572674v1</w:t>
+                <w:t xml:space="preserve">hal-04864411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'art des Muses dans l'éducation tel qu'il est envisagé par Platon. Conférence prononcée lors de l'Assemblée générale de l'AMOPA (Association des Membres de l'Ordre des Palmes Académiques) le 17 février 2024 à Trélazé (Maine-et-Loire)</w:t>
+                <w:t xml:space="preserve">De la destinée ultime de la création révélée dans et par la Résurrection du Christ : Nouvel Adam. Une lecture de Syméon le Nouveau Théologien (Byzance XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04887435v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promesse d’une terre nouvelle et d’un corps nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Bible et ses lectures; Josselin Roux, May 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sur l’illumination de l’âme et la pneumatisation de la chair dans le Christ nouvel Adam chez Syméon le Nouveau Théologien (XIe s.) », CONFÉRENCE – Abbaye de Solesmes, le 21 octobre 2024</w:t>
+                <w:t xml:space="preserve">La nature du vouloir démiurgique chez Proclus de Lycie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Will in Maximus the Confessor. 5th International Colloquium on St. Maximus the Confessor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Károli Gáspár University of the Reformed Church of Hungary; University of Belgrade, Feb 2024, Budapest, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps comme signe et territoire de l'âme chez Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire le corps comme un livre ouvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François de Muizon; La Bible et ses lectures, May 2024, Angers (Université catholique de l'Ouest), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04864411v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chant du trisagion comme lieu de convergence de la liturgie céleste et de la liturgie terrestre. Bref examen des Homélies sur Ozias de Saint Jean Chrysostome (IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mueller-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anges et leur représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3373,51 +3373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF0DB28D"/>
+    <w:nsid w:val="D41E8709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmuellerjourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08617844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.pcloud.link/publink/show?code=XZEDNMZLEEeRlKqoO4QaTQednwBgRC8RdsX" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mueller-Jourdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/detailview?no=13768" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05546349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corpuschristianorum.org/ipm-subsidia-maximiana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04098163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04091961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essence-puissance-activite-dans-la-philosophie-et-les-savoirs-grecs-de-l-acte-du-diaphane-a-l-energie-operative.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03404619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.121509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.5.119539" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199673834.013.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04676828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30439/WST.2022.2.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03527825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.125878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.261.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cachia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03979379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmuellerjourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08617844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.pcloud.link/publink/show?code=XZEDNMZLEEeRlKqoO4QaTQednwBgRC8RdsX" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mueller-Jourdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05546349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/detailview?no=13768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corpuschristianorum.org/ipm-subsidia-maximiana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04098163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04091961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essence-puissance-activite-dans-la-philosophie-et-les-savoirs-grecs-de-l-acte-du-diaphane-a-l-energie-operative.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03404619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.121509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.5.119539" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199673834.013.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04676828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30439/WST.2022.2.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03527825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.125878" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.261.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cachia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03979379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>