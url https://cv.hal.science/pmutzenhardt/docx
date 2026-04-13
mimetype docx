--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -935,457 +935,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">133Cs Diffusion NMR Spectroscopy: A Tool for Probing Metal Cation-Pi Interactions in Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular recognition of nucleotides by a new bis(guanidinium) tetrakis(beta-cyclodextrin) tetrapod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Cuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marsura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200600772⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (6), pp.995-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b613312f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155895v1</w:t>
+                <w:t xml:space="preserve">hal-00165881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Structure and Backbone Dynamics of the Reduced Form and an Oxidized Form of E. coli Methionine Sulfoxide Reductase A (MsrA): Structural Insight of the MsrA Catalytic Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 366 (1), pp.193-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of nucleotides by a new bis(guanidinium) tetrakis(beta-cyclodextrin) tetrapod</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">133Cs Diffusion NMR Spectroscopy: A Tool for Probing Metal Cation-Pi Interactions in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Cuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Marsura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (6), pp.995-1000. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), pp.643-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b613312f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200600772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165881v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive diffraction phenomenon in a porous polymer material observed by NMR using radio-frequency field gradients</w:t>
               </w:r>
@@ -1929,418 +1929,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part II. Tentative interpretation of the residue-specific correlation time in terms of overall rotation-diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Analysis of the spin-lattice relaxation rate and reorientational dynamics of fullerene C70 in chlorobenzene-d5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.20027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 116 (3), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2004.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271751v1</w:t>
+                <w:t xml:space="preserve">hal-05438001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMBC-like experiment based on longitudinal csa/dipolar cross-correlation</w:t>
+                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part II. Tentative interpretation of the residue-specific correlation time in terms of overall rotation-diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24A (1), pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.20027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.11.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00125370v1</w:t>
+                <w:t xml:space="preserve">hal-02271751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part I. A residue-per-residue self-consistent analysis of multifield15N relaxation parameters</w:t>
+                <w:t xml:space="preserve">HMBC-like experiment based on longitudinal csa/dipolar cross-correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.20026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 173 (1), pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02271753v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal conditions for two-point estimation of self-diffusion coefficients through rf gradient NMR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2362,1830 +2362,2299 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 408 (4-6), pp.237-240. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melarsoprol-cyclodextrins inclusion complexes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siham Ben Zirar</w:t>
+                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part I. A residue-per-residue self-consistent analysis of multifield15N relaxation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Astier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24A (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.20026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2005.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00399630v1</w:t>
+                <w:t xml:space="preserve">hal-02271753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of 15 N csa/dipolar cross-correlation rates by means of Spin State Selective experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Melarsoprol-cyclodextrins inclusion complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Ben Zirar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000048948.66235.d9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 306 (1-2), pp.107-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2005.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02271759v1</w:t>
+                <w:t xml:space="preserve">hal-00399630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of radio-frequency field inhomogeneity effects: application to pulse trains aimed at the determination of CSA-dipolar interference terms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">A new adaptive subband decomposition approach for automatic analysis of NMR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tomczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 169 (1), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00125364v1</w:t>
+                <w:t xml:space="preserve">hal-05438007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calculation of cross-correlation spectral density functions within the model-free approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of 15 N csa/dipolar cross-correlation rates by means of Spin State Selective experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts in Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.10085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (2), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000048948.66235.d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271776v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative spin-state-selective pulse sequence element</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Canet</w:t>
+                <w:t xml:space="preserve">On the calculation of cross-correlation spectral density functions within the model-free approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concepts in Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19A (2), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.10085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1302⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02271764v1</w:t>
+                <w:t xml:space="preserve">hal-02271776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteronuclear Overhauser experiments for symmetric molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Canet</w:t>
+                <w:t xml:space="preserve">Simulation of radio-frequency field inhomogeneity effects: application to pulse trains aimed at the determination of CSA-dipolar interference terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 41 (10), pp.776-781. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1255⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 41 (10), pp.769-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04887344v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Carbon-13 Chemical Shielding Tensor in the Liquid State by Combining NMR Relaxation Experiments and Quantum Chemical Calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">An alternative spin-state-selective pulse sequence element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0166702⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (12), pp.1030-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887321v1</w:t>
+                <w:t xml:space="preserve">hal-02271764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total assignment of1H and13C NMR spectra of three triterpene saponins from roots ofSilene vulgaris (Moench) Garcke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Max Henry</w:t>
+                <w:t xml:space="preserve">Heteronuclear Overhauser experiments for symmetric molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 40 (9), pp.618-621. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1069⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 41 (10), pp.776-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271773v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent dependence of rotational anisotropy and molecular geometry as probed by NMR cross-relaxation rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Determination of Carbon-13 Chemical Shielding Tensor in the Liquid State by Combining NMR Relaxation Experiments and Quantum Chemical Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0009-2614(02)00449-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (5), pp.865-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0166702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887293v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-DOSY experiments with radiofrequency field gradients (RFG) and their processing according to the HD method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Mutzenhardt</w:t>
+                <w:t xml:space="preserve">Total assignment of1H and13C NMR spectra of three triterpene saponins from roots ofSilene vulgaris (Moench) Garcke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Diter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Canet</w:t>
+                <w:t xml:space="preserve">Mohamed Rochd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 40 (13), pp.S133-S138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1133⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 40 (9), pp.618-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089683v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the rotation-diffusion tensor orientation from NMR 13C-1H cross-relaxation rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">HR-DOSY experiments with radiofrequency field gradients (RFG) and their processing according to the HD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970210141199⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (13), pp.S133-S138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887317v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Multifield 15 N Relaxation Parameters in Proteins: Determination of 15 N Chemical Shift Anisotropies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Roumestand</w:t>
+                <w:t xml:space="preserve">Solvent dependence of rotational anisotropy and molecular geometry as probed by NMR cross-relaxation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 357 (1-2), pp.103-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0009-2614(02)00449-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0038676⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03472382v1</w:t>
+                <w:t xml:space="preserve">hal-04887293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and spectral study of (2&amp;lt;i&amp;gt;R&amp;lt;/i&amp;gt;,11&amp;lt;i&amp;gt;R&amp;lt;/i&amp;gt;)‐2,11‐bis{[(2‐methoxyethoxy)methoxy]methyl}‐1,10‐dibenzyl‐4,7,13,16‐tetraoxa‐1,10‐diaza‐cyclooctadecane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+                <w:t xml:space="preserve">Determination of the rotation-diffusion tensor orientation from NMR 13C-1H cross-relaxation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Boubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.818⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 100 (17), pp.2755-2761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970210141199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886960v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Multifield 15 N Relaxation Parameters in Proteins: Determination of 15 N Chemical Shift Anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (19), pp.4567-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0038676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of weak heteronuclear ( 13 C± 1 H) Overhauser eects involving carbons not directly bonded to protons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 336, pp.410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and spectral study of (2&amp;lt;i&amp;gt;R&amp;lt;/i&amp;gt;,11&amp;lt;i&amp;gt;R&amp;lt;/i&amp;gt;)‐2,11‐bis{[(2‐methoxyethoxy)methoxy]methyl}‐1,10‐dibenzyl‐4,7,13,16‐tetraoxa‐1,10‐diaza‐cyclooctadecane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39, pp.212 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Multifield 15 N Relaxation Parameters in Proteins: Determination of 15 N Chemical Shift Anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (19), pp.4567-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0038676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of molecular reorientation and geometrical information as determined from short and long range 13C-1H spin cross-relaxation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Furo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 94 (3), pp.565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/002689798168079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4195,128 +4664,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution MR Spectroscopy Via Adaptive Sub-Band Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tomczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard C. Castleman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Research on Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Novascience Publishers, pp.241-289, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4326,114 +4795,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du signal de précession libre par prédiction linéaire et spectroscopie par gradients de champ radiofréquence en RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993NAN10356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4501,51 +4970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B43F12A3"/>
+    <w:nsid w:val="0A6F9C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4732,51 +5201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmutzenhardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05437999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Hughes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/953198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M Hugues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartolotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800027j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H65L8PBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQ4V3RW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kuntz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Aime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gobetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBT2MRCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.11.051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P8XPGZS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156353v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10356" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmutzenhardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05437999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Hughes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/953198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M Hugues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartolotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800027j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H65L8PBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQ4V3RW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kuntz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Aime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gobetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBT2MRCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.11.051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P8XPGZS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Hughes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2004.08.035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCVLC8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZNZVSCR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156353v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10356" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>