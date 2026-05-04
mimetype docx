--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -935,875 +935,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of nucleotides by a new bis(guanidinium) tetrakis(beta-cyclodextrin) tetrapod</w:t>
+                <w:t xml:space="preserve">Diffusive diffraction phenomenon in a porous polymer material observed by NMR using radio-frequency field gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Menuel</w:t>
+                <w:t xml:space="preserve">Jean-Francois Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diana Cuc</w:t>
+                <w:t xml:space="preserve">Gregory Trausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Palmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Marsura</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (6), pp.995-1000. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (13), pp.134904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b613312f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2713379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165881v1</w:t>
+                <w:t xml:space="preserve">hal-00155917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution Structure and Backbone Dynamics of the Reduced Form and an Oxidized Form of E. coli Methionine Sulfoxide Reductase A (MsrA): Structural Insight of the MsrA Catalytic Cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">133Cs Diffusion NMR Spectroscopy: A Tool for Probing Metal Cation-Pi Interactions in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.11.042⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), pp.643-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200600772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155884v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">133Cs Diffusion NMR Spectroscopy: A Tool for Probing Metal Cation-Pi Interactions in Water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+                <w:t xml:space="preserve">Solution Structure and Backbone Dynamics of the Reduced Form and an Oxidized Form of E. coli Methionine Sulfoxide Reductase A (MsrA): Structural Insight of the MsrA Catalytic Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 366 (1), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.11.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200600772⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155895v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive diffraction phenomenon in a porous polymer material observed by NMR using radio-frequency field gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular recognition of nucleotides by a new bis(guanidinium) tetrakis(beta-cyclodextrin) tetrapod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Kuntz</w:t>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Trausch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+                <w:t xml:space="preserve">Alain Marsura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (6), pp.995-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b613312f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2713379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00155917v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(2-Phenyl-[1,3,2]dithiarsolan-4-yl)-methanol derivatives show in vitro antileukemic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Para-hydrogen enrichment and hyperpolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+                <w:t xml:space="preserve">Christie Aroulanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Alfonsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+                <w:t xml:space="preserve">Silvio Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fries</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Gobetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concepts in Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28A, pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.20065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.11.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125073v1</w:t>
+                <w:t xml:space="preserve">hal-00125328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para-hydrogen enrichment and hyperpolarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+                <w:t xml:space="preserve">(2-Phenyl-[1,3,2]dithiarsolan-4-yl)-methanol derivatives show in vitro antileukemic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christie Aroulanda</w:t>
+                <w:t xml:space="preserve">Raphaël Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Aime</w:t>
+                <w:t xml:space="preserve">Isabelle Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gobetto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Astier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts in Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28A, pp.321-330. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 691, pp.1081-1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.20065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125328v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stereoselective synthesis of potassium aeschynomate and its no-natural stereomers</w:t>
               </w:r>
@@ -1828,51 +1828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Krzysztof Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christie Aroulanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1929,747 +1929,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the spin-lattice relaxation rate and reorientational dynamics of fullerene C70 in chlorobenzene-d5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal conditions for two-point estimation of self-diffusion coefficients through rf gradient NMR experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Hughes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2004.08.035⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 408 (4-6), pp.237-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438001v1</w:t>
+                <w:t xml:space="preserve">hal-00125035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part II. Tentative interpretation of the residue-specific correlation time in terms of overall rotation-diffusion</w:t>
+                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part I. A residue-per-residue self-consistent analysis of multifield15N relaxation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24A (1), pp.10-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.20027⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 24A (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.20026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271751v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMBC-like experiment based on longitudinal csa/dipolar cross-correlation</w:t>
+                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part II. Tentative interpretation of the residue-specific correlation time in terms of overall rotation-diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.11.012⟩</w:t>
+              <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24A (1), pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.20027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125370v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal conditions for two-point estimation of self-diffusion coefficients through rf gradient NMR experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bedet</w:t>
+                <w:t xml:space="preserve">HMBC-like experiment based on longitudinal csa/dipolar cross-correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.04.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 173 (1), pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125035v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of effective correlation times for describing backbone motions in proteins. Part I. A residue-per-residue self-consistent analysis of multifield15N relaxation parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Analysis of the spin-lattice relaxation rate and reorientational dynamics of fullerene C70 in chlorobenzene-d5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24A (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 116 (3), pp.139-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.20026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2004.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271753v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melarsoprol-cyclodextrins inclusion complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Ben Zirar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 306 (1-2), pp.107-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3665,285 +3665,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-DOSY experiments with radiofrequency field gradients (RFG) and their processing according to the HD method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvent dependence of rotational anisotropy and molecular geometry as probed by NMR cross-relaxation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Diter</w:t>
+                <w:t xml:space="preserve">J.P. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 357 (1-2), pp.103-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0009-2614(02)00449-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1133⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089683v1</w:t>
+                <w:t xml:space="preserve">hal-04887293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent dependence of rotational anisotropy and molecular geometry as probed by NMR cross-relaxation rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Walker</w:t>
+                <w:t xml:space="preserve">HR-DOSY experiments with radiofrequency field gradients (RFG) and their processing according to the HD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Joly</w:t>
+                <w:t xml:space="preserve">B. Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 357 (1-2), pp.103-107. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (13), pp.S133-S138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0009-2614(02)00449-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887293v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the rotation-diffusion tensor orientation from NMR 13C-1H cross-relaxation rates</w:t>
               </w:r>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (19), pp.4567-4576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (19), pp.4567-4576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4970,51 +4970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A6F9C91"/>
+    <w:nsid w:val="C50117DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5201,51 +5201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmutzenhardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05437999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Hughes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/953198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M Hugues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartolotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800027j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H65L8PBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQ4V3RW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kuntz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Aime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gobetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBT2MRCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.11.051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P8XPGZS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Hughes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2004.08.035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCVLC8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZNZVSCR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156353v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10356" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmutzenhardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05437999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Hughes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/953198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M Hugues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartolotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800027j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H65L8PBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kuntz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600772" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQ4V3RW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Aime" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gobetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBT2MRCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.11.051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P8XPGZS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Hughes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2004.08.035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCVLC8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZNZVSCR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156353v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10356" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>