--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -3665,285 +3665,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent dependence of rotational anisotropy and molecular geometry as probed by NMR cross-relaxation rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Walker</w:t>
+                <w:t xml:space="preserve">HR-DOSY experiments with radiofrequency field gradients (RFG) and their processing according to the HD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Joly</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0009-2614(02)00449-9⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (13), pp.S133-S138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887293v1</w:t>
+                <w:t xml:space="preserve">hal-03089683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-DOSY experiments with radiofrequency field gradients (RFG) and their processing according to the HD method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Solvent dependence of rotational anisotropy and molecular geometry as probed by NMR cross-relaxation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Diter</w:t>
+                <w:t xml:space="preserve">J.P. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40 (13), pp.S133-S138. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 357 (1-2), pp.103-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0009-2614(02)00449-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089683v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the rotation-diffusion tensor orientation from NMR 13C-1H cross-relaxation rates</w:t>
               </w:r>
@@ -4970,51 +4970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C50117DD"/>
+    <w:nsid w:val="0C3588BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5201,51 +5201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmutzenhardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05437999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Hughes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/953198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M Hugues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartolotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800027j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H65L8PBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kuntz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600772" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQ4V3RW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Aime" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gobetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBT2MRCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.11.051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P8XPGZS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Hughes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2004.08.035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCVLC8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZNZVSCR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156353v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10356" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmutzenhardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419687v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05437999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Hughes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/953198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M Hugues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartolotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800027j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H65L8PBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kuntz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600772" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQ4V3RW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNQ9FRX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Aime" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gobetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBT2MRCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.11.051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P8XPGZS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2L6W9T3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1KXVCPZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Hughes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2004.08.035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCVLC8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZNZVSCR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048948.66235.d9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GS32CXNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.10085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZQB0CCD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324C862D1574668D02B6801C0560D8C616D7F79B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rochd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL4BDXL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156353v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10356" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>