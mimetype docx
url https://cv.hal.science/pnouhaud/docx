--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -25,2235 +25,2676 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pierre Nouhaud </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">pnouhaud</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-4923-0993</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic incompatibilities are persistent barriers when speciation happens with gene flow in Formica ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heidbreder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noora Poikela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Puukko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Lohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (20), pp.7169-7175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msag063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The loss of a supergene in obligately polygynous &amp;lt;i&amp;gt;Formica&amp;lt;/i&amp;gt; wood ant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Sigeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Satokangas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Krapf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond genes‐for‐behaviour: The potential for genomics to resolve long‐standing questions in avian brood parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Rönkä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Eroukhmanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonna Kulmuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Thorogood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.e70335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semipermeable species boundaries create opportunities for gene flow and adaptive potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Satokangas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Punttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.4329-4347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144697v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting Evolutionary Patterns Between Sexual and Asexual Lineages in a Genomic Region Linked to Reproductive Mode Variation in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid and predictable genome evolution across three hybrid ant populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon H Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Portinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor C Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonna Kulmuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (12), pp.e3001914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Admixture: Haplodiploidy to the Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonna Kulmuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2019.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary Evolve and Resequencing: An Experimental Confirmation of Putative Selection Targets without Phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Burny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies Dolezal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.151-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaa036AdvanceAccess⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-throughput fecundity measurements in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Poupardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Barghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schlötterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22777-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.494-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2014.85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic regions repeatedly involved in divergence among plant-specialized pea aphid biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (9), pp.2013-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (21), pp.5251-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting genomic incompatibilities and barriers during divergence with gene flow in Formica ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Heidbreder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Poikela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Puukko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Lohse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Española de Biología Evolutiva, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome re-sequencing : lessons from unmapped reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907446v1</w:t>
-              </w:r>
-[...1759 lines deleted...]
-                <w:t xml:space="preserve">hal-00753439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des polymorphismes : QTL, GWAS et scans génomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2319,51 +2760,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="77948483"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2400,51 +2993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Heidbreder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poikela" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puukko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lohse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Sigeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Satokangas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Lamarre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Krapf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja R&#246;nk&#228;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Eroukhmanoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Kulmuni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Thorogood" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144697v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Satokangas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seifert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punttila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schultz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16992" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Portinha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C Sousa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001914" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanckaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.08.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pnouhaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4923-0993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heidbreder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Poikela" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Puukko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Lohse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Sigeman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Satokangas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Lamarre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Krapf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf320" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja R&#246;nk&#228;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Eroukhmanoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Kulmuni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Thorogood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70335" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144697v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Satokangas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seifert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punttila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schultz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16992" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Portinha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C Sousa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001914" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanckaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bank" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.08.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Nolte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Dolezal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa036AdvanceAccess" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Barghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schl&#246;tterer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22777-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Heidbreder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poikela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puukko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lohse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>