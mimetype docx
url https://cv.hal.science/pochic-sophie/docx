--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -1030,248 +1030,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sexisme au coeur du couple</w:t>
+                <w:t xml:space="preserve">L’excellence scientifique : piège ou opportunité pour les femmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Lemarchant</w:t>
+                <w:t xml:space="preserve">Marion Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyacinthe Ravet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 52, pp.23-26, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.052.0023⟩</w:t>
+              <w:t xml:space="preserve">, n° 51, pp.157-160, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.051.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867162v1</w:t>
+                <w:t xml:space="preserve">hal-04867082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’excellence scientifique : piège ou opportunité pour les femmes ?</w:t>
+                <w:t xml:space="preserve">Le sexisme au coeur du couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Lemarchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Paoletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pochic</w:t>
+                <w:t xml:space="preserve">Hyacinthe Ravet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n° 51, pp.157-160, 2024, </w:t>
+              <w:t xml:space="preserve">, 52, pp.23-26, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.051.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tgs.052.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867082v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGBTQ au travail. Entre discriminations et émancipations</w:t>
               </w:r>
@@ -1680,191 +1680,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une crise sans précédent ? Expériences et contestations des restructurations (II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une crise sans précédent ? Expériences et contestations des restructurations (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 138, 2014</w:t>
+              <w:t xml:space="preserve">, 137, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790808v1</w:t>
+                <w:t xml:space="preserve">hal-01790754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une crise sans précédent ? Expériences et contestations des restructurations (I)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une crise sans précédent ? Expériences et contestations des restructurations (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 137, 2014</w:t>
+              <w:t xml:space="preserve">, 138, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790754v1</w:t>
+                <w:t xml:space="preserve">hal-01790808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, syndicalisme et féminisme</w:t>
               </w:r>
@@ -2097,222 +2097,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'excellence scientifique : Piège ou opportunité pour les femmes?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'égalité professionnelle : un impensé de la négociation collective sur le télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.051.0157⟩</w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, p. 47-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.112.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317625v1</w:t>
+                <w:t xml:space="preserve">hal-04866681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle : un impensé de la négociation collective sur le télétravail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'excellence scientifique : Piège ou opportunité pour les femmes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.051.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.112.0049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04866681v1</w:t>
+                <w:t xml:space="preserve">hal-05317625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parentalité dans la négociation collective en France : un enjeu managérial plutôt que syndical ?</w:t>
               </w:r>
@@ -3301,147 +3301,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes hautes fonctionnaires en France, l’avènement d’une égalité élitiste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacquemart</w:t>
+                <w:t xml:space="preserve">The promises and pitfalls of collective bargaining for ending the victimization of trade union activists: Lessons from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.035.0027⟩</w:t>
+              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (3), pp.536-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0143831X16639657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790761v1</w:t>
+                <w:t xml:space="preserve">hal-01339083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier sur les carrières syndicales pour lutter contre la discrimination‪. Une appropriation sélective et minimaliste du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3460,418 +3460,418 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145, pp.121-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/travailemploi.6915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promises and pitfalls of collective bargaining for ending the victimization of trade union activists: Lessons from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+                <w:t xml:space="preserve">Femmes hautes fonctionnaires en France, l’avènement d’une égalité élitiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (3), pp.536-557. </w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Femmes dirigeantes, 1 (35), pp.27-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0143831X16639657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tgs.035.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339083v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les syndicats : du volontarisme à la contrainte légale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+                <w:t xml:space="preserve">Le genre des administrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N°34, pp.193-197. </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (153), pp.45 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.034.0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.153.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790758v1</w:t>
+                <w:t xml:space="preserve">hal-01796466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre des administrations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
+                <w:t xml:space="preserve">Dans les syndicats : du volontarisme à la contrainte légale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Silvera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (153), pp.45 - 68. </w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N°34, pp.193-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.153.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tgs.034.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796466v1</w:t>
+                <w:t xml:space="preserve">hal-01790758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façade et coulisses d’un congrès cédétiste : observation d’un grand rituel de la vie syndicale</w:t>
               </w:r>
@@ -4552,546 +4552,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières de cadres au cœur des restructurations: la recomposition des effets de genre? L'internationalisation d'un groupe français en Angleterre et en Hongrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+                <w:t xml:space="preserve">Des « disparus » bien présents : les cadres issus de la promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (2), p. 275-299</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N°178, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912943v1</w:t>
+                <w:t xml:space="preserve">hal-03719142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation de l'activité syndicale: talon d'Achille de la politique de syndicalisation à la CFDT ?</w:t>
+                <w:t xml:space="preserve">What Would You Sacrifice? Access to Top Management and the Work-life Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), pp.14-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0432.2007.00354.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912940v1</w:t>
+                <w:t xml:space="preserve">hal-03719111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « disparus » bien présents : les cadres issus de la promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Gadea</w:t>
+                <w:t xml:space="preserve">La professionnalisation de l'activité syndicale: talon d'Achille de la politique de syndicalisation à la CFDT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, N°178, pp.9-24</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N°85, p. 31-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719142v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Would You Sacrifice? Access to Top Management and the Work-life Balance</w:t>
+                <w:t xml:space="preserve">Un engagement incongru ? Les cadres et le syndicalisme, l'exemple de la CFDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Retour au Parlement, 59 (3), pp.535-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.593.0535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-0432.2007.00354.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03719111v1</w:t>
+                <w:t xml:space="preserve">hal-03719115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un engagement incongru ? Les cadres et le syndicalisme, l'exemple de la CFDT</w:t>
+                <w:t xml:space="preserve">Quand les politiques volontaristes de mixité ne suffisent pas : les leçons du syndicalisme anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La mixité au service de la performance économique, 47, pp.145-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.047.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.593.0535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03719115v1</w:t>
+                <w:t xml:space="preserve">hal-03719110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les politiques volontaristes de mixité ne suffisent pas : les leçons du syndicalisme anglais</w:t>
+                <w:t xml:space="preserve">Les carrières de cadres au cœur des restructurations: la recomposition des effets de genre? L'internationalisation d'un groupe français en Angleterre et en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (2), p. 275-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdge.047.0145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03719110v1</w:t>
+                <w:t xml:space="preserve">hal-00912943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication organisationnelle des dirigeants. Un regard sur le plafond de verre</w:t>
               </w:r>
@@ -6083,212 +6083,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpor o teto de vidro sindical na França: entrelaçamento entre políticas de igualdade, oportunidades organizacionais e capacidades individuais</w:t>
+                <w:t xml:space="preserve">Feminismo de mercado e igualdade elitista?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">de Suza N. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Maruani M. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sentidos das mudanças no trabalho no Brasil e na França</w:t>
+              <w:t xml:space="preserve">Trabalho, logo existo. Perspectivas feministas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDITORA CRV</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+                <w:t xml:space="preserve">FGV Editora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-65, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570220v1</w:t>
+                <w:t xml:space="preserve">hal-02570223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminismo de mercado e igualdade elitista?</w:t>
+                <w:t xml:space="preserve">Transpor o teto de vidro sindical na França: entrelaçamento entre políticas de igualdade, oportunidades organizacionais e capacidades individuais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">in Maruani M. (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Suza N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho, logo existo. Perspectivas feministas</w:t>
+              <w:t xml:space="preserve">Sentidos das mudanças no trabalho no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGV Editora</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 53-65, 2019</w:t>
+                <w:t xml:space="preserve">EDITORA CRV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570223v1</w:t>
+                <w:t xml:space="preserve">hal-02570220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisme de marché et égalité élitiste ?</w:t>
               </w:r>
@@ -6949,225 +6949,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plafond de verre : d'une vision statique à une vision dynamique des inégalités de carrière dans les organisations</w:t>
+                <w:t xml:space="preserve">S'adapter aux règles du jeu du capitalisme : des générations de cadres en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">in Degenne A., Marry C., Moulin S. et Grelet Y. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Bouffartigue P., Gadea C., Pochic S. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les catégories sociales et leurs frontières</w:t>
+              <w:t xml:space="preserve">Cadres, classes moyennes, vers l'éclatement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 209-239, 2011</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-138, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912946v1</w:t>
+                <w:t xml:space="preserve">halshs-01185011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'adapter aux règles du jeu du capitalisme : des générations de cadres en Hongrie</w:t>
+                <w:t xml:space="preserve">Le plafond de verre : d'une vision statique à une vision dynamique des inégalités de carrière dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">in Bouffartigue P., Gadea C., Pochic S. (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Degenne A., Marry C., Moulin S. et Grelet Y. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadres, classes moyennes, vers l'éclatement ?</w:t>
+              <w:t xml:space="preserve">Les catégories sociales et leurs frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-138, 2011</w:t>
+                <w:t xml:space="preserve">Presses de l'Université de Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 209-239, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01185011v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicalistes hongrois pris dans le tourbillon du marché mondialisé : entre continuité des pratiques et apprentissages</w:t>
               </w:r>
@@ -7233,307 +7233,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01185004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des discours sur la conciliation en tension avec les normes de carrière. L'exemple des cadres d'entreprise</w:t>
+                <w:t xml:space="preserve">Les attendus implicites de la carrière : usages et mises en forme de la vie privée. Le cas d'une grande entreprise française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Nicole-Drancourt C. (dir.). </w:t>
+              <w:t xml:space="preserve">in Berrebi-Hoffmann I. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conciliation travail - famille : attention travaux</w:t>
+              <w:t xml:space="preserve">Politiques de l'intime - des utopies d’hier aux mondes du travail d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 113-125, 2009</w:t>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 145-167, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01185016v1</w:t>
+                <w:t xml:space="preserve">halshs-01185014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attendus implicites de la carrière : usages et mises en forme de la vie privée. Le cas d'une grande entreprise française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cadres et la menace du chômage : mobilisation catégorielle contre un risque récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Berrebi-Hoffmann I. (dir.). </w:t>
+              <w:t xml:space="preserve">in Demazière D., Gadéa C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de l'intime - des utopies d’hier aux mondes du travail d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Sociologie des groupes professionnels. Acquis récents et nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.378-390, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/dec.demaz.2010.01.0378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01185014v1</w:t>
+                <w:t xml:space="preserve">hal-03719124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cadres et la menace du chômage : mobilisation catégorielle contre un risque récurrent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des discours sur la conciliation en tension avec les normes de carrière. L'exemple des cadres d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Demazière D., Gadéa C. (dir.). </w:t>
+              <w:t xml:space="preserve">in Nicole-Drancourt C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des groupes professionnels. Acquis récents et nouveaux défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.378-390, 2009, </w:t>
+              <w:t xml:space="preserve">Conciliation travail - famille : attention travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dec.demaz.2010.01.0378⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 113-125, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719124v1</w:t>
+                <w:t xml:space="preserve">halshs-01185016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le travail des experts</w:t>
               </w:r>
@@ -8033,51 +8033,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -8127,75 +8127,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114433v1</w:t>
+                <w:t xml:space="preserve">hal-02114396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -8245,51 +8245,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114396v1</w:t>
+                <w:t xml:space="preserve">hal-02114433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination syndicale et reconnaissance des parcours syndicaux : les deux faces du dialogue social à la française ?</w:t>
               </w:r>
@@ -8406,51 +8406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9478,51 +9478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.ens.fr/author/sophie-pochic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/14680432/2019/26/5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-genre-et-societes-2013-2-page-29.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi-2014-1-page-5.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7873/quantifier-l-egalite-au-travail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-genre-et-societes.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-cadres.nakalona.fr/journees" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/master-%C3%A9tudes-sur-genre-sociologie-histoire-anthropologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignements.ehess.fr/2025-2026/ue/857" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egalite-femmes-hommes.gouv.fr/category/publications/publication-droits-des-femmes/publications-csep/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haut-conseil-egalite.gouv.fr/egalite-professionnelle/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haut-conseil-egalite.gouv.fr/parite/actualites/article/l-egalite-entre-les-femmes-et-les-hommes-un-impense-du-projet-de-loi-de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dauphine.psl.eu/femmes-et-science" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/cnrsinfo/20-ans-dengagement-pour-legalite-professionnelle-au-cnrs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-cadres.nakalona.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larevuecadres.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.parisdescartes.fr/MAGE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCrdnqR_Kvo1sgrNj7wrpuaw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753581524/quantifier-l-egalite-au-travail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Laufer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silvera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/le-genre-au-travail-_r_21_i_823.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01621698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.052.0023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0157" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Milner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scheele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Williamson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.030.0029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beraud Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Rauzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.112.0049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.241.0016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arcier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clicq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gresy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jemel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.074.0164" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17345/rio20.39-57" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053144299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.035.0027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6915" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01339083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X16639657" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0193" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01955412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.054.0369" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.196.0072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.4141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2011.580855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3172" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0432.2007.00354.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.593.0535" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0145" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.017.0079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742924v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.003.0087" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/le-genre-au-travail-_r_46_i_823.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-methods-on-gender-and-management-9781788977920.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788977937.00026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-81178-5_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81178-5_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570220v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/34468-sentidos-das-mudancas-no-trabalho-no-brasil-e-na-franca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570223v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.fgv.br/produto/trabalho-logo-existo-perspectivas-feministas-3482" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Je_travaille_donc_je_suis-9782707199706.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5149/la-cfdt-sociologie-d-une-conversion-reformiste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3533" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719126v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-genre-et-science-politique--9782724613810-page-480.htm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0480" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Travail_et_genre_dans_le_monde__l_etat_des_savoirs-9782707185440.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gendering-and-Diversifying-Trade-Union-Leadership/Ledwith-Hansen/p/book/9780415884853" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Des_sociologues_sans_qualit__s__-9782707173416.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.naudi.2011.01.0117" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/cadres-classes-moyennes-vers-leclatement-9782200255909" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185014v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Politiques_de_l_intime-9782707157812.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.demaz.2010.01.0378" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anact.fr/etre-cadre-quel-travail" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742980v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Cadres___la_grande_rupture-9782707134721.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.duran.2001.01.0287" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460215v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962263v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740574v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001AIX24007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.ens.fr/author/sophie-pochic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/14680432/2019/26/5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-genre-et-societes-2013-2-page-29.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi-2014-1-page-5.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7873/quantifier-l-egalite-au-travail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-genre-et-societes.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-cadres.nakalona.fr/journees" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/master-%C3%A9tudes-sur-genre-sociologie-histoire-anthropologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignements.ehess.fr/2025-2026/ue/857" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egalite-femmes-hommes.gouv.fr/category/publications/publication-droits-des-femmes/publications-csep/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haut-conseil-egalite.gouv.fr/egalite-professionnelle/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haut-conseil-egalite.gouv.fr/parite/actualites/article/l-egalite-entre-les-femmes-et-les-hommes-un-impense-du-projet-de-loi-de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dauphine.psl.eu/femmes-et-science" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/cnrsinfo/20-ans-dengagement-pour-legalite-professionnelle-au-cnrs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-cadres.nakalona.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larevuecadres.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.parisdescartes.fr/MAGE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCrdnqR_Kvo1sgrNj7wrpuaw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753581524/quantifier-l-egalite-au-travail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Laufer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silvera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/le-genre-au-travail-_r_21_i_823.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01621698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.052.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Milner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scheele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Williamson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.030.0029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beraud Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Rauzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.112.0049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.241.0016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arcier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clicq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gresy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jemel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.074.0164" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17345/rio20.39-57" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053144299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01339083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X16639657" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6915" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.035.0027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0193" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01955412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.054.0369" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.196.0072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.4141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2011.580855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3172" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0432.2007.00354.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.593.0535" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.017.0079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742924v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.003.0087" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/le-genre-au-travail-_r_46_i_823.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-methods-on-gender-and-management-9781788977920.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788977937.00026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-81178-5_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81178-5_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570223v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.fgv.br/produto/trabalho-logo-existo-perspectivas-feministas-3482" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/34468-sentidos-das-mudancas-no-trabalho-no-brasil-e-na-franca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Je_travaille_donc_je_suis-9782707199706.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5149/la-cfdt-sociologie-d-une-conversion-reformiste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3533" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719126v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-genre-et-science-politique--9782724613810-page-480.htm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0480" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Travail_et_genre_dans_le_monde__l_etat_des_savoirs-9782707185440.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gendering-and-Diversifying-Trade-Union-Leadership/Ledwith-Hansen/p/book/9780415884853" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Des_sociologues_sans_qualit__s__-9782707173416.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.naudi.2011.01.0117" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/cadres-classes-moyennes-vers-leclatement-9782200255909" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Politiques_de_l_intime-9782707157812.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.demaz.2010.01.0378" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anact.fr/etre-cadre-quel-travail" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742980v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Cadres___la_grande_rupture-9782707134721.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.duran.2001.01.0287" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460215v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962263v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740574v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001AIX24007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>