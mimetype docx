--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1680,191 +1680,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une crise sans précédent ? Expériences et contestations des restructurations (I)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une crise sans précédent ? Expériences et contestations des restructurations (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 137, 2014</w:t>
+              <w:t xml:space="preserve">, 138, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790754v1</w:t>
+                <w:t xml:space="preserve">hal-01790808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une crise sans précédent ? Expériences et contestations des restructurations (II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une crise sans précédent ? Expériences et contestations des restructurations (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 138, 2014</w:t>
+              <w:t xml:space="preserve">, 137, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790808v1</w:t>
+                <w:t xml:space="preserve">hal-01790754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, syndicalisme et féminisme</w:t>
               </w:r>
@@ -2374,239 +2374,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le féminisme de marché, ou comment la demande d’égalité « pour toutes » est devenue une égalité pour certaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’égalité professionnelle en entreprise : des quotas, et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.241.0016⟩</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.124-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.107.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03663629v1</w:t>
+                <w:t xml:space="preserve">hal-03875288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’égalité professionnelle en entreprise : des quotas, et après ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le féminisme de marché, ou comment la demande d’égalité « pour toutes » est devenue une égalité pour certaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 107, pp.124-139. </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 241, pp.16-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.107.0124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.241.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875288v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03663629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaider pour l’égalité au nom de la performance ou de la justice sociale ? Conflits de ‘savoirs sur le genre’ syndicaux et managériaux dans des grandes entreprises françaises</w:t>
               </w:r>
@@ -3106,772 +3106,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01962195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalité négociée, égalité standardisée ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Demilly</w:t>
+                <w:t xml:space="preserve">O “teto de vidro” na França: o setor público é mais igualitário que o setor privado?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 37, pp.143-147. </w:t>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (163), pp.148 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.037.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/198053144299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02079907v1</w:t>
+                <w:t xml:space="preserve">hal-01796452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O “teto de vidro” na França: o setor público é mais igualitário que o setor privado?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marry</w:t>
+                <w:t xml:space="preserve">Égalité négociée, égalité standardisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charpenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (163), pp.148 - 167. </w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 37, pp.143-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/198053144299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tgs.037.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796452v1</w:t>
+                <w:t xml:space="preserve">halshs-02079907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promises and pitfalls of collective bargaining for ending the victimization of trade union activists: Lessons from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Négocier sur les carrières syndicales pour lutter contre la discrimination‪. Une appropriation sélective et minimaliste du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (3), pp.536-557. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.121-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0143831X16639657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339083v1</w:t>
+                <w:t xml:space="preserve">hal-01394947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier sur les carrières syndicales pour lutter contre la discrimination‪. Une appropriation sélective et minimaliste du droit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+                <w:t xml:space="preserve">Femmes hautes fonctionnaires en France, l’avènement d’une égalité élitiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.6915⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Femmes dirigeantes, 1 (35), pp.27-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.035.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394947v1</w:t>
+                <w:t xml:space="preserve">hal-01790761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes hautes fonctionnaires en France, l’avènement d’une égalité élitiste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacquemart</w:t>
+                <w:t xml:space="preserve">The promises and pitfalls of collective bargaining for ending the victimization of trade union activists: Lessons from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Femmes dirigeantes, 1 (35), pp.27-45. </w:t>
+              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (3), pp.536-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.035.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0143831X16639657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790761v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre des administrations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
+                <w:t xml:space="preserve">Dans les syndicats : du volontarisme à la contrainte légale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Silvera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (153), pp.45 - 68. </w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N°34, pp.193-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.153.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tgs.034.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796466v1</w:t>
+                <w:t xml:space="preserve">hal-01790758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les syndicats : du volontarisme à la contrainte légale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+                <w:t xml:space="preserve">Le genre des administrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N°34, pp.193-197. </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (153), pp.45 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.034.0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.153.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790758v1</w:t>
+                <w:t xml:space="preserve">hal-01796466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façade et coulisses d’un congrès cédétiste : observation d’un grand rituel de la vie syndicale</w:t>
               </w:r>
@@ -4552,109 +4552,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « disparus » bien présents : les cadres issus de la promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Gadea</w:t>
+                <w:t xml:space="preserve">La professionnalisation de l'activité syndicale: talon d'Achille de la politique de syndicalisation à la CFDT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, N°178, pp.9-24</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N°85, p. 31-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719142v1</w:t>
+                <w:t xml:space="preserve">hal-00912940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Would You Sacrifice? Access to Top Management and the Work-life Balance</w:t>
               </w:r>
@@ -4725,109 +4725,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation de l'activité syndicale: talon d'Achille de la politique de syndicalisation à la CFDT ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+                <w:t xml:space="preserve">Des « disparus » bien présents : les cadres issus de la promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, N°85, p. 31-56</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N°178, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912940v1</w:t>
+                <w:t xml:space="preserve">hal-03719142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un engagement incongru ? Les cadres et le syndicalisme, l'exemple de la CFDT</w:t>
               </w:r>
@@ -5596,307 +5596,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier les écarts salariaux en entreprise : controverses et expertises au cœur de la négociation collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding women’s under representation in union leadership roles: the contribution of a ‘career’ methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">in Blanchard S., Pochic S. (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valerie Stead; Carole Elliott; Sharon Mavin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantifier l’égalité au travail. Outils politiques et enjeux scientifiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Research Methods in Gender and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-264, 2021, 978-1-78897-792-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788977937.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508115v1</w:t>
+                <w:t xml:space="preserve">hal-03446856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ‘égalité élitiste’ ? Les engagements sélectifs des entreprises en matière d’égalité professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifier les écarts salariaux en entreprise : controverses et expertises au cœur de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Lapeyre N., Laufer J., Lemière S., Pochic S., Silvera R. (dir.). </w:t>
+              <w:t xml:space="preserve">in Blanchard S., Pochic S. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre au travail. Recherches féministes et luttes de femmes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-156, 2021</w:t>
+              <w:t xml:space="preserve">Quantifier l’égalité au travail. Outils politiques et enjeux scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.281-308, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446802v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding women’s under representation in union leadership roles: the contribution of a ‘career’ methodology</w:t>
+                <w:t xml:space="preserve">Vers une ‘égalité élitiste’ ? Les engagements sélectifs des entreprises en matière d’égalité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Valerie Stead; Carole Elliott; Sharon Mavin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Lapeyre N., Laufer J., Lemière S., Pochic S., Silvera R. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research Methods in Gender and Management</w:t>
+              <w:t xml:space="preserve">Le genre au travail. Recherches féministes et luttes de femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllepse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-156, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03446856v1</w:t>
+                <w:t xml:space="preserve">hal-03446802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -6354,208 +6354,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les succès inégaux d’une politique volontariste de syndicalisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Façons de sortir. Politiques et pratiques de reconversion des anciens permanents de la CFDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Guillaume C. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La CFDT : sociologie d'une conversion réformiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-90, 2014, 9782753533417</w:t>
+              <w:t xml:space="preserve">, pp.151-176, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796478v1</w:t>
+                <w:t xml:space="preserve">hal-01796481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façons de sortir. Politiques et pratiques de reconversion des anciens permanents de la CFDT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les succès inégaux d’une politique volontariste de syndicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La CFDT : sociologie d'une conversion réformiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.151-176, 2014</w:t>
+              <w:t xml:space="preserve">, pp.69-90, 2014, 9782753533417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796481v1</w:t>
+                <w:t xml:space="preserve">hal-01796478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme (et genre)</w:t>
               </w:r>
@@ -8406,51 +8406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9478,51 +9478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.ens.fr/author/sophie-pochic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/14680432/2019/26/5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-genre-et-societes-2013-2-page-29.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi-2014-1-page-5.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7873/quantifier-l-egalite-au-travail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-genre-et-societes.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-cadres.nakalona.fr/journees" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/master-%C3%A9tudes-sur-genre-sociologie-histoire-anthropologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignements.ehess.fr/2025-2026/ue/857" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egalite-femmes-hommes.gouv.fr/category/publications/publication-droits-des-femmes/publications-csep/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haut-conseil-egalite.gouv.fr/egalite-professionnelle/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haut-conseil-egalite.gouv.fr/parite/actualites/article/l-egalite-entre-les-femmes-et-les-hommes-un-impense-du-projet-de-loi-de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dauphine.psl.eu/femmes-et-science" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/cnrsinfo/20-ans-dengagement-pour-legalite-professionnelle-au-cnrs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-cadres.nakalona.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larevuecadres.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.parisdescartes.fr/MAGE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCrdnqR_Kvo1sgrNj7wrpuaw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753581524/quantifier-l-egalite-au-travail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Laufer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silvera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/le-genre-au-travail-_r_21_i_823.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01621698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.052.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Milner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scheele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Williamson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.030.0029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beraud Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Rauzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.112.0049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.241.0016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arcier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clicq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gresy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jemel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.074.0164" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17345/rio20.39-57" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053144299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01339083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X16639657" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6915" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.035.0027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0193" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01955412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.054.0369" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.196.0072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.4141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2011.580855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3172" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0432.2007.00354.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.593.0535" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.017.0079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742924v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.003.0087" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/le-genre-au-travail-_r_46_i_823.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-methods-on-gender-and-management-9781788977920.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788977937.00026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-81178-5_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81178-5_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570223v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.fgv.br/produto/trabalho-logo-existo-perspectivas-feministas-3482" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/34468-sentidos-das-mudancas-no-trabalho-no-brasil-e-na-franca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Je_travaille_donc_je_suis-9782707199706.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5149/la-cfdt-sociologie-d-une-conversion-reformiste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3533" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719126v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-genre-et-science-politique--9782724613810-page-480.htm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0480" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Travail_et_genre_dans_le_monde__l_etat_des_savoirs-9782707185440.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gendering-and-Diversifying-Trade-Union-Leadership/Ledwith-Hansen/p/book/9780415884853" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Des_sociologues_sans_qualit__s__-9782707173416.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.naudi.2011.01.0117" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/cadres-classes-moyennes-vers-leclatement-9782200255909" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Politiques_de_l_intime-9782707157812.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.demaz.2010.01.0378" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anact.fr/etre-cadre-quel-travail" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742980v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Cadres___la_grande_rupture-9782707134721.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.duran.2001.01.0287" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460215v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962263v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740574v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001AIX24007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.ens.fr/author/sophie-pochic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/14680432/2019/26/5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-genre-et-societes-2013-2-page-29.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi-2014-1-page-5.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7873/quantifier-l-egalite-au-travail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-genre-et-societes.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-cadres.nakalona.fr/journees" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/master-%C3%A9tudes-sur-genre-sociologie-histoire-anthropologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignements.ehess.fr/2025-2026/ue/857" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egalite-femmes-hommes.gouv.fr/category/publications/publication-droits-des-femmes/publications-csep/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haut-conseil-egalite.gouv.fr/egalite-professionnelle/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haut-conseil-egalite.gouv.fr/parite/actualites/article/l-egalite-entre-les-femmes-et-les-hommes-un-impense-du-projet-de-loi-de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dauphine.psl.eu/femmes-et-science" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/cnrsinfo/20-ans-dengagement-pour-legalite-professionnelle-au-cnrs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-cadres.nakalona.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larevuecadres.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.parisdescartes.fr/MAGE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCrdnqR_Kvo1sgrNj7wrpuaw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753581524/quantifier-l-egalite-au-travail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Laufer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silvera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/le-genre-au-travail-_r_21_i_823.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01621698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.052.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Milner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scheele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Williamson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.030.0029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beraud Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Rauzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.112.0049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arcier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clicq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gresy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jemel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0124" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.241.0016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.074.0164" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17345/rio20.39-57" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053144299" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6915" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.035.0027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01339083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X16639657" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0193" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01955412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.054.0369" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.196.0072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.4141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2011.580855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3172" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0432.2007.00354.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.593.0535" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.047.0145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.017.0079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742924v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.003.0087" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-methods-on-gender-and-management-9781788977920.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788977937.00026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/le-genre-au-travail-_r_46_i_823.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-81178-5_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81178-5_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570223v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.fgv.br/produto/trabalho-logo-existo-perspectivas-feministas-3482" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/34468-sentidos-das-mudancas-no-trabalho-no-brasil-e-na-franca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Je_travaille_donc_je_suis-9782707199706.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3533" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5149/la-cfdt-sociologie-d-une-conversion-reformiste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719126v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-genre-et-science-politique--9782724613810-page-480.htm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0480" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Travail_et_genre_dans_le_monde__l_etat_des_savoirs-9782707185440.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gendering-and-Diversifying-Trade-Union-Leadership/Ledwith-Hansen/p/book/9780415884853" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Des_sociologues_sans_qualit__s__-9782707173416.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.naudi.2011.01.0117" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/cadres-classes-moyennes-vers-leclatement-9782200255909" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Politiques_de_l_intime-9782707157812.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.demaz.2010.01.0378" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anact.fr/etre-cadre-quel-travail" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742980v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Cadres___la_grande_rupture-9782707134721.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.duran.2001.01.0287" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460215v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962263v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740574v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001AIX24007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>