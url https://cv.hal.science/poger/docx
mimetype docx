--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -299,14862 +299,14863 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (160)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (161)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genomes of Australian Bradyrhizobium genospecies A and P representative strains</w:t>
+                <w:t xml:space="preserve">Hydrostatic pressure-enabled transformation in Natronomonas pharaonis: breaking barriers in haloalkaliphilic Archaea genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
+                <w:t xml:space="preserve">Emma Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Briolay</w:t>
+                <w:t xml:space="preserve">Philippe M Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+                <w:t xml:space="preserve">Mathieu Orzalesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
+                <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (7), pp.e00490-25. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.1774663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00490-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2026.1774663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385617v1</w:t>
+                <w:t xml:space="preserve">hal-05592715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional profiles and organochlorine degradation potential in microbial communities of tropical epilithic biofilms: a case study in Guadeloupe (Lesser Antilles)</w:t>
+                <w:t xml:space="preserve">Stability and Adaptation of Proteins, Membranes and Cells to Extreme Temperature and Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gouyer</w:t>
+                <w:t xml:space="preserve">J. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Monti</w:t>
+                <w:t xml:space="preserve">J.G. Loricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mion</w:t>
+                <w:t xml:space="preserve">M. Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Caliò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.169477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjm-2025-0074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05278443v1</w:t>
+                <w:t xml:space="preserve">hal-05385671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Adaptation of Proteins, Membranes and Cells to Extreme Temperature and Pressure</w:t>
+                <w:t xml:space="preserve">Complete genomes of Australian Bradyrhizobium genospecies A and P representative strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peters</w:t>
+                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Loricco</w:t>
+                <w:t xml:space="preserve">Jérôme Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saracco</w:t>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caliò</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Oger</w:t>
+                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.169477. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.e00490-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00490-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385671v1</w:t>
+                <w:t xml:space="preserve">hal-05385617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer-Forming Lipids Enhance Archaeal Monolayer Membrane Stability</w:t>
+                <w:t xml:space="preserve">Functional profiles and organochlorine degradation potential in microbial communities of tropical epilithic biofilms: a case study in Guadeloupe (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Saracco</w:t>
+                <w:t xml:space="preserve">Anthony Gouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+                <w:t xml:space="preserve">Dominique Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Tourte</w:t>
+                <w:t xml:space="preserve">Sonia Mion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja-Verena Albers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26073045⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2025-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007477v1</w:t>
+                <w:t xml:space="preserve">hal-05278443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic characterisation of novel extremophile lineages from the thalassohaline lake Dziani Dzaha expands the metabolic repertoire of the PVC superphylum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+                <w:t xml:space="preserve">Lilian Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Cloarec</w:t>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Jean Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (1), pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40793-025-00699-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into thermostable iron-containing/activated alcohol dehydrogenases from hyperthermophiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilayer-Forming Lipids Enhance Archaeal Monolayer Membrane Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yushan Lin</w:t>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcheng Yin</w:t>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaojian Zhou</w:t>
+                <w:t xml:space="preserve">Sonja-Verena Albers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133707⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (7), pp.3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26073045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654920v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization and mutational analysis of the NurA protein from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acidification-based mineral weathering mechanism involves a glucose/methanol/choline oxidoreductase in Caballeronia mineralivorans PML1(12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Blanco Nouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangyu Ma</w:t>
+                <w:t xml:space="preserve">Carine Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kunming Dong</w:t>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2024.104189⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.01221-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480971v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in extreme microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1473691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1473691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineage-dependent partitioning of activities in chemoclines defines Woesearchaeota ecotypes in an extreme aquatic ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian A Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian A Cloarec</w:t>
+                <w:t xml:space="preserve">Thomas Bacchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bacchetta</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), pp.249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-024-01956-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification-based mineral weathering mechanism involves a glucose/methanol/choline oxidoreductase in Caballeronia mineralivorans PML1(12)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into thermostable iron-containing/activated alcohol dehydrogenases from hyperthermophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Blanco Nouche</w:t>
+                <w:t xml:space="preserve">Youcheng Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Picard</w:t>
+                <w:t xml:space="preserve">Yong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Cochet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Oger</w:t>
+                <w:t xml:space="preserve">Xiaojian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.01221-24⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.133707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771098v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Isotopic Exchange on Hydrated Protein Dynamics Revealed by Polarized Neutron Scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical characterization and mutational analysis of the NurA protein from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Nidriche</w:t>
+                <w:t xml:space="preserve">Tan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Moulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Peng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ross Stewart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mangin-Thro</w:t>
+                <w:t xml:space="preserve">Kunming Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/prxlife.2.013005⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2024.104189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481004v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Isotopic Exchange on Hydrated Protein Dynamics Revealed by Polarized Neutron Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nidriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Martine Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+                <w:t xml:space="preserve">J. Ross Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+                <w:t xml:space="preserve">Lucile Mangin-Thro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1368523⟩</w:t>
+              <w:t xml:space="preserve">PRX Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.013005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/prxlife.2.013005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582518v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haloarchaea as Promising Chassis to Green Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bonnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avigaël Ohayon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théotime Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12081738⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1368523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1368523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04677423v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic events as potential drivers of the microbial community structure and evolution in a paleo-ocean analog</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Haloarchaea as Promising Chassis to Green Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avigaël Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Louis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.504. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.1738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01615-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12081738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04709168v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and mutational studies of an endonuclease V from the hyperthermophilic crenarchaeon Sulfolobus islandicus REY15A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcheng Yin</w:t>
+                <w:t xml:space="preserve">Seismic events as potential drivers of the microbial community structure and evolution in a paleo-ocean analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingru Shi</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likui Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yong Gong</w:t>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-023-03526-2⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01615-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297274v1</w:t>
+                <w:t xml:space="preserve">hal-04709168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplanktonic species in the haloalkaline Lake Dziani Dzaha select their archaeal microbiome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Effects of Crowding and Cosolutes on Biomolecular Function at Extreme Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Caliò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Winter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17179⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (23), pp.13441-13488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.3c00432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04277813v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradyrhizobium commune sp. nov., isolated from nodules of a wide range of native legumes across the Australian continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 73 (7), pp.005971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijsem.0.005971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Crowding and Cosolutes on Biomolecular Function at Extreme Environmental Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Peters</w:t>
+                <w:t xml:space="preserve">Biochemical and mutational studies of an endonuclease V from the hyperthermophilic crenarchaeon Sulfolobus islandicus REY15A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcheng Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Oliva</w:t>
+                <w:t xml:space="preserve">Jingru Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Caliò</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">Likui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Winter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (23), pp.13441-13488. </w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.3c00432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11274-023-03526-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04296968v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization and mutational studies of endonuclease Q from the hyperthermophilic euryarchaeon Thermococcus gammatolerans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoplanktonic species in the haloalkaline Lake Dziani Dzaha select their archaeal microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Wu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peng Cao</w:t>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2023.103490⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (24), pp.6824-6838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297134v1</w:t>
+                <w:t xml:space="preserve">hal-04277813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation and localisation of alkanes in a protomembrane model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical characterization and mutational studies of endonuclease Q from the hyperthermophilic euryarchaeon Thermococcus gammatolerans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Loricco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mai Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2023.184119⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126, pp.103490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2023.103490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297309v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Rearrangements in Protomembrane Models Probed by Laurdan Fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Incorporation and localisation of alkanes in a protomembrane model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreto Misuraca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Loricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes13040386⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1865 (3), pp.184119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2023.184119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297292v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermostable DNA ligases from hyperthermophiles in biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingru Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likui Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1198784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The non-ribosomal peptide synthetase-independent siderophore (NIS) rhizobactin produced by Caballeronia mineralivorans PML1(12) confers the ability to weather minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Blanco Nouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 89 (10), pp.0045323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.00453-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization and mutational analysis of a novel flap endonuclease 1 from Thermococcus barophilus Ch5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Rearrangements in Protomembrane Models Probed by Laurdan Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Misuraca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2021.106154⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes13040386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722823v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of phospholipids under plausible prebiotic conditions and analogies with phospholipid biochemistry or origin of life studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johal Ruiz</w:t>
+                <w:t xml:space="preserve">Alkanes as Membrane Regulators of the Response of Early Membranes to Extreme Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Misuraca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Caliò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Loricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2021.0059⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12030445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591985v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Adaptation Mechanisms to High Pressure in Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical characterization and mutational analysis of a novel flap endonuclease 1 from Thermococcus barophilus Ch5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Caliò</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Hoh</w:t>
+                <w:t xml:space="preserve">Likui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leilei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaige Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23158469⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.106154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2021.106154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744880v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exploration of the Thermococcus barophilus Lipidome Reveals the Widest Variety of Phosphoglycolipids in Thermococcales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kai-Uwe Hinrichs</w:t>
+                <w:t xml:space="preserve">Synthesis of phospholipids under plausible prebiotic conditions and analogies with phospholipid biochemistry or origin of life studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Chieffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johal Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.869479⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2021.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722871v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkanes as Membrane Regulators of the Response of Early Membranes to Extreme Temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Unravelling the Adaptation Mechanisms to High Pressure in Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Caliò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Winter</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life12030445⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Feature Papers in Molecular Biophysics, 23 (15), pp.8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23158469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930744v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature molecular motions within a model protomembrane architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loreto Misuraca</w:t>
+                <w:t xml:space="preserve">The Exploration of the Thermococcus barophilus Lipidome Reveals the Widest Variety of Phosphoglycolipids in Thermococcales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Wörmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuhito Matsuo</w:t>
+                <w:t xml:space="preserve">Julius S Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Cisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonino Caliò</w:t>
+                <w:t xml:space="preserve">Kai-Uwe Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.15083-15090. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.869479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CP01205G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.869479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722910v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature molecular motions within a model protomembrane architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Misuraca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Uroz</w:t>
+                <w:t xml:space="preserve">Tatsuhito Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Geisler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+                <w:t xml:space="preserve">Aline Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Loricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Caliò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.15083-15090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP01205G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915632v1</w:t>
+                <w:t xml:space="preserve">hal-03722910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization and mutational analysis of a mismatch glycosylase from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likui Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114, pp.103321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dnarep.2022.103321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane adaptation in the hyperthermophilic archaeon Pyrococcus furiosus relies upon a novel strategy involving glycerol monoalkyl glycerol tetraether lipids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15923⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845187v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Membrane adaptation in the hyperthermophilic archaeon Pyrococcus furiosus relies upon a novel strategy involving glycerol monoalkyl glycerol tetraether lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (2), pp. 784-802. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.2029-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03194986v1</w:t>
+                <w:t xml:space="preserve">hal-03845187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Synthesis of Chiral Terpenoid Building Blocks by Ru-Catalyzed Enantioselective Hydrogenation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp. 784-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275385v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkanes increase the stability of early life membrane models under extreme pressure and temperature conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Complete Genome Sequence of Bradyrhizobium sp. Strain BDV5040, Representative of Widespread Genospecies B in Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Peters</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.e01326-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-021-00467-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01326-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154757v1</w:t>
+                <w:t xml:space="preserve">hal-03118246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of archaeal C20-C25 diether lipid (extended archaeol) origin and use as a biomarker of hypersalinity</w:t>
+                <w:t xml:space="preserve">The Piezo-Hyperthermophilic Archaeon Thermococcus piezophilus Regulates Its Energy Efficiency System to Cope With Large Hydrostatic Pressure Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Vandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Tourte</w:t>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cara Doumbe-Kingue</w:t>
+                <w:t xml:space="preserve">Jordan Hartunians</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Plancq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+                <w:t xml:space="preserve">Cécile Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104276⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.730231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.730231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289860v2</w:t>
+                <w:t xml:space="preserve">hal-03413270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel bifunctional uracil DNA glycosylase from Thermococcus barophilus Ch5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Haoqiang Shi</w:t>
+                <w:t xml:space="preserve">Complete genome of Bradyrhizobium sp. strain BDV5419, representative of Australian genospecies L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Miao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.e00042-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11422-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00042-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280471v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Piezo-Hyperthermophilic Archaeon Thermococcus piezophilus Regulates Its Energy Efficiency System to Cope With Large Hydrostatic Pressure Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Straightforward Synthesis of Chiral Terpenoid Building Blocks by Ru-Catalyzed Enantioselective Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johal Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Moalic</w:t>
+                <w:t xml:space="preserve">Laurent Soulère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Hartunians</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Popowycz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.730231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413270v1</w:t>
+                <w:t xml:space="preserve">hal-03275385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome of Bradyrhizobium sp. strain BDV5419, representative of Australian genospecies L</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Alkanes increase the stability of early life membrane models under extreme pressure and temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Misuraca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00042-21⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-021-00467-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138171v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Bradyrhizobium sp. Strain BDV5040, Representative of Widespread Genospecies B in Australia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reappraisal of archaeal C20-C25 diether lipid (extended archaeol) origin and use as a biomarker of hypersalinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Doumbe-Kingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01326-20⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.104276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118246v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a novel type III alcohol dehydrogenase from Thermococcus barophilus Ch5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Identification of a novel bifunctional uracil DNA glycosylase from Thermococcus barophilus Ch5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donghao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuting Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Qing Liu</w:t>
+                <w:t xml:space="preserve">Haoqiang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11422-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090883v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid Hydrolysis for the Extraction of Archaeal Core Lipids and HPLC-MS Analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of a novel type III alcohol dehydrogenase from Thermococcus barophilus Ch5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Likui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leilei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379753v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization and mutational studies of a novel 3-methlyadenine DNA glycosylase II from the hyperthermophilic Thermococcus gammatolerans</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Acid Hydrolysis for the Extraction of Archaeal Core Lipids and HPLC-MS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.4118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035060v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel type of glucose dehydrogenase involved in the mineral weathering ability of Collimonas pratensis strain PMB3(1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical characterization and mutational studies of a novel 3-methlyadenine DNA glycosylase II from the hyperthermophilic Thermococcus gammatolerans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Likui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunming Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Picard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Yong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000681v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a synthetic Archeal membrane reveals a possible new adaptation route to extreme conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
+                <w:t xml:space="preserve">Identification of a novel type of glucose dehydrogenase involved in the mineral weathering ability of Collimonas pratensis strain PMB3(1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Golub</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02178-y⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (1), pp.fiaa232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272003v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Polar Lipids as Regulators of Membrane Properties in Archaeal Lipid Bilayer Mimics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Characterisation of a synthetic Archeal membrane reveals a possible new adaptation route to extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelli Erwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22116087⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02178-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272006v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Family IV uracil DNA glycosylase from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Non-Polar Lipids as Regulators of Membrane Properties in Archaeal Lipid Bilayer Mimics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, pp.475-481. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.12.202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22116087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441935v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and application of a family B DNA polymerase from the hyperthermophilic and radioresistant euryarchaeon Thermococcus gammatolerans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qi Gan</w:t>
+                <w:t xml:space="preserve">Dual transcriptomics and proteomics analyses of the early stage of interaction between Caballeronia mineralivorans PML1(12) and mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.03.204⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 22 (9), pp.3838-3862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526997v1</w:t>
+                <w:t xml:space="preserve">hal-02902180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative pathway for repair of deaminated bases in DNA triggered by archaeal NucS endonuclease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mai Wu</w:t>
+                <w:t xml:space="preserve">Novel intact polar and core lipid compositions in the Pyrococcus model species, P. furiosus and P. yayanosii, reveal the largest lipid diversity amongst Thermococcales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10060830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2019.102734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02334467v1</w:t>
+                <w:t xml:space="preserve">hal-02861881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of non-lamellar phases in archaeal lipids at high temperature and high hydrostatic pressure by apolar polyisoprenoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1862 (2), pp.183130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2019.183130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel intact polar and core lipid compositions in the Pyrococcus model species, P. furiosus and P. yayanosii, reveal the largest lipid diversity amongst Thermococcales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Cario</w:t>
+                <w:t xml:space="preserve">An alternative pathway for repair of deaminated bases in DNA triggered by archaeal NucS endonuclease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Likui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoqiang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2019.102734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10060830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02861881v1</w:t>
+                <w:t xml:space="preserve">hal-02334467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual transcriptomics and proteomics analyses of the early stage of interaction between Caballeronia mineralivorans PML1(12) and mineral</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">Characterization of a Family IV uracil DNA glycosylase from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengfan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoqiang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15159⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.475-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.12.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902180v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid phase separation induced by the apolar polyisoprenoid squalane demonstrates its role in membrane domain formation in archaeal membranes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and application of a family B DNA polymerase from the hyperthermophilic and radioresistant euryarchaeon Thermococcus gammatolerans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Likui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoqiang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00901⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.03.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862864v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization of an Archaeal Lipid Bilayer as a Function of Hydration and Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Lipid phase separation induced by the apolar polyisoprenoid squalane demonstrates its role in membrane domain formation in archaeal membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21051816⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (26), pp.7375-7382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508365v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 infection in first trimester of pregnancy marked by a liver cytolysis in a woman previously treated by hydroxychloroquine for repeated implantation failure: a case report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Characterization of an Archaeal Lipid Bilayer as a Function of Hydration and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05551-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21051816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278006v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolar Polyisoprenoids Located in the Midplane of the Bilayer Regulate the Response of an Archaeal-Like Membrane to High Temperature and Pressure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COVID-19 infection in first trimester of pregnancy marked by a liver cytolysis in a woman previously treated by hydroxychloroquine for repeated implantation failure: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dieli-Crimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.594039⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05551-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000614v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Behavior of Early Life Membrane Models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Apolar Polyisoprenoids Located in the Midplane of the Bilayer Regulate the Response of an Archaeal-Like Membrane to High Temperature and Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Loricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (45), pp.13516-13526. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.594039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.594039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988681v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights Into DNA Repair Revealed by NucS Endonucleases From Hyperthermophilic Archaea</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">High-Temperature Behavior of Early Life Membrane Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Misuraca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Caliò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01263⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (45), pp.13516-13526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887791v1</w:t>
+                <w:t xml:space="preserve">hal-02988681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Collimonas pratensis Strain PMB3(1), an Effective Mineral-Weathering and Chitin-Hydrolyzing Bacterial Strain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">New Insights Into DNA Repair Revealed by NucS Endonucleases From Hyperthermophilic Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Likui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00601-20⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939115v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Membrane Domains: An Ancestral Feature of Archaea?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Collimonas pratensis Strain PMB3(1), an Effective Mineral-Weathering and Chitin-Hydrolyzing Bacterial Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00526⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00601-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553764v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Symbionts Are Engineers of the Plant-Associated Microbiome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Functionalized Membrane Domains: An Ancestral Feature of Archaea?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (10), pp.905-916. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334474v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization and mutational studies of the thermostable uracil DNA glycosylase from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protomembranes at the origin of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Misuraca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130096v1</w:t>
+                <w:t xml:space="preserve">hal-02334473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first study on the impact of osmolytes in whole cells of high temperature-adapted microorganisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maksym Golub</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of a thermostable DNA ligase from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoqiang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanchao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mianwen Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judith Peters</w:t>
+                <w:t xml:space="preserve">Hongxun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm01196j⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-019-09736-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318499v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere” [Syst. Appl. Microbiol. 40 (2017) 345–351]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">In Search for the Membrane Regulators of Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (18), pp.4434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20184434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122345v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Search for the Membrane Regulators of Archaea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Plant Symbionts Are Engineers of the Plant-Associated Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (18), pp.4434. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (10), pp.905-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20184434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283370v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protomembranes at the origin of life</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biochemical characterization and mutational studies of the thermostable uracil DNA glycosylase from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoqiang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcheng Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.05.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334473v1</w:t>
+                <w:t xml:space="preserve">hal-02130096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of a thermostable DNA ligase from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mianwen Rui</w:t>
+                <w:t xml:space="preserve">The first study on the impact of osmolytes in whole cells of high temperature-adapted microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Golub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxun Chen</w:t>
+                <w:t xml:space="preserve">Nicolas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-019-09736-9⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (41), pp.8381-8391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm01196j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091415v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization and mutational studies of the 8-oxoguanine DNA glycosylase from the hyperthermophilic and radioresistant archaeon Thermococcus gammatolerans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere” [Syst. Appl. Microbiol. 40 (2017) 345–351]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-019-10031-w⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.423-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283293v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of 11 Type Species from the Thermococcus Genus of Hyperthermophilic and Piezophilic Archaea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biochemical characterization and mutational studies of the 8-oxoguanine DNA glycosylase from the hyperthermophilic and radioresistant archaeon Thermococcus gammatolerans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Likui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoqiang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-019-10031-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001367v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of a thermostable endonuclease V from the hyperthermophilic euryarchaeon Thermococcus barophilus Ch5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoqiang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 117, pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.05.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Crowding on Protein Stability, Rigidity, and High Pressure Sensitivity in Whole Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete Genome Sequences of 11 Type Species from the Thermococcus Genus of Hyperthermophilic and Piezophilic Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (8)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001365v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of the Hyperthermophilic Piezophilic Archaeon Pyrococcus kukulkanii NCB100 Isolated from the Rebecca's Roost Hydrothermal Vent in the Guaymas Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">The Effect of Crowding on Protein Stability, Rigidity, and High Pressure Sensitivity in Whole Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Callac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
+                <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Hughes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">M. Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01667-16⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (35), pp.10419-10425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001357v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper transporters are responsible for copper isotopic fractionation in eukaryotic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can a target zone safer than Lewinnek's safe zone be defined to prevent instability of total hip arthroplasties? Case-control study of 56 dislocated THA and 93 matched controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Cadiou</w:t>
+                <w:t xml:space="preserve">Sophie Putman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+                <w:t xml:space="preserve">Romain Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor P. Bondanese</w:t>
+                <w:t xml:space="preserve">El Hadi Sari Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soulard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toshiyuki Fujii</w:t>
+                <w:t xml:space="preserve">Philippe Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44533⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (5), pp. 657-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632761v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with the pressure: Microbial adaptation to high hydrostatic pressure in deep sea hydrothermal vents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">700 MPa sample stick for studying liquid samples or solid-gas reactions down to 1.8 K and up to 550 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Lelièvre-Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/950/3/032016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neutron Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1-2), pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JNR-170044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122369v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a target zone safer than Lewinnek's safe zone be defined to prevent instability of total hip arthroplasties? Case-control study of 56 dislocated THA and 93 matched controls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coping with the pressure: Microbial adaptation to high hydrostatic pressure in deep sea hydrothermal vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.05.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 950, pp.032016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/950/3/032016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587112v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">700 MPa sample stick for studying liquid samples or solid-gas reactions down to 1.8 K and up to 550 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper transporters are responsible for copper isotopic fractionation in eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Lelièvre-Berna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Demé</w:t>
+                <w:t xml:space="preserve">Victor P. Bondanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gonthier</w:t>
+                <w:t xml:space="preserve">Alexandre Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Gonzales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Maurice</w:t>
+                <w:t xml:space="preserve">Toshiyuki Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neutron Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JNR-170044⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930609v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epsilonproteobacteria dominate bacterial diversity at a natural tar seep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Genome Sequence of the Hyperthermophilic Piezophilic Archaeon Pyrococcus kukulkanii NCB100 Isolated from the Rebecca's Roost Hydrothermal Vent in the Guaymas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Callac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lormieres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01667-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001356v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Epsilonproteobacteria dominate bacterial diversity at a natural tar seep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lormieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (4), pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2017.05.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644024v1</w:t>
+                <w:t xml:space="preserve">hal-02001356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'inventaire des araignées de l'île Cavallo (archipel des Lavezzi, Corse-du-Sud), avec une argiope nouvelle pour la faune française : Argiope trifasciata (Forsskål, 1775) (Araneae, Araneidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Médail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue arachnologique, série 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum for Dalmasso et al., Complete Genome Sequence of the Hyperthermophilic and Piezophilic Archaeon Thermococcus piezophilus CDGST, Able To Grow under Extreme Hydrostatic Pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (6), pp.345-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2017.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001333v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia induces copper stable isotope fractionation in hepatocellular carcinoma, in a HIF-independent manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High protein flexibility and reduced hydration water dynamics are key pressure adaptive strategies in prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Bondanese</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
+                <w:t xml:space="preserve">Bruno Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6mt00102e⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132068v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High protein flexibility and reduced hydration water dynamics are key pressure adaptive strategies in prokaryotes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Franzetti</w:t>
+                <w:t xml:space="preserve">Erratum for Dalmasso et al., Complete Genome Sequence of the Hyperthermophilic and Piezophilic Archaeon Thermococcus piezophilus CDGST, Able To Grow under Extreme Hydrostatic Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Takai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427793v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical applications of Cu, Zn, and S isotope effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypoxia induces copper stable isotope fractionation in hepatocellular carcinoma, in a HIF-independent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bondanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lamboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Albarede</w:t>
+                <w:t xml:space="preserve">Jérôme Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Telouk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Albalat</w:t>
+                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (10), pp.1056-1070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5mt00316d⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 8 (11), pp.1177-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6mt00102e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001326v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of the Hyperthermophilic and Piezophilic Archaeon Thermococcus barophilus Ch5, Capable of Growth at the Expense of Hydrogenogenesis from Carbon Monoxide and Formate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">Medical applications of Cu, Zn, and S isotope effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Telouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. G. Sokolova</w:t>
+                <w:t xml:space="preserve">V. P. Bondanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Kozhevnikova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Vannier</w:t>
+                <w:t xml:space="preserve">E. Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01534-15⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (10), pp.1056-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5mt00316d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001341v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrococcus kukulkanii sp. nov., a hyperthermophilic, piezophilic archaeon isolated from a deep-sea hydrothermal vent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Genome Sequence of the Hyperthermophilic and Piezophilic Archaeon Thermococcus barophilus Ch5, Capable of Growth at the Expense of Hydrogenogenesis from Carbon Monoxide and Formate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Sokolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Kozhevnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Callac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">E. A. Taranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001160⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01534-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001330v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific impacts of beech and Norway spruce on the structure and diversity of the rhizosphere and soil microbial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Oger</w:t>
+                <w:t xml:space="preserve">Pyrococcus kukulkanii sp. nov., a hyperthermophilic, piezophilic archaeon isolated from a deep-sea hydrothermal vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Callac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tisserand</w:t>
+                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cebron</w:t>
+                <w:t xml:space="preserve">Jayne E. Rattray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -P. Turpault</w:t>
+                <w:t xml:space="preserve">Pauline Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (8), pp.3142-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep27756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579579v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random mutagenesis of the hyperthermophilic archaeon Pyrococcus furiosus using in vitro mariner transposition and natural transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific impacts of beech and Norway spruce on the structure and diversity of the rhizosphere and soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+                <w:t xml:space="preserve">E. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Tourte</w:t>
+                <w:t xml:space="preserve">A. Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina L. Lipscomb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael W. W. Adams</w:t>
+                <w:t xml:space="preserve">M. -P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.36711. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep36711⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917847v1</w:t>
+                <w:t xml:space="preserve">hal-01579579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Thermococcus piezophilus&amp;lt;/em&amp;gt; sp. nov., a novel hyperthermophilic and piezophilic archaeon with a broad pressure range for growth, isolated from a deepest hydrothermal vent at the Mid-Cayman Rise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Oger</w:t>
+                <w:t xml:space="preserve">Random mutagenesis of the hyperthermophilic archaeon Pyrococcus furiosus using in vitro mariner transposition and natural transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Selva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Courtine</w:t>
+                <w:t xml:space="preserve">Romain Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane L’haridon</w:t>
+                <w:t xml:space="preserve">Gina L. Lipscomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W. W. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2016.08.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636723v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular chaperone accumulation as a function of stress evidences adaptation to high hydrostatic pressure in the piezophilic archaeon Thermococcus barophilus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Thiel</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Thermococcus piezophilus&amp;lt;/em&amp;gt; sp. nov., a novel hyperthermophilic and piezophilic archaeon with a broad pressure range for growth, isolated from a deepest hydrothermal vent at the Mid-Cayman Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kervarec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwendoline Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep29483⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.440-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2016.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001331v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes of organic molecules targeted by a methanogenic microbial consortium grown on sedimentary rocks of various maturities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Meslé</w:t>
+                <w:t xml:space="preserve">Molecular chaperone accumulation as a function of stress evidences adaptation to high hydrostatic pressure in the piezophilic archaeon Thermococcus barophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dromart</w:t>
+                <w:t xml:space="preserve">A. Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Haeseler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Oger</w:t>
+                <w:t xml:space="preserve">N. Kervarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.29483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep29483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256322v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and adaptation to high hydrostatic pressure in deep-sea hydrothermal vents prokaryotes.</w:t>
+                <w:t xml:space="preserve">Classes of organic molecules targeted by a methanogenic microbial consortium grown on sedimentary rocks of various maturities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jebbar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Franzetti</w:t>
+                <w:t xml:space="preserve">Margaux Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Girard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Haeseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199266v1</w:t>
+                <w:t xml:space="preserve">hal-01256322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome expression of Thermococcus barophilus and Thermococcus kodakarensis in response to different hydrostatic pressure conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial diversity and adaptation to high hydrostatic pressure in deep-sea hydrothermal vents prokaryotes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viggó Þór Marteinsson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Franzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (4), pp.721-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02122706v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of the di-myo-inositol-phosphate pathway in the piezo-hyperthermophilic archaeon Thermococcus barophilus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Cario</w:t>
+                <w:t xml:space="preserve">Genome expression of Thermococcus barophilus and Thermococcus kodakarensis in response to different hydrostatic pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Mizgier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Viggó Þór Marteinsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (9), pp.717-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122725v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenic microbial community of the Eastern Paris Basin: Potential for energy production from organic-rich shales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Meslé</w:t>
+                <w:t xml:space="preserve">Restoration of the di-myo-inositol-phosphate pathway in the piezo-hyperthermophilic archaeon Thermococcus barophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Periot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Oger</w:t>
+                <w:t xml:space="preserve">Alex Mizgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360887v1</w:t>
+                <w:t xml:space="preserve">hal-02122725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Burkholderia sp. Strain PML1(12), an Ectomycorrhizosphere-Inhabiting Bacterium with Effective Mineral-Weathering Ability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Uroz</w:t>
+                <w:t xml:space="preserve">Methanogenic microbial community of the Eastern Paris Basin: Potential for energy production from organic-rich shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Oger</w:t>
+                <w:t xml:space="preserve">Charlotte Periot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00798-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916120v1</w:t>
+                <w:t xml:space="preserve">hal-01360887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane homeoviscous adaptation in the piezo-hyperthermophilic archaeon Thermococcus barophilus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Burkholderia sp. Strain PML1(12), an Ectomycorrhizosphere-Inhabiting Bacterium with Effective Mineral-Weathering Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00798-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366758v1</w:t>
+                <w:t xml:space="preserve">hal-02916120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High hydrostatic pressure increases amino acid requirements in the piezo-hyperthermophilic archaeon Thermococcus barophilus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Membrane homeoviscous adaptation in the piezo-hyperthermophilic archaeon Thermococcus barophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 166 (9), pp.710-716. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02122717v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie sous pression des microorganismes piézophiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">High hydrostatic pressure increases amino acid requirements in the piezo-hyperthermophilic archaeon Thermococcus barophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lormières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Cario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2014023⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (9), pp.710-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122751v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sea microbes probed by incoherent neutron scattering under high hydrostatic pressure.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">La vie sous pression des microorganismes piézophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cario</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 208 (3), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2014023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zpch-2014-0547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149032v1</w:t>
+                <w:t xml:space="preserve">hal-02122751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the membrane in Archaea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Deep sea microbes probed by incoherent neutron scattering under high hydrostatic pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Franzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 228, 10-12, pp.1121-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zpch-2014-0547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02122759v1</w:t>
+                <w:t xml:space="preserve">hal-01149032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial methanogenesis in subsurface oil and coal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Adaptation of the membrane in Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 164 (9), pp.959-972. </w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183, pp.42-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122787v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostimulation to identify microbial communities involved in methane generation in shallow, kerogen-rich shales</w:t>
+                <w:t xml:space="preserve">Microbial methanogenesis in subsurface oil and coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meslé</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Margaux Mesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.12015⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (9), pp.959-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122792v1</w:t>
+                <w:t xml:space="preserve">hal-02122787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iGEM Europe 2013: Des gènes et des machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Biostimulation to identify microbial communities involved in methane generation in shallow, kerogen-rich shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Périot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (1), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122782v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel bacteriophage morphotype with a ribbon-like structure at the tail extremity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Regeard</w:t>
+                <w:t xml:space="preserve">iGEM Europe 2013: Des gènes et des machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Andrews</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Dubow</w:t>
+                <w:t xml:space="preserve">Corinne Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Journal of Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 349, pp.50-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714242v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+                <w:t xml:space="preserve">Methanization of fossil fuel: a possible sustainable future energy source for mankind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.e110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916135v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 78 (8), pp.3020 - 3024. </w:t>
+              <w:t xml:space="preserve">, 2012, 78 (19), pp.7114-7119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00996-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268355v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanization of fossil fuel: a possible sustainable future energy source for mankind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (8), pp. 3020-3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122818v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 78 (19), pp.7114-7119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00996-12⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 78 (8), pp.3020 - 3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122800v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Uroz</w:t>
+                <w:t xml:space="preserve">A novel bacteriophage morphotype with a ribbon-like structure at the tail extremity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Regeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dubow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00996-12⟩</w:t>
+              <w:t xml:space="preserve">Research Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3923/jm.2012.75.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916134v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of the thermophilic, piezophilic, heterotrophic bacterium Marinitoga piezophila KA3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Fang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne A Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (21), pp.5974-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01430-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des microbes repoussent les limites de la vie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Franzetti</w:t>
+                <w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (19), pp. 7114-7119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00996-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829758v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of the Hyperthermophilic, Piezophilic, Heterotrophic, and Carboxydotrophic Archaeon Thermococcus barophilus MP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jebbar</w:t>
+                <w:t xml:space="preserve">Des microbes repoussent les limites de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Franzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336, pp.36-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00683928v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of the Obligate Piezophilic Hyperthermophilic Archaeon Pyrococcus yayanosii CH1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrococcus yayanosii sp. nov.,the first obligate piezophilic hyperthermophilic archaeon isolated from a deep-sea hydrothermal vent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Birrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Jun</w:t>
+                <w:t xml:space="preserve">Xiang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lupeng Liu</w:t>
+                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minjuan Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fengping Wang</w:t>
+                <w:t xml:space="preserve">Joël Quérellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.05345-11⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.024653-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00683340v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of Stable Zinc Isotopes in the Zinc Hyperaccumulator Arabidopsis halleri and Nonaccumulator Arabidopsis petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Aucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Aucour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. R. Macnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (21), pp.9212-9217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es200874x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00683310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring microbial redox transformations of metal and metalloid elements under high pressure using in situ X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Picard</w:t>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+                <w:t xml:space="preserve">D. Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Testemale</w:t>
+                <w:t xml:space="preserve">I. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bleuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (2), pp.196-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1472-4669.2010.00270.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial weathering and its contribution to nutrient cycling in temperate forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162 (9), pp.820-831. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00682028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrococcus yayanosii sp. nov.,the first obligate piezophilic hyperthermophilic archaeon isolated from a deep-sea hydrothermal vent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Genome Sequence of the Hyperthermophilic, Piezophilic, Heterotrophic, and Carboxydotrophic Archaeon Thermococcus barophilus MP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viggo Thor Marteinsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Birrien</w:t>
+                <w:t xml:space="preserve">Olafur Hedinn Fridjonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Zeng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Philippe . Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.024653-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (6), pp.1481-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01490-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609785v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00683928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of the Hyperthermophilic Archaeon Thermococcus sp Strain AM4, Capable of Organotrophic Growth and Growth at the Expense of Hydrogenogenic or Sulfidogenic Oxidation of Carbon Monoxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+                <w:t xml:space="preserve">Complete Genome Sequence of the Obligate Piezophilic Hyperthermophilic Archaeon Pyrococcus yayanosii CH1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lupeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana G. Sokolova</w:t>
+                <w:t xml:space="preserve">Minjuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya A. Kozhevnikova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Douglas H. Bartlett</w:t>
+                <w:t xml:space="preserve">Fengping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 193 (24), pp.7019-7020. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.06259-11⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 193 (16), pp.4297-4298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.05345-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00682014v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00683340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman and X-ray spectroscopies to monitor microbial activities under high hydrostatic pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complete Genome Sequence of the Hyperthermophilic Archaeon Thermococcus sp Strain AM4, Capable of Organotrophic Growth and Growth at the Expense of Hydrogenogenic or Sulfidogenic Oxidation of Carbon Monoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana G. Sokolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya A. Kozhevnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Picard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nikolay A. Chernyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas H. Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05176.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (24), pp.7019-7020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.06259-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00681774v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00682014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The many ways of coping with pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 161 (10), pp.799-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15182,4883 +15183,4999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and geochemical modelling of CO(2) sequestration by olivine: Potential, quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Raman and X-ray spectroscopies to monitor microbial activities under high hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Garcia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.06.009⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1189, pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.05176.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00677011v1</w:t>
+                <w:t xml:space="preserve">hal-00681774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrococcus CH1, an obligate piezophilic hyperthermophile extending the upper pressure-temperature limits for life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments and geochemical modelling of CO(2) sequestration by olivine: Potential, quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Perfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Zeng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Jebbar</w:t>
+                <w:t xml:space="preserve">D. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (9), pp.1383-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406501v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00677011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The S -Adenosyl- l -Homocysteine Hydrolase Gene ahcY of Agrobacterium radiobacter K84 Is Required for Optimal Growth, Antibiotic Production, and Biocontrol of Crown Gall Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Penyalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Penyalver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">Shengchang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengchang Su</w:t>
+                <w:t xml:space="preserve">Belén Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmina Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (6), pp.713-724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-22-6-0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing and Quorum Quenching: The Yin and Yang of Bacterial Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Pyrococcus CH1, an obligate piezophilic hyperthermophile extending the upper pressure-temperature limits for life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dessaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-L. Birrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cherkashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02122861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rhodococcus qsdA-Encoded Enzyme Defines a Novel Class of Large-Spectrum Quorum-Quenching Lactonases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quorum Sensing and Quorum Quenching: The Yin and Yang of Bacterial Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02014-07⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200800521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665934v1</w:t>
+                <w:t xml:space="preserve">hal-02122861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-X-ray absorption near edge structure as a suitable probe to monitor live organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63(4), pp.512-517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2007.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rhodococcus qsdA-encoded enzyme defines a novel class of large-spectrum quorum-quenching lactonases.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+                <w:t xml:space="preserve">A Rhodococcus qsdA-Encoded Enzyme Defines a Novel Class of Large-Spectrum Quorum-Quenching Lactonases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chapelle</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-T. Adeline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Faure</w:t>
+                <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74, pp.1357-1366</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 74 (5), pp.1357-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02014-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342712v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring by quantitative Raman spectroscopy of alcoholic fermentation by Saccharomyces cerevisiae under high pressure.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+                <w:t xml:space="preserve">A Rhodococcus qsdA-encoded enzyme defines a novel class of large-spectrum quorum-quenching lactonases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11, pp.445-452</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74, pp.1357-1366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341399v1</w:t>
+                <w:t xml:space="preserve">hal-00342712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of alcohol fermentation by Saccharomyces cerevisiae under high pressure by quantitative Raman spectroscopy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring by quantitative Raman spectroscopy of alcoholic fermentation by Saccharomyces cerevisiae under high pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11, pp.445-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342705v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensitive pressure sensor for diamond anvil cell experiments up to 2 GPa: FluoSpheres®</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of alcohol fermentation by Saccharomyces cerevisiae under high pressure by quantitative Raman spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.445-452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093036v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-acyl homoserine lactones are degraded via an amidolytic activity in Comamonas sp. strain D1.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A sensitive pressure sensor for diamond anvil cell experiments up to 2 GPa: FluoSpheres®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siri Ram Chhabra</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cámara</w:t>
+                <w:t xml:space="preserve">Hervé Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 187 (3), pp.249-256. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00203-006-0186-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2234821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00119105v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AHL-mediated quorum-sensing in Azospirillum: an exception rather than a rule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vial</w:t>
+                <w:t xml:space="preserve">C. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cuny</w:t>
+                <w:t xml:space="preserve">K. Gluchoff-Fiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gluchoff-Fiasson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58, pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of life and biochemistry under high pressure-conditions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">N-acyl homoserine lactones are degraded via an amidolytic activity in Comamonas sp. strain D1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siri Ram Chhabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Winter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 187 (3), pp.249-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-006-0186-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342697v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a low-pressure diamond anvil cell and analytical tools to monitor microbial activities in situ under controlled P and T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1764(3), pp.434-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-acyl-homoserine lactone-mediated quorum-sensing in Azospirillum: an exception rather than a rule.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cuny</w:t>
+                <w:t xml:space="preserve">Origin of life and biochemistry under high pressure-conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Gluchoff-Fiasson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35, pp.858-875</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119123v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a low-pressure diamond anvil cell and analytical tools to monitor microbial activities in situ under controlled P and T</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-acyl-homoserine lactone-mediated quorum-sensing in Azospirillum: an exception rather than a rule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Gluchoff-Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2005.11.009⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58, pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00153.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093586v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of life and biochemistry under high-pressure conditions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+                <w:t xml:space="preserve">Development of a low-pressure diamond anvil cell and analytical tools to monitor microbial activities in situ under controlled P and T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Winter</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1764, pp.434-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2005.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341807v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acylhomoserine lactone quorum-sensing molecules are modified and degraded by Rhodococcus erythropolis W2 by both amidolytic and novel oxidoreductase activities.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Origins of life and biochemistry under high-pressure conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35(10), pp.858-875</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019097v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Selectable and Highly Transferable Ti Plasmid to Study Conjugal Host Range and Ti Plasmid Dissemination in Complex Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">N-Acylhomoserine lactone quorum-sensing molecules are modified and degraded by Rhodococcus erythropolis W2 by both amidolytic and novel oxidoreductase activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siri Ram Chhabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Farrand</w:t>
+                <w:t xml:space="preserve">Paul Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-003-2023-6⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (10), pp.3313-3322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.27961-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02123026v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering root exudation of Lotus towards the production of two novel carbon compounds leads to the selection of distinct microbial populations in the rhizosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiol. Ecol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47 (1), pp.96-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-003-2012-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ micro X-ray absorption near edge structure study of microbiologically reduced selenite (SeO32−)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A Highly Selectable and Highly Transferable Ti Plasmid to Study Conjugal Host Range and Ti Plasmid Dissemination in Complex Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teyssier-Cuvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Daniel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Farrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2004.07.021⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (1), pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-003-2023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123018v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel bacteria degrading N-acylhomoserine lactones and their use as quenchers of quorum-sensing-regulated functions of plant-pathogenic bacteria.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">In situ micro X-ray absorption near edge structure study of microbiologically reduced selenite (SeO32−)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy d'Angelo-Picard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Simionovici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.26375-0⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59 (10-11), pp.1681-1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2004.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135468v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium is a definable genus of the family Rhizobiaceae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Farrand</w:t>
+                <w:t xml:space="preserve">Novel bacteria degrading N-acylhomoserine lactones and their use as quenchers of quorum-sensing-regulated functions of plant-pathogenic bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy d'Angelo-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Berkum</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miena Elasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.02445-0⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149 (8), pp.1981-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.26375-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123030v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the O-antigen, core-region and lipid A of rhizobial lipopolysaccharides for the induction of systemic resistance in potato to Globodera pallida</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Agrobacterium is a definable genus of the family Rhizobiaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Berkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156854102760082221⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (5), pp.1681-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.02445-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01759659v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering bacterial competitiveness and persistence in the phytosphere.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Engineered rhizosphere: the trophic bias generated by opine-producing plants is independent of the opine type, the soil origin, and the plant species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hounayda Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annik Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Rossbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (5), pp.2562-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.5.2562-2566.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145850v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered rhizosphere: the trophic bias generated by opine-producing plants is independent of the opine type, the soil origin, and the plant species.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Engineering bacterial competitiveness and persistence in the phytosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Savka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rossbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (9), pp.866-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145331v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Opines Control Conjugal Transfer of an Agrobacterium Plasmid by Regulating Expression of Separate Copies of the Quorum-Sensing Activator Gene traR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Importance of the O-antigen, core-region and lipid A of rhizobial lipopolysaccharides for the induction of systemic resistance in potato to Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Niehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Farrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jb.184.4.1121-1131.2002⟩</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (1), pp.73 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156854102760082221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123037v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyl-homoserine lactone production is more common among plant-associated Pseudomonas spp. than among soilborne Pseudomonas spp.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Opines Control Conjugal Transfer of an Agrobacterium Plasmid by Regulating Expression of Separate Copies of the Quorum-Sensing Activator Gene traR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.3.1198-1209.2001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 184 (4), pp.1121-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.184.4.1121-1131.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150154v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-Binding Compounds from Agrobacterium spp.: Biological Control Strain Agrobacterium rhizogenes K84 Produces a Hydroxamate Siderophore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Co-evolution of the agrocinopine opines and the agrocinopine-mediated control of TraR, the quorum-sensing activator of the Ti plasmid conjugation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Farrand</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Farrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.2.654-664.2001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (5), pp.1173-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2001.02584.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123047v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of the agrocinopine opines and the agrocinopine-mediated control of TraR, the quorum-sensing activator of the Ti plasmid conjugation system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Iron-Binding Compounds from Agrobacterium spp.: Biological Control Strain Agrobacterium rhizogenes K84 Produces a Hydroxamate Siderophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Penyalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Farrand</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2001.02584.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (2), pp.654-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.2.654-664.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123045v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyl-homoserine lactone production is more common among plant-associated Pseudomonas spp. than among soilborne Pseudomonas spp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
+                <w:t xml:space="preserve">Acyl-homoserine lactone production is more common among plant-associated Pseudomonas spp. than among soilborne Pseudomonas spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 67 (3), pp.1198-1209</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 67 (3), pp.1198-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.3.1198-1209.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671516v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second T-region of the soybean-supervirulent chrysopine-type Ti plasmid pTiChry5, and construction of a fully disarmed vir helper plasmid.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. J. Clough</w:t>
+                <w:t xml:space="preserve">Acyl-homoserine lactone production is more common among plant-associated Pseudomonas spp. than among soilborne Pseudomonas spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. F. Bent</w:t>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (10), pp.1081-91</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (3), pp.1198-1209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165069v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crop rotation and soil cover on alteration of the soil microflora generated by the culture of transgenic plants producing opines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">A second T-region of the soybean-supervirulent chrysopine-type Ti plasmid pTiChry5, and construction of a fully disarmed vir helper plasmid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Palanichelvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Clough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Bent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (10), pp.1081-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00165030v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bases of Crown Gall Tumorigenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of crop rotation and soil cover on alteration of the soil microflora generated by the culture of transgenic plants producing opines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.182.14.3885-3895.2000⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (7), pp.881-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00940.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123051v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity, sensitivity and resolution limit of the PCR-RFLP analysis of the rrs (16S rRNA gene) as a tool to identify soil-borne and plant-associated bacterial populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Dessaux</w:t>
+                <w:t xml:space="preserve">The Bases of Crown Gall Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Petit</w:t>
+                <w:t xml:space="preserve">B. Schrammeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Gardan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Manceau</w:t>
+                <w:t xml:space="preserve">J. Hooykaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 182 (14), pp.3885-3895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.182.14.3885-3895.2000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894248v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity, sensitivity and resolution limit of the PCR-RFLP analysis of the rrs (16S rRNA gene) as a tool to identify soil-borne and plant-associated bacterial populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petit</w:t>
+                <w:t xml:space="preserve">Annick Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gardan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId653" w:history="1">
+                <w:t xml:space="preserve">Louis Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S311-S321</w:t>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S311-S321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698473v1</w:t>
+                <w:t xml:space="preserve">hal-00894248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octopine-type Ti plasmids code for a mannopine-inducible dominant-negative allele of traR, the quorum-sensing activator that regulates Ti plasmid conjugal transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kun-Soo Kim</w:t>
+                <w:t xml:space="preserve">Validity, sensitivity and resolution limit of the PCR-RFLP analysis of the rrs (16S rRNA gene) as a tool to identify soil-borne and plant-associated bacterial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Sackett</w:t>
+                <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Piper</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S311-S321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123057v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically engineered plants producing opines alter their biological environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Octopine-type Ti plasmids code for a mannopine-inducible dominant-negative allele of traR, the quorum-sensing activator that regulates Ti plasmid conjugal transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dessaux</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Soo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Sackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Piper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Farrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt0497-369⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (2), pp.277-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.00671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123062v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple technique for direct transformation and regeneration of the diploid legume species Lotus japonicus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genetically engineered plants producing opines alter their biological environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annik Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-9452(96)04391-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 15 (4), pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt0497-369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02123064v1</w:t>
+                <w:t xml:space="preserve">hal-02123062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A simple technique for direct transformation and regeneration of the diploid legume species Lotus japonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annik Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 116 (2), pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9452(96)04391-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The use of digoxigenin-lebbelled probes to detect DNA sequences specific for plant pathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miena Elasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Glickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 41 (7), pp.993-943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20068,2816 +20185,2816 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasing the myth of high pressure adaptation in piezophilic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on High Pressure Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Association of High Pressure Bioscience and Biotechnology (HPBB), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene deletions in the lipid synthesis pathway of P. furiosus reveal novel membrane lipids and enzymatic promiscuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bourgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of Archaea (MBoA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to the extreme in polyextremophilic archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDN 2023 - 31ème journées de la Diffusion Neutronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de la Neutronique (SFN), Oct 2023, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the relative contribution of polar lipids in the adaptation to extreme environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anael Galot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII GEM Conference - Membranes: Structure, Dynamics and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Membrane Group, Mar 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Legacy of Pyrococcus abyssi : from 1 to 100 Thermococcales genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th MicroScope anniversary - Journée Thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Violette Da Cunha; Patrick Forterre, Sep 2023, Évry-Courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lipids, new membranes and extraordinary routes to adapt to the extremes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploring the behavior of a novel membrane ultrastructure involved in high pressure adaptation in Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRC, Jul 2022, Horlderness, MA, United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on High Pressure Bioscience and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of High Pressure Bioscience and Biotechnology, Jul 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896579v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining the archaea Thermococcales order with the biogeographic repartition and comparative genomic analysis of more than 100 isolates.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Membrane adaptation in the hyperthermophilic and piezophilic archaeon Thermococcus barophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Workshop on Deep-Sea Microbiology,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohamed Jebbar, Sep 2022, Plouzane, France</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on High Pressure Bioscience and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Association of High Pressure Bioscience and Biotechnology (HPBB), Jul 2022, Copengague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358652v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane adaptation in the hyperthermophilic and piezophilic archaeon Thermococcus barophilus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Redefining the archaea Thermococcales order with the biogeographic repartition and comparative genomic analysis of more than 100 isolates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Maignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on High Pressure Bioscience and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Copenhagen, Dept of Food Sciences, Jul 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">2022 International Workshop on Deep-Sea Microbiology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed Jebbar, Sep 2022, Plouzane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04898877v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane adaptation in the hyperthermophilic and piezophilic archaeon Thermococcus barophilus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New lipids, new membranes and extraordinary routes to adapt to the extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on High Pressure Bioscience and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Association of High Pressure Bioscience and Biotechnology (HPBB), Jul 2022, Copengague, Denmark</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRC, Jul 2022, Horlderness, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902329v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the behavior of a novel membrane ultrastructure involved in high pressure adaptation in Archaea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Membrane adaptation in the hyperthermophilic and piezophilic archaeon Thermococcus barophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on High Pressure Bioscience and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of High Pressure Bioscience and Biotechnology, Jul 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">11th Conference on High Pressure Bioscience and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Dept of Food Sciences, Jul 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903138v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04898877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the mechanisms of adaptation to high pressure in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Caliò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on High Pressure Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Intenational Association of High Pressure Bioscience and Biotechnology, Jul 2022, Copenhagen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the mechanisms of adaptation to high pressure in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Caliò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QENS/WINS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Arbe and J. Colmenero, May 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to the extreme in polyextremophilic archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop Deep-Sea Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LM2E, UMR6197, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncommon glycerol monoalkyl glycerol tetraethers (GMGT) support membrane adaption in the archaeon Pyrococcus furiosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Association of Organic Geochemistry, Sep 2021, Montpellier, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202134189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of proteome adaptation to high-pressure in extremophilic archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Caliò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on High Pressure Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Copenhaguen, Dept of Food Sciences, Jul 2021, Copenhagen (Online conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolar polyisoprenoids located in the midplane of the bilayer regulate the response of an archaeal-like membrane to high temperature and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Loricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on High Pressure Bioscience and Biotechnology (HPBB2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Copenhaguen, Département de Sciences alimentaires, Jul 2021, Copenhague (Online conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a fibrous composite material for the retention of heavy metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Diaz-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vandesteene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crohare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a fibrous composite material for the retention of heavy metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Diaz-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe . Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vandesteene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crohare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACRO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, JEJU, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of alcohol addition on a fatty acid membrane</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High-hydrostatic pressure adaptation resolved by combined physiological and biophysical approaches in piezophilic archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilayer at ILL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Laue-Langevin, Dec 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">57th EHPRG Meeting on High Pressure Science and Technology Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European High Pressure Research Group, Sep 2019, Prague, Czech Republic, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895237v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolar lipids, the membrane adaptation toolbox of extremophiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apolar lipids, the molecular toolbox for membrane adaptation to extreme conditions in Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilayers at the ILL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Laue-Langevin, Dec 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Joint meeting of the DFG Research Unit FOR 1979 and the "9th International Meeting of Biomolecules under Pressure (IMBP)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roland Winter, Sep 2019, Dortmund Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895225v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolar lipids, the molecular toolbox for membrane adaptation to extreme conditions in Archaea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of alcohol addition on a fatty acid membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Misuraca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the DFG Research Unit FOR 1979 and the "9th International Meeting of Biomolecules under Pressure (IMBP)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roland Winter, Sep 2019, Dortmund Germany, Germany</w:t>
+              <w:t xml:space="preserve">Bilayer at ILL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Laue-Langevin, Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895179v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-hydrostatic pressure adaptation resolved by combined physiological and biophysical approaches in piezophilic archaea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apolar lipids, the membrane adaptation toolbox of extremophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelli Erwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th EHPRG Meeting on High Pressure Science and Technology Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European High Pressure Research Group, Sep 2019, Prague, Czech Republic, Czech Republic</w:t>
+              <w:t xml:space="preserve">Bilayers at the ILL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Laue-Langevin, Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895162v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTOMEMBRANES AT THE ORIGIN OF LIFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreto Misuraca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Neutron Scattering (ECNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Neutron Scattering Association &amp; Kurchatov Institute, Jun 2019, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of metagenomics to the study of mineral weathering bacterial communities in forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietse de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of culture-independent and dependent approach reveals positive correlation between abundance of Beta-proteobacteria and mineral weathering in nutrient-poor forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrella Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coppenague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et suivi des bactéries et gènes impliqués dans l’altération des minéraux et la fertilité des sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietse de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity, sensitivity and resolution limit of the PCR-RFLP analysis of the rrs (16S rRNA gene) as a tool to identify soil-borne and plant-associated bacterial populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22887,293 +23004,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology of Archea, Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Publications. 1 (1), pp.276, 2025, 978-1-79045-1678-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archées, micro-organismes du troisième domaine du vivant 1 : Découverte, évolution et diversité des archées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE group. ISTE éditions, pp.284, 2024, 978-1-78948-168-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archées, micro-organismes du troisième domaine du vivant 2 : Biologie moléculaire des archées, de la maintenance des génomes à la régulation de l’expression des gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. ISTE Editions, 2024, 9781789481693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23183,1515 +23300,1515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Screening of Fosmid Libraries for Increased Identification of Novel N-Acyl Homoserine Lactone Degrading Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2605, Springer US, pp.227-240, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding of the Three Domains of Life in Aquatic Saline Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génomique environnementale microbienne (MEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2605, Springer US, pp.17-35, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04559404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure Adaptation of Extremophiles and Biotechnological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Biotechnological aspects of extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.105-122, 2020, 978-0-12-818322-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2018-0-03860-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure adaptation of extremophiles and biotechnological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salvador-Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Biotechnological Aspects of Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.105-122, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818322-9.00008-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre sous pression dans la biosphère profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets de l'ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, CNRS Editions, pp.151-153, 2019, 9782271123237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Structure and Dynamics of Cells, Cell Components and Endogenous Nanoparticles Under Extreme Conditions with Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Prassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological, Physical and Technical Basics of Cell Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.401-420, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for N-AHSL-Based-Signaling Interfering Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METAGENOMICS: METHODS AND PROTOCOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1539 (Chapter 18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 p., 2017, Methods in Molecular Biology, 978-1-4939-6689-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6691-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homeoviscous Adaptation of Membranes in Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-403, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petroleum: from formation to microbiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Borgomano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial life in the deep biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.161 -185, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezophilic Prokaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Sébert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative High Pressure Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science Publishers, pp.285-322, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for N-AHSL-Based-Signaling Interfering Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metagenomics. Methods in Molecular Biology (Methods and Protocols)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-217, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the deep biosphere on CO2 storage performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnologien Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.150-163, 2007, French-German Symposium on Geological storage of CO2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie : calibrants de pression pour la gamme 0 - 2 GPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils et méthodes pour la recherche à haute pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau CNRS des Hautes Pressions, pp.1-30, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobacterium-mediated transformation of Lotus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.K. Jaiwal, R.P. Singh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Genetics of Leguminosae Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.255-281, 2004, Focus on Biotechnology Vol. 10B</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum-sensing system of Agrobacterium plasmids: Analysis and utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Farrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.452-484, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24701,294 +24818,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PRODUCING METHANE GAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dromart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2011089151. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated method of producing calcite and biomass using cyanobacteria for energy valorization and mineral sequestration of co2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dromart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haeseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20140099692A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de production de gaz méthane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dromart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2 955 355. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId762"/>
+      <w:footerReference w:type="default" r:id="rId766"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25056,51 +25173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC4EFE60"/>
+    <w:nsid w:val="51DC6934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25287,51 +25404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/poger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6298-6870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167411993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8138-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385617v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00490-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gouyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2025-0074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peters" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Loricco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saracco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cali&#242;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169477" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saracco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tourte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja-Verena Albers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26073045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Flandrois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00699-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Lin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcheng Yin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Gong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunming Dong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2024.104189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1473691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian A Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacchetta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01956-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01221-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviga&#235;l Ohayon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12081738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingru Shi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likui Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-023-03526-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Coquery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005971" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Oliva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cali&#242;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Winter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.3c00432" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2023.103490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Misuraca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loricco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184119" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13040386" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1198784" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297012v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00453-23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghao Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaige Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2021.106154" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Chieffo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal Ruiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0059" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744880v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158469" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars W&#246;rmer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius S Lipp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hinrichs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.869479" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hoffmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12030445" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cisse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01205G" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103321" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845187v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15923" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00677" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00467-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289860v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Doumbe-Kingue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plancq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoqiang Shi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Miao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11422-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138171v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briolay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00042-21" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118246v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01326-20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4118" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa232" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Salvador-Castell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Golub" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Erwin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Brooks" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02178-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116087" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441935v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengfan He" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.12.202" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.204" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102734" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364592v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brooks" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.183130" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861881v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10060830" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15159" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00901" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051816" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03278006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamazou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dieli-Crimi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letouzey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05551-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000614v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.594039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988681v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02258" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01263" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00601-20" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553764v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00526" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.073" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318499v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01196j" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283370v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184434" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334473v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091415v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchao Huang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mianwen Rui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxun Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-09736-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10031-w" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001367v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.05.155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001365v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golub" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michoud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebbar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01240" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001357v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01667-16" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632761v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Cadiou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Bondanese" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44533" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122369v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/950/3/032016" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587112v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reina" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Putman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desmarchelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Sari Ali" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Leli&#232;vre-Berna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gonthier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzales" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Maurice" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JNR-170044" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lormieres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.10.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644024v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001333v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132068v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bondanese" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mt00102e" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427793v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cario" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Franzetti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32816" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001326v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albarede" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Telouk" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albalat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00316d" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001341v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Sokolova" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kozhevnikova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Taranov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01534-15" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001330v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Callac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesongeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Rattray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001160" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579579v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Turpault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27756" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brunel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina L. Lipscomb" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. W. Adams" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36711" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636723v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Selva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.08.003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kervarec" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29483" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256322v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mesl&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00589" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199266v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122706v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vannier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigg&#243; &#222;&#243;r Marteinsson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96FH7S53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122725v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mizgier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.05.011" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360887v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Periot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2015.07.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W10404-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916120v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Oger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00798-15" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366758v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01152" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lormi&#232;res" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHNJ1FD6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122751v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2014023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4601F5D421F454F0478C4A35693A5B8B50AB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149032v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2014-0547" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122759v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2013.06.020" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRKX1NR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122787v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mesle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.07.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LJZ5FHB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122792v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesl&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;riot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dromart" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12015" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122782v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714242v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrews" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jm.2012.75.81" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916135v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122818v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122800v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepleux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turpault" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00996-12" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916134v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00773159v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lucas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Han" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Fang Cheng" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne A Goodwin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01430-12" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829758v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683928v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viggo Thor Marteinsson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olafur Hedinn Fridjonsson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe . Oger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01490-10" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683340v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jun" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lupeng Liu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjuan Xu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Wang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05345-11" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683310v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Macnair" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200874x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659828v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Picard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kieffer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bleuet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2010.00270.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682028v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrella Lepleux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2N4GHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609785v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birrien" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zeng" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Qu&#233;rellou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.024653-0" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682014v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana G. Sokolova" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya A. Kozhevnikova" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Chernyh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas H. Bartlett" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06259-11" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681774v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Picard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.05176.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKGQ9BVQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00618586v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.017" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677011v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garcia" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Perfetti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouchon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.06.009" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBM2KGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406501v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Birrien" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cherkashov" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122845v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Penyalver" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Su" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alvarez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmina Salcedo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-6-0713" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122861v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800521" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHPGTRGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665934v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapelle" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Adeline" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02014-07" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341800v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.12.013" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2674C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342712v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapelle" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Adeline" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341399v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342705v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093036v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234821" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119105v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Ram Chhabra" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0186-5" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2JK1N1W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342700v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuny" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gluchoff-Fiasson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342697v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winter" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341802v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119123v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vial" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gluchoff-Fiasson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00153.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093586v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2005.11.009" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341807v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019097v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27961-0" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123026v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrand" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-2023-6" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF53B11DE204EDE884B998AEE1B7D5FD941BA23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122258v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansouri" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-2012-9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BT2FH17J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123018v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simionovici" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2004.07.021" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFPM04T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135468v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy d'Angelo-Picard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miena Elasri" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sicot" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26375-0" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123030v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Berkum" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02445-0" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759659v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reitz" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Niehaus" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Farrand" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854102760082221" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/527246AF434F938D757B9D69AD7F7A33FC042498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145850v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Savka" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossbach" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145331v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hounayda Mansouri" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Petit" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.5.2562-2566.2002" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123037v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.4.1121-1131.2002" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150154v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elasri" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delorme" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemanceau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stewart" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laue" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.3.1198-1209.2001" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123047v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penyalver" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.2.654-664.2001" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123045v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02584.x" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671516v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165069v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palanichelvam" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Clough" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cha" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Bent" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165030v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00940.x" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMKW8G09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123051v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrammeijer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hooykaas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.182.14.3885-3895.2000" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894248v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Petit" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698473v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123057v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Soo Kim" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sackett" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Piper" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00671.x" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123062v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0497-369" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123064v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(96)04391-9" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1614V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123170v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glickmann" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902307v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884976v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bourgade" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902322v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903235v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devaux" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Galot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330663v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Badel" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896579v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898877v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902329v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903138v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902408v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903185v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896597v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895713v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134189" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895697v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895688v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041721v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Mendoza" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandesteene" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crohare" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041656v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895237v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895225v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895179v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895162v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895273v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796164v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745200v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744770v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840574v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884967v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-d'Orval" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632247v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654909v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683698v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_12" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04559404v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_2" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122331v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-03860-8" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930698v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvador-Castell" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818322-9.00008-3" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122323v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122309v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Prassl" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688921v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-6691-2" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6691-2_18" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122094v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989881v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620691v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartlett" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kato" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Oger" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122828v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122968v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134557v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123042v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Qin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123181v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122741v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haeseler" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123180v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/poger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6298-6870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167411993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8138-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Oger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Orzalesi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2026.1774663" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Loricco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saracco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cali&#242;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00490-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gouyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2025-0074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Flandrois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00699-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saracco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tourte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja-Verena Albers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26073045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01221-24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1473691" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian A Cloarec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacchetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01956-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcheng Yin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Gong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133707" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Ma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunming Dong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2024.104189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviga&#235;l Ohayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12081738" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Oliva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cali&#242;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Winter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.3c00432" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Coquery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005971" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingru Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likui Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-023-03526-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2023.103490" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Misuraca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loricco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184119" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1198784" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297012v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00453-23" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13040386" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hoffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12030445" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghao Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaige Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2021.106154" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Chieffo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0059" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158469" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars W&#246;rmer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius S Lipp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hinrichs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.869479" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01205G" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103321" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15923" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01326-20" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briolay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00042-21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00677" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00467-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289860v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Doumbe-Kingue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plancq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104276" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280471v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoqiang Shi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Miao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11422-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4118" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272003v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Salvador-Castell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Golub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Erwin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Brooks" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02178-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116087" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15159" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861881v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10060830" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364592v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brooks" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.183130" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102734" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengfan He" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Yang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.12.202" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.03.204" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862864v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00901" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051816" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03278006v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamazou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dieli-Crimi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letouzey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05551-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000614v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.594039" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988681v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02258" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01263" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939115v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00601-20" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553764v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00526" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchao Huang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mianwen Rui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxun Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-09736-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184434" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130096v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.073" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318499v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01196j" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122345v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283293v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10031-w" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001372v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.05.155" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001365v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golub" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michoud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebbar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01240" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587112v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Putman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desmarchelier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Sari Ali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930609v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Leli&#232;vre-Berna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gonthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzales" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Maurice" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JNR-170044" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122369v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/950/3/032016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632761v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Cadiou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Bondanese" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44533" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01667-16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001356v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lormieres" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.10.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470516v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644024v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427793v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cario" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Franzetti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32816" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001333v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takai" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132068v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bondanese" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mt00102e" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001326v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albarede" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Telouk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albalat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00316d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001341v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Sokolova" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kozhevnikova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Taranov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01534-15" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001330v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Callac" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne E. Rattray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vannier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001160" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579579v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Turpault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27756" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brunel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina L. Lipscomb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. W. Adams" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36711" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636723v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Selva" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.08.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001331v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kervarec" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29483" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256322v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mesl&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00589" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199266v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122706v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigg&#243; &#222;&#243;r Marteinsson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96FH7S53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122725v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mizgier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.05.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360887v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Periot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2015.07.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W10404-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916120v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Oger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00798-15" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366758v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01152" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122717v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lormi&#232;res" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHNJ1FD6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122751v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2014023" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4601F5D421F454F0478C4A35693A5B8B50AB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149032v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2014-0547" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122759v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2013.06.020" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRKX1NR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122787v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mesle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.07.004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LJZ5FHB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122792v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesl&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;riot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dromart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12015" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122782v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122818v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122800v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepleux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turpault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00996-12" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916135v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714242v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrews" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jm.2012.75.81" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00773159v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lucas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Han" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Fang Cheng" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne A Goodwin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01430-12" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916134v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829758v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609785v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birrien" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zeng" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Qu&#233;rellou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.024653-0" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683310v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Macnair" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200874x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659828v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Picard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kieffer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bleuet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2010.00270.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682028v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrella Lepleux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.013" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2N4GHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683928v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viggo Thor Marteinsson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olafur Hedinn Fridjonsson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe . Oger" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01490-10" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683340v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jun" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lupeng Liu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjuan Xu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Wang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05345-11" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682014v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana G. Sokolova" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya A. Kozhevnikova" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Chernyh" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas H. Bartlett" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06259-11" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00618586v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.017" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681774v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Picard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.05176.x" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKGQ9BVQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677011v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garcia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Perfetti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouchon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.06.009" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBM2KGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Penyalver" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Su" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alvarez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmina Salcedo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-6-0713" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406501v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Birrien" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cherkashov" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122861v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800521" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHPGTRGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341800v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.12.013" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2674C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665934v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapelle" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Adeline" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02014-07" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342712v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapelle" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Adeline" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341399v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342705v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093036v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234821" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342700v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuny" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gluchoff-Fiasson" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119105v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Ram Chhabra" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0186-5" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2JK1N1W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341802v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342697v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winter" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119123v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vial" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gluchoff-Fiasson" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00153.x" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093586v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2005.11.009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341807v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019097v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27961-0" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122258v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansouri" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-2012-9" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BT2FH17J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123026v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrand" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-2023-6" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF53B11DE204EDE884B998AEE1B7D5FD941BA23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123018v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simionovici" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2004.07.021" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFPM04T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135468v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy d'Angelo-Picard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miena Elasri" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sicot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26375-0" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123030v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Berkum" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02445-0" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145331v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hounayda Mansouri" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Petit" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.5.2562-2566.2002" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145850v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Savka" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossbach" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759659v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reitz" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Niehaus" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Farrand" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854102760082221" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/527246AF434F938D757B9D69AD7F7A33FC042498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123037v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.4.1121-1131.2002" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123045v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02584.x" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123047v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penyalver" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.2.654-664.2001" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150154v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elasri" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delorme" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemanceau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stewart" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laue" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.3.1198-1209.2001" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671516v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165069v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palanichelvam" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Clough" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cha" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Bent" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165030v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00940.x" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMKW8G09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123051v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrammeijer" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hooykaas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.182.14.3885-3895.2000" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894248v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Petit" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698473v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123057v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Soo Kim" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sackett" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Piper" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00671.x" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123062v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0497-369" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123064v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(96)04391-9" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1614V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123170v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glickmann" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902307v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884976v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bourgade" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902322v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903235v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devaux" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Galot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330663v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Badel" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903138v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902329v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896579v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898877v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902408v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903185v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896597v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895713v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134189" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895697v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895688v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041721v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Mendoza" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandesteene" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crohare" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041656v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895162v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895179v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895237v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895225v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895273v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796164v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745200v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744770v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840574v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884967v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-d'Orval" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632247v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654909v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683698v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_12" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04559404v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_2" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122331v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-03860-8" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930698v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvador-Castell" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818322-9.00008-3" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122323v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122309v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Prassl" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688921v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-6691-2" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6691-2_18" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122094v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989881v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620691v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartlett" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kato" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Oger" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122828v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122968v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134557v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123042v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Qin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123181v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122741v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haeseler" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123180v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>