--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1151,273 +1151,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources technologiques en mathématiques : les grands nombres au CM1</w:t>
+                <w:t xml:space="preserve">Le boulier chinois : une ressource pour la classe et pour la formation des professeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Robin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Riou-Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D 'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Moumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Math-Ecole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 226, pp.18-22</w:t>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782215v1</w:t>
+                <w:t xml:space="preserve">hal-01416374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le boulier chinois : une ressource pour la classe et pour la formation des professeurs</w:t>
+                <w:t xml:space="preserve">Ressources technologiques en mathématiques : les grands nombres au CM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Moumin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Math-Ecole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 226, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416374v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albums de littérature de jeunesse et mathématiques. L'exemple des albums codés: typologie, savoirs et tâches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D 'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,191 +1794,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exerciseurs au premier degré, au delà de l'entraînement !</w:t>
+                <w:t xml:space="preserve">Boulier chinois et algorithmes de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE Les nouvelles technologies pour l'enseignement des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, http://revue.sesamath.net/spip.php?article238</w:t>
+              <w:t xml:space="preserve">Plot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150885v1</w:t>
+                <w:t xml:space="preserve">halshs-00725820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulier chinois et algorithmes de calcul</w:t>
+                <w:t xml:space="preserve">Exerciseurs au premier degré, au delà de l'entraînement !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29, pp.22-25</w:t>
+              <w:t xml:space="preserve">MathémaTICE Les nouvelles technologies pour l'enseignement des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, http://revue.sesamath.net/spip.php?article238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00725820v1</w:t>
+                <w:t xml:space="preserve">hal-01150885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural connections and mathematical manipulations</w:t>
               </w:r>
@@ -2767,178 +2767,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et usages de ressources technologiques au premier degré : l'exemple du boulier virtuel en mathématiques</w:t>
+                <w:t xml:space="preserve">Démarches d'investigation : exemples avec le boulier virtuel, la calculatrice et le TBI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journées Mathématiques de l'INRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, lyon, France. pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086466v1</w:t>
+                <w:t xml:space="preserve">halshs-00856441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'investigation : exemples avec le boulier virtuel, la calculatrice et le TBI.</w:t>
+                <w:t xml:space="preserve">Intégration et usages de ressources technologiques au premier degré : l'exemple du boulier virtuel en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mathématiques de l'INRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, lyon, France. pp.93-97</w:t>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856441v1</w:t>
+                <w:t xml:space="preserve">hal-01086466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des fractions en France et en Nouvelle- Zélande</w:t>
               </w:r>
@@ -4116,51 +4116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumin Estelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Sandoval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-025-01752-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Guen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moumin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658171v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D 'Hondt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pipec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Ni Riordain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068865v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Barton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeudy-Karako&#231;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumin Estelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Sandoval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-025-01752-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Guen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moumin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658171v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D 'Hondt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pipec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Ni Riordain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068865v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Barton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeudy-Karako&#231;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>