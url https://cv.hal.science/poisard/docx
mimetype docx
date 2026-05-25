--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2767,178 +2767,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'investigation : exemples avec le boulier virtuel, la calculatrice et le TBI.</w:t>
+                <w:t xml:space="preserve">Intégration et usages de ressources technologiques au premier degré : l'exemple du boulier virtuel en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mathématiques de l'INRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, lyon, France. pp.93-97</w:t>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856441v1</w:t>
+                <w:t xml:space="preserve">hal-01086466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et usages de ressources technologiques au premier degré : l'exemple du boulier virtuel en mathématiques</w:t>
+                <w:t xml:space="preserve">Démarches d'investigation : exemples avec le boulier virtuel, la calculatrice et le TBI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journées Mathématiques de l'INRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, lyon, France. pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086466v1</w:t>
+                <w:t xml:space="preserve">halshs-00856441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des fractions en France et en Nouvelle- Zélande</w:t>
               </w:r>
@@ -4116,51 +4116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumin Estelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Sandoval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-025-01752-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Guen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moumin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658171v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D 'Hondt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pipec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Ni Riordain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068865v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Barton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeudy-Karako&#231;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumin Estelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Sandoval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-025-01752-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Guen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moumin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658171v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D 'Hondt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pipec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Ni Riordain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068865v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Barton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeudy-Karako&#231;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>