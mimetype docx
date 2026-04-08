--- v0 (2026-03-10)
+++ v1 (2026-04-08)
@@ -752,295 +752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A QM/MM Approach Using the AMOEBA Polarizable Embedding: From Ground State Energies to Electronic Excitations</w:t>
+                <w:t xml:space="preserve">Scalable improvement of SPME multipolar electrostatics in anisotropic polarizable molecular mechanics using a general short-range penetration correction up to quadrupoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Loco</w:t>
+                <w:t xml:space="preserve">Christophe Narth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lagardère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+                <w:t xml:space="preserve">Nohad Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiantao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.494-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126716v1</w:t>
+                <w:t xml:space="preserve">hal-01223008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable improvement of SPME multipolar electrostatics in anisotropic polarizable molecular mechanics using a general short-range penetration correction up to quadrupoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A QM/MM Approach Using the AMOEBA Polarizable Embedding: From Ground State Energies to Electronic Excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Loco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caprasecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Qiantao Wang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (5), pp.494-506. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.3654-3661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223008v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: II. Towards Massively Parallel Computations using Smooth Particle Mesh Ewald</w:t>
               </w:r>
@@ -1663,51 +1663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB1869A8"/>
+    <w:nsid w:val="E7E8C242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1894,51 +1894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26424818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/polack_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hollved.net/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mazzeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302511v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519271v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhalev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stamm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lipparini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1779834" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caprasecca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00385" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiantao Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/10.1142/9789811272158_0013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811272158_0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Orveillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Almeida de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Piazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Massatt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Quan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26424818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/polack_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hollved.net/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mazzeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302511v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519271v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhalev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stamm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lipparini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1779834" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiantao Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caprasecca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00385" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/10.1142/9789811272158_0013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811272158_0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Orveillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Almeida de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Piazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Massatt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Quan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>