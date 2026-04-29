--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1663,51 +1663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7E8C242"/>
+    <w:nsid w:val="0E201684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>