--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -207,968 +207,1102 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quasi Time-Reversible scheme based on density matrix extrapolation on the Grassmann manifold for Born-Oppenheimer Molecular Dynamics</w:t>
+                <w:t xml:space="preserve">Reproducible container solutions for codes and workflows in materials science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Pes</w:t>
+                <w:t xml:space="preserve">Dylan Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Polack</w:t>
+                <w:t xml:space="preserve">Léo Orveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Mazzeo</w:t>
+                <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+                <w:t xml:space="preserve">Paulo Almeida de Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+                <w:t xml:space="preserve">Irina Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (43), pp.9720-9726. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e202503185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202503185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161077v1</w:t>
+                <w:t xml:space="preserve">hal-05430774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassmann extrapolation of density matrices for Born-Oppenheimer molecular dynamics</w:t>
+                <w:t xml:space="preserve">A Quasi Time-Reversible scheme based on density matrix extrapolation on the Grassmann manifold for Born-Oppenheimer Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Polack</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Federica Pes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Mazzeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (43), pp.9720-9726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302511v2</w:t>
+                <w:t xml:space="preserve">hal-04161077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximation strategy to compute accurate initial density matrices for repeated self-consistent field calculations at different geometries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grassmann extrapolation of density matrices for Born-Oppenheimer molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Polack</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Lipparini</w:t>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1779834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519271v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent derivation of the Ewald summation for arbitrary orders of multipoles: The self-terms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An approximation strategy to compute accurate initial density matrices for repeated self-consistent field calculations at different geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Maday</w:t>
+                <w:t xml:space="preserve">E. Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
+                <w:t xml:space="preserve">A. Mikhalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lipparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5044541⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (19-20), pp.e1779834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1779834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897263v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519271v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable improvement of SPME multipolar electrostatics in anisotropic polarizable molecular mechanics using a general short-range penetration correction up to quadrupoles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A coherent derivation of the Ewald summation for arbitrary orders of multipoles: The self-terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiantao Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24257⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (12), pp.124103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223008v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A QM/MM Approach Using the AMOEBA Polarizable Embedding: From Ground State Energies to Electronic Excitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Scalable improvement of SPME multipolar electrostatics in anisotropic polarizable molecular mechanics using a general short-range penetration correction up to quadrupoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Narth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohad Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiantao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.494-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126716v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: II. Towards Massively Parallel Computations using Smooth Particle Mesh Ewald</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A QM/MM Approach Using the AMOEBA Polarizable Embedding: From Ground State Energies to Electronic Excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Loco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caprasecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.3654-3661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: II. Towards Massively Parallel Computations using Smooth Particle Mesh Ewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (6), pp.2589-2599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1178,424 +1312,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLEIM: A stable, accurate and robust extrapolation method at infinity for computing the ground state of electronic Hamiltonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Density Functionals for Many-Particle Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORLD SCIENTIFIC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.345-370, 2023, Lecture Notes Series, Institute for Mathematical Sciences, National University of Singapore, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811272158_0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible container solutions for codes and workflows in materials science</w:t>
+                <w:t xml:space="preserve">Numerical computation of the density of states of aperiodic multiscale Schrödinger operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Bissuel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Massatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Quan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1663,51 +1679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E201684"/>
+    <w:nsid w:val="AF082E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1894,51 +1910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26424818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/polack_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hollved.net/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mazzeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302511v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519271v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhalev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stamm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lipparini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1779834" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiantao Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caprasecca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00385" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/10.1142/9789811272158_0013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811272158_0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Orveillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Almeida de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Piazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Massatt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Quan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26424818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/polack_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hollved.net/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Orveillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Almeida de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Piazza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202503185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mazzeo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302511v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00751" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519271v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhalev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stamm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lipparini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1779834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiantao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24257" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caprasecca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00385" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/10.1142/9789811272158_0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811272158_0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Massatt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Quan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>