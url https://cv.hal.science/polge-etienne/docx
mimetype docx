--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -1773,51 +1773,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1889,420 +1889,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reterriorialisation de l’approvisionnement de la restauration collective : analyse des processus d'innovation et d'intermédiation pour la carpe de la Dombes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles alliances entre recherche et acteurs publics pour la transition territoriale des systèmes alimentaires ? Le cas du Projet alimentaire territorial du Grand Clermont et du Parc Livradois Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+                <w:t xml:space="preserve">Elissar El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamar Habli</w:t>
+                <w:t xml:space="preserve">Morgane Dovergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+                <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Puteaux (La Défense), France</w:t>
+              <w:t xml:space="preserve">Transitions territoriales – Recherche et action publique en contexte d’incertitudes et de tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323482v1</w:t>
+                <w:t xml:space="preserve">hal-05469152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles alliances entre recherche et acteurs publics pour la transition territoriale des systèmes alimentaires ? Le cas du Projet alimentaire territorial du Grand Clermont et du Parc Livradois Forez</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levers and limits for agricultural collectives under Geographical Indication to take action in transitions. Six case studies from the French cheese sector within the ADAOPT project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dovergne</w:t>
+                <w:t xml:space="preserve">Bedoin Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
+                <w:t xml:space="preserve">Neumeister Delphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polge Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasbleiz Ronan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions territoriales – Recherche et action publique en contexte d’incertitudes et de tensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - ESEE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trás-os-Montes e Alto Douro, Jul 2025, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469152v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levers and limits for agricultural collectives under Geographical Indication to take action in transitions. Six case studies from the French cheese sector within the ADAOPT project.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reterriorialisation de l’approvisionnement de la restauration collective : analyse des processus d'innovation et d'intermédiation pour la carpe de la Dombes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polge Etienne</w:t>
+                <w:t xml:space="preserve">Kamar Habli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasbleiz Ronan</w:t>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - ESEE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trás-os-Montes e Alto Douro, Jul 2025, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Puteaux (La Défense), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180345v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Geay-Galitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,670 +2360,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Análisis de los determinantes relacionales de las transiciones agroecológicas en las explotaciones agropecuarias y en los territorios rurales utilizando la metodología de las narraciones cuantificadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">31st Colloquium of the IGU Commission on the Sustainability of Rural Systems “Contested rural spaces / Territorios rurales en disputa”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Mendoza (Argentina), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732806v1</w:t>
+                <w:t xml:space="preserve">hal-04728920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques territoriales en Dombes : Contribution d'un projet collectif de valorisation de la carpe de Dombes dans la restauration collective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complémentarité des analyses de réseaux sociaux pour comprendre les dynamiques de gouvernance et de développement des territoires ruraux. Enjeux méthodologiques, résultats, perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'agroécologie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">troisième conférence francophone interdisciplinaire sur l’analyse des réseaux Frognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767985v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et territorialisation des enjeux liés à l’alimentation : une analyse par les dynamiques de coordination entre acteurs impliqués dans des projets alimentaires territoriaux en région Auvergne Rhône -Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dynamiques territoriales en Dombes : Contribution d'un projet collectif de valorisation de la carpe de Dombes dans la restauration collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Habli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'agroécologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742196v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis de los determinantes relacionales de las transiciones agroecológicas en las explotaciones agropecuarias y en los territorios rurales utilizando la metodología de las narraciones cuantificadas</w:t>
+                <w:t xml:space="preserve">Intégration et territorialisation des enjeux liés à l’alimentation : une analyse par les dynamiques de coordination entre acteurs impliqués dans des projets alimentaires territoriaux en région Auvergne Rhône -Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Colloquium of the IGU Commission on the Sustainability of Rural Systems “Contested rural spaces / Territorios rurales en disputa”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Mendoza (Argentina), Argentina</w:t>
+              <w:t xml:space="preserve">18èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728920v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des analyses de réseaux sociaux pour comprendre les dynamiques de gouvernance et de développement des territoires ruraux. Enjeux méthodologiques, résultats, perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Diez Tetamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">troisième conférence francophone interdisciplinaire sur l’analyse des réseaux Frognet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654605v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Territorial Food Projects (PAT) in promoting coordination between stakeholders : evidences from the Clermont-Livradois Forez PAT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôles des collectifs porteurs de filières territorialisées dans la transition agroécologique. Une analyse des trajectoires et des modalités de coordinations de collectifs agricoles et hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd ERSA Congress, "Regional Science Dialogues for Peace and Sustainable Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Terceira Island, Azores, Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">3ème séminaire SCOOP : Séminaire sur les Coopératives et l'Economie Sociale et Solidaire dans les secteurs agricole et agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728940v1</w:t>
+                <w:t xml:space="preserve">hal-04654597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des collectifs porteurs de filières territorialisées dans la transition agroécologique. Une analyse des trajectoires et des modalités de coordinations de collectifs agricoles et hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of Territorial Food Projects (PAT) in promoting coordination between stakeholders : evidences from the Clermont-Livradois Forez PAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Gillerot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème séminaire SCOOP : Séminaire sur les Coopératives et l'Economie Sociale et Solidaire dans les secteurs agricole et agro-alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">63rd ERSA Congress, "Regional Science Dialogues for Peace and Sustainable Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Terceira Island, Azores, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654597v1</w:t>
+                <w:t xml:space="preserve">hal-04728940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring visitors in natural sites: insights from a case study in France, the Chaîne des Puys – Limagne fault tectonic arena</w:t>
               </w:r>
@@ -3180,217 +3180,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
+                <w:t xml:space="preserve">Comment les interactions au sein de collectifs d'agriculteurs organisés autour de filière territoriales en façonnent la gouvernance : mise en regard de deux cas d'études analysés à l'aune des réseaux complets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Deuxième conférence francophone interdisciplinaire sur l’analyse des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911375v1</w:t>
+                <w:t xml:space="preserve">hal-04210716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les interactions au sein de collectifs d'agriculteurs organisés autour de filière territoriales en façonnent la gouvernance : mise en regard de deux cas d'études analysés à l'aune des réseaux complets</w:t>
+                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence francophone interdisciplinaire sur l’analyse des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210716v1</w:t>
+                <w:t xml:space="preserve">hal-04911384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques relationnelles des acteurs privés valorisant l'inscription sur la liste du patrimoine mondial de l'Unesco de la Chaîne des Puys-Faille de Limagne</w:t>
               </w:r>
@@ -3452,217 +3452,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gillerot</w:t>
+                <w:t xml:space="preserve">The impact of protected areas on local economic development: The case of the Chaîne des Puys - Limagne Fault in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">71ème congrès annuel de l'Association Française de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSE, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911384v1</w:t>
+                <w:t xml:space="preserve">hal-04709629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of protected areas on local economic development: The case of the Chaîne des Puys - Limagne Fault in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bussière</w:t>
+                <w:t xml:space="preserve">Articuler changements de pratiques agricoles et valorisation économique pour la transition agroécologique des fermes: le rôle levier de l'organisation collective des agriculteurs autour de filières territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71ème congrès annuel de l'Association Française de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSE, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709629v1</w:t>
+                <w:t xml:space="preserve">hal-04655445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrations quantifiées des trajectoires individuelles et collectives liées au développement des territoires ruraux. Résultats, perspectives et enjeux méthodologiques</w:t>
               </w:r>
@@ -3711,410 +3711,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler changements de pratiques agricoles et valorisation économique pour la transition agroécologique des fermes: le rôle levier de l'organisation collective des agriculteurs autour de filières territoriales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">La fréquentation touristique et ses effets économiques : des enjeux pour des politiques de gestion et de valorisation de sites naturels patrimoniaux. Application au site de la Chaines des Puys - Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Boris Djongon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR Territoires, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655445v1</w:t>
+                <w:t xml:space="preserve">hal-04210224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquentation touristique et ses effets économiques : des enjeux pour des politiques de gestion et de valorisation de sites naturels patrimoniaux. Application au site de la Chaines des Puys - Faille de Limagne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Veslot</w:t>
+                <w:t xml:space="preserve">Analyse du réseau d’acteurs privés impliqués dans la valorisation de démarche d’inscription d’un paysage culturel sur la liste du patrimoine mondial de l’UNESCO : les ambassadeurs des Causses et Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illona Boucourt-Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">16e Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210224v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractions et destinations imbriquées : un éclairage pour contribuer à une structuration robuste – Le cas du site UNESCO de La Chaîne des Puys - Faille de Limagne</w:t>
+                <w:t xml:space="preserve">Gestion des sites naturels patrimoniaux et développement des systèmes productifs locaux. L’exemple du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080225v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dépendance des activités touristiques aux politiques de gestion de sites naturels. Application aux hébergements du site de la Chaîne des Puys Faille de Limagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+                <w:t xml:space="preserve">Attractions et destinations imbriquées : un éclairage pour contribuer à une structuration robuste – Le cas du site UNESCO de La Chaîne des Puys - Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210266v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse contrefactuelle des effets économiques des politiques de gestion et de valorisation. Le cas des politiques menées sur le site « Chaîne des puys -Faille de Limagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4143,912 +4143,912 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du réseau d’acteurs privés impliqués dans la valorisation de démarche d’inscription d’un paysage culturel sur la liste du patrimoine mondial de l’UNESCO : les ambassadeurs des Causses et Cévennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Illona Boucourt-Bataille</w:t>
+                <w:t xml:space="preserve">Analyse de la dépendance des activités touristiques aux politiques de gestion de sites naturels. Application aux hébergements du site de la Chaîne des Puys Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210206v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sites naturels patrimoniaux et développement des systèmes productifs locaux. L’exemple du tourisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+                <w:t xml:space="preserve">Innovative governance models to manage World Heritage sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">UGI Paris 2022 "Le temps des géographes", Session Commission UGI - Government and Local Communities in Participatory Processes Towards Sustainable Management of World Heritage Sites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210188v1</w:t>
+                <w:t xml:space="preserve">hal-04210880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative governance models to manage World Heritage sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde en session plénière sur le thème du &amp;quot;Développement territorial et politiques de gestion et de valorisation de sites patrimoniaux naturels habités : le cas du site de la Chaine des Puys - Faille de Limagne inscrit sur la liste du patrimoine mondial de l’humanité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Randanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI Paris 2022 "Le temps des géographes", Session Commission UGI - Government and Local Communities in Participatory Processes Towards Sustainable Management of World Heritage Sites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de recherches en Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2022, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210880v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde en session plénière sur le thème du &amp;quot;Développement territorial et politiques de gestion et de valorisation de sites patrimoniaux naturels habités : le cas du site de la Chaine des Puys - Faille de Limagne inscrit sur la liste du patrimoine mondial de l’humanité »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bazin</w:t>
+                <w:t xml:space="preserve">Réseaux socio-économique des agriculteurs, collectifs agricoles et transition agroécologique des territoires. Une analyse des modes d’accès aux ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de recherches en Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2022, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210634v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux socio-économique des agriculteurs, collectifs agricoles et transition agroécologique des territoires. Une analyse des modes d’accès aux ressources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pagès</w:t>
+                <w:t xml:space="preserve">Réinventer les territoires ? Gouvernance des espaces naturels inscrits au patrimoine mondial de l'Unesco et développement territorial : une analyse des dynamiques d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Doctorales de l’ASDRLF "Réinventer les territoires ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263927v1</w:t>
+                <w:t xml:space="preserve">hal-04210872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Patrimonialisation et territorialisation de sites Unesco: une analyse des dynamiques d’interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
+              <w:t xml:space="preserve">Colloque « Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596966v1</w:t>
+                <w:t xml:space="preserve">hal-04210858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinventer les territoires ? Gouvernance des espaces naturels inscrits au patrimoine mondial de l'Unesco et développement territorial : une analyse des dynamiques d'interaction</w:t>
+                <w:t xml:space="preserve">Quand des territoires ruraux français sont reconnus au patrimoine mondial de l’Unesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l’ASDRLF "Réinventer les territoires ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque du Cermosem "Le moment rural : ruralités en transitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210872v1</w:t>
+                <w:t xml:space="preserve">hal-04210847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et territorialisation de sites Unesco: une analyse des dynamiques d’interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210858v1</w:t>
+                <w:t xml:space="preserve">hal-03596966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des territoires ruraux français sont reconnus au patrimoine mondial de l’Unesco</w:t>
+                <w:t xml:space="preserve">Gouvernance territoriale et inscription au patrimoine mondial de l’Unesco : une analyse des dynamiques de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Cermosem "Le moment rural : ruralités en transitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve">10ème colloque de l’association Internationale de Recherche en Management Public (AIRMAP) "Proximités et territoires aux défis du management public"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210847v1</w:t>
+                <w:t xml:space="preserve">hal-04210860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’impact des politiques de gestion et de valorisation de sites naturels : Le cas du site Chaîne des Puys – Faille de Limagne.</w:t>
               </w:r>
@@ -5123,299 +5123,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance territoriale et inscription au patrimoine mondial de l’Unesco : une analyse des dynamiques de proximité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Castelain</w:t>
+                <w:t xml:space="preserve">Contribution à l'évaluation des effets économiques de la fréquentation d'un grand site naturel protégé -Le cas de la Chaine des Puys -Faille de Limagne, site inscrit en 2018 sur la liste UNESCO du Patrimoine mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou B. Djongon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l’association Internationale de Recherche en Management Public (AIRMAP) "Proximités et territoires aux défis du management public"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Territoire(s) et numérique innovations, mutations et décisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210860v1</w:t>
+                <w:t xml:space="preserve">hal-03370521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'évaluation des effets économiques de la fréquentation d'un grand site naturel protégé -Le cas de la Chaine des Puys -Faille de Limagne, site inscrit en 2018 sur la liste UNESCO du Patrimoine mondial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Veslot</w:t>
+                <w:t xml:space="preserve">Proximités, structures des réseaux et dynamiques des modes d’accès aux ressources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire(s) et numérique innovations, mutations et décisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées GDR Resodiv 2020 : Analyse des effets de la géographie sur l'analyse des réseaux de circulation d’objets biologiques (semences végétales, animaux) et des savoirs qui leur sont associés au sein des sociétés agraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370521v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximités, structures des réseaux et dynamiques des modes d’accès aux ressources.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmer groups and socio-economics networks’ structure: a role to play as social resource for farmers and as driver for agroecological transition. The French Comtat Venaissin study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scorsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR Resodiv 2020 : Analyse des effets de la géographie sur l'analyse des réseaux de circulation d’objets biologiques (semences végétales, animaux) et des savoirs qui leur sont associés au sein des sociétés agraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">European Society for Rural Sociology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313452v1</w:t>
+                <w:t xml:space="preserve">hal-02945571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective action in Localized Agrifood System: an analysis by the social networks and the proximities. Study of a Serrano cheese producers’ association in the Campos de Cima da Serra region/Brazil</w:t>
               </w:r>
@@ -5490,1296 +5490,1283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer groups and socio-economics networks’ structure: a role to play as social resource for farmers and as driver for agroecological transition. The French Comtat Venaissin study case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From territorial governance of commons toward a reconfiguration of management models. The case of the “Chaîne des puys –Limagne Fault” Unesco World Heritage application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Rural Sociology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">59th ERSA Congress. Cities, regions and digital transformations: opportunities, risks and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERSA, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945571v1</w:t>
+                <w:t xml:space="preserve">hal-02945568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From territorial governance of commons toward a reconfiguration of management models. The case of the “Chaîne des puys –Limagne Fault” Unesco World Heritage application</w:t>
+                <w:t xml:space="preserve">Collectifs agricoles, structuration des interactions et construction de connaissances situées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th ERSA Congress. Cities, regions and digital transformations: opportunities, risks and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERSA, Aug 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Frognet – Analyse francophone des graphes et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945568v1</w:t>
+                <w:t xml:space="preserve">hal-02942575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectifs agricoles, structuration des interactions et construction de connaissances situées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial governance and proximity dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Frognet – Analyse francophone des graphes et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire NEREUS (Nucleo de Economia Regional e Urbana da Universidade de Sao Paulo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Sep 2018, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942575v1</w:t>
+                <w:t xml:space="preserve">hal-02787799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing sustainable intensification at landscape scale: four case studies in Europe.</w:t>
+                <w:t xml:space="preserve">Assessing sustainable intensification at regional scale to promote rural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural University of Athens, Jul 2018, Ghania, Greece</w:t>
+              <w:t xml:space="preserve">58th ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945599v1</w:t>
+                <w:t xml:space="preserve">hal-02942583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial governance and proximity dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing sustainable intensification at landscape scale: four case studies in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire NEREUS (Nucleo de Economia Regional e Urbana da Universidade de Sao Paulo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Sep 2018, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">13th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural University of Athens, Jul 2018, Ghania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787799v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing sustainable intensification at regional scale to promote rural development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexistence and hybridization of agricultural models in oriental Amazon. The dairy production example in two villages of the “green municipality” of Paragominas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942583v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence and hybridization of agricultural models in oriental Amazon. The dairy production example in two villages of the “green municipality” of Paragominas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
+              <w:t xml:space="preserve">Seminário de restituição do Programa ANR Ecotera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Belém, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942594v1</w:t>
+                <w:t xml:space="preserve">hal-01765431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial governance and proximity dynamics The case of two public policy arrangements in the Brazilian Amazon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminário de restituição do Programa ANR Ecotera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Belém, Brazil</w:t>
+              <w:t xml:space="preserve">64th Annual North American Meetings of the Regional Science Association International (NARSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765431v1</w:t>
+                <w:t xml:space="preserve">hal-02942599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial governance and proximity dynamics The case of two public policy arrangements in the Brazilian Amazon.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques d’intensification durable des systèmes territoriaux. Quatre cas d’étude en Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual North American Meetings of the Regional Science Association International (NARSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Colloque PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942599v1</w:t>
+                <w:t xml:space="preserve">hal-02942605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d’intensification durable des systèmes territoriaux. Quatre cas d’étude en Europe.</w:t>
+                <w:t xml:space="preserve">Spatial Interaction and proximity dynamics. A way to understand the social construction of public action territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAYOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Second European Conference on Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942605v1</w:t>
+                <w:t xml:space="preserve">hal-02942606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Interaction and proximity dynamics. A way to understand the social construction of public action territories</w:t>
+                <w:t xml:space="preserve">Vers une transition agraire en Amazonie orientale? Coexistence et hybridation des modèles agricoles au sein de la filière laitière dans la « commune verte » de Paragominas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference on Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942606v1</w:t>
+                <w:t xml:space="preserve">hal-01604754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transition agraire en Amazonie orientale? Coexistence et hybridation des modèles agricoles au sein de la filière laitière dans la « commune verte » de Paragominas</w:t>
+                <w:t xml:space="preserve">La commune verte de Paragominas à la recherche d’éco-efficience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France. 13 p</w:t>
+              <w:t xml:space="preserve">53. colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604754v1</w:t>
+                <w:t xml:space="preserve">hal-01533937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commune verte de Paragominas à la recherche d’éco-efficience</w:t>
+                <w:t xml:space="preserve">Old networks and new common values: the case of two territorial governance systems in the eastern Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2016, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">World renaissance : changing roles for people and places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52ème colloque de l'ERSA, Jul 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533937v1</w:t>
+                <w:t xml:space="preserve">hal-02945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old networks and new common values: the case of two territorial governance systems in the eastern Amazonia</w:t>
+                <w:t xml:space="preserve">Gouvernances territoriales et proximités : le cas de deux territoires d’action publique en Amazonie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Torre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World renaissance : changing roles for people and places</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 52ème colloque de l'ERSA, Jul 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque construire les proximités dans un monde global : Enjeux territoriaux, organisationnels et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945544v1</w:t>
+                <w:t xml:space="preserve">hal-01535249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernances territoriales et proximités : le cas de deux territoires d’action publique en Amazonie orientale</w:t>
+                <w:t xml:space="preserve">Territorial governances and proximity dynamics. The case of Clusters of Local Producers in the Amazon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque construire les proximités dans un monde global : Enjeux territoriaux, organisationnels et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., May 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">62nd Annual North American Meetings of the Regional science Association International (NARSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535249v1</w:t>
+                <w:t xml:space="preserve">hal-02942610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’évaluation des dispositifs de gouvernance territoriale en Amazonie Brésilienne : une analyse des dynamiques d’interactions</w:t>
               </w:r>
@@ -6841,719 +6828,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial governances and proximity dynamics. The case of Clusters of Local Producers in the Amazon.</w:t>
+                <w:t xml:space="preserve">Réseaux traditionnels et création de nouvelles valeurs dans les territoires ruraux : le cas de deux dispositifs de gouvernance territoriale en Amazonie orientale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual North American Meetings of the Regional science Association International (NARSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Portland, United States</w:t>
+              <w:t xml:space="preserve">51ème colloque de l’ASRDLF. Métropolisation, cohésion et performances : quels futurs pour nos territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942610v1</w:t>
+                <w:t xml:space="preserve">hal-02945547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux traditionnels et création de nouvelles valeurs dans les territoires ruraux : le cas de deux dispositifs de gouvernance territoriale en Amazonie orientale.</w:t>
+                <w:t xml:space="preserve">La construction de réseaux socio-économiques territoriaux en Amazonie brésilienne : une analyse des Arrangements Productifs Locaux (APL) par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème colloque de l’ASRDLF. Métropolisation, cohésion et performances : quels futurs pour nos territoires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">50ème colloque ASRDLF : Culture, patrimoine et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945547v1</w:t>
+                <w:t xml:space="preserve">hal-02945552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de réseaux socio-économiques territoriaux en Amazonie brésilienne : une analyse des Arrangements Productifs Locaux (APL) par les proximités</w:t>
+                <w:t xml:space="preserve">La construction de réseaux socio-économiques territoriaux en Amazonie Brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème colloque ASRDLF : Culture, patrimoine et savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jul 2013, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945552v1</w:t>
+                <w:t xml:space="preserve">hal-01198197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de réseaux socio-économiques territoriaux en Amazonie Brésilienne</w:t>
+                <w:t xml:space="preserve">Dynamiques de proximité dans les réseaux socio-économiques territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">2. journée d’étude du groupe fmr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Paris, France. 291 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198197v1</w:t>
+                <w:t xml:space="preserve">hal-02745282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de proximité dans les réseaux socio-économiques territoriaux</w:t>
+                <w:t xml:space="preserve">Un modèle de développement territorial innovant au regard de l'économie proximité : Le cas des territoires de la citoyenneté en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. journée d’étude du groupe fmr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Paris, France. 291 p</w:t>
+              <w:t xml:space="preserve">Symposium PSDR 3 - les chemins du développemnt durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Jun 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745282v1</w:t>
+                <w:t xml:space="preserve">hal-01001387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de développement territorial innovant au regard de l'économie proximité : Le cas des territoires de la citoyenneté en Amazonie brésilienne</w:t>
+                <w:t xml:space="preserve">Le développement territorial en Amazonie Brésilienne : Une analyse par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR 3 - les chemins du développemnt durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Jun 2012, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001387v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement territorial en Amazonie Brésilienne : Une analyse par les proximités</w:t>
+                <w:t xml:space="preserve">Un modèle de développement territorial innovant au regard de l’économie proximité : Le cas des territoires de la citoyenneté en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 3 p</w:t>
+              <w:t xml:space="preserve">Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium PSDR3, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001385v1</w:t>
+                <w:t xml:space="preserve">hal-02945562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de développement territorial innovant au regard de l’économie proximité : Le cas des territoires de la citoyenneté en Amazonie brésilienne</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le développement territorial en Amazonie brésilienne : une analyse par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7575,51 +7480,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrie, villes et régions dans une économie mondialisée : 49ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7629,51 +7534,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial governances and proximity dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7689,51 +7594,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lisbonne, Portugal. , 2015, 55th ERSA Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7743,51 +7648,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractions et destinations imbriquées : le cas du site UNESCO de la Chaine des Puys – Faille de Limagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7797,96 +7702,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Christofle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agilité touristique en temps de crises et d'incertitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Tourisme et systèmes de mobilité, 9781836120100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The school of proximity, genesis and development of a scientific notion - chapter 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7932,430 +7837,430 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proximity relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 496 p., 2022, 978 1 78643 477 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gouvernance territoriale : l'exemple du Brésil rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sabourin</w:t>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Caniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caron, Patrick; Valette, Elodie; Wassenaar, Tom; Coppens d’Eeckenbrugge, Geo; Papazian, Vatché; Caron, Patrick; Valette, Elodie; Wassenaar, Tom; Coppens d’Eeckenbrugge, Geo; Papazian, Vatché. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 280 p., 2017, Agricultures et Défis du Monde (Quae), 978-2-7592-2654-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of territorial governance: the example of rural Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sabourin</w:t>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Caniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living territories to transform the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p., 2017, Agricultures et Défis du Monde (Quae), 978-2-7592-2731-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires émergents d’Amazonie: analyse comparée des dynamiques territoriales dans le Baixo Amazonas et le Nordeste Paraense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Miranda Rocha Gilberto (ed.), Teisserenc Pierre (ed.), Vascancellos Sobrinho Marios (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas Territoriais, Participação Social e Ação Local na Amazônia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUMA-UFPA, 2016, 978-85-88998-57-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8365,685 +8270,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collectif est il source de résilience pour les filières fromagères sous indication géographique? Etude des modalités d'adaptation des filières des Savoie face à des chocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lacheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Lacheny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvane Marblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CERAQ; RMT Fromages de terroirs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Valo-sites : Méthodes d’analyse des effets socio-économiques des politiques de gestion et de valorisation de sites naturels. Application au site de la Chaîne des Puys - Faille de Limagne. Rapport synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orane Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orane Boucher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; UMR Territoires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la fréquentation de tourisme et loisirs du site Chaîne des Puys-Faille de Limagne. Tâches T1B et T4A du projet Valo-sites : Nature de la fréquentation et effets économiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Boris Djongon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Doussan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Gueringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des coordinations d’acteurs dans le cadre de la gouvernance foncière des milieux aquatiques. Le cas de la dynamique fluviale de l’Allier dans le Val d’Allier alluvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Guillouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFT large-scale farmer survey questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Tzouramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Tzouramani</w:t>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Vasilia Konstantidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilia Konstantidelli</w:t>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alastair Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] D2.2, HAO Demeter - Hellenic Agricultural Organization Demeter. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9053,114 +8958,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et gouvernance des territoires ruraux : une analyse des dynamiques d’interactions dans deux dispositifs institutionnels en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. AgroParisTech, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015AGPT0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01226449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9228,51 +9133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98871DBF"/>
+    <w:nsid w:val="FA390CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9459,51 +9364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polge-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198214316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2430346" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.255.0809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.24452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.493-524" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissar El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dovergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Florence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neumeister Delphine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polge Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasbleiz Ronan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Boris Djongon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boucourt-Bataille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou B. Djongon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313452v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pachoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Labeyrie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942599v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942610v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945547v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Piraux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.fr/Accueil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lacheny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Boucher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466524v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226449v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0051" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polge-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198214316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2430346" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.255.0809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.24452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.493-524" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissar El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dovergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Florence" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neumeister Delphine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polge Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasbleiz Ronan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Boris Djongon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boucourt-Bataille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bazin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou B. Djongon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pachoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Labeyrie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Piraux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001385v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.fr/Accueil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lacheny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226449v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>