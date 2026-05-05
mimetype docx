--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -394,248 +394,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquentation touristique et ses effets économiques : des enjeux pour des politiques de gestion et de valorisation de sites naturels patrimoniaux</w:t>
+                <w:t xml:space="preserve">Le rôle des collectifs d’agriculteurs porteurs de filières territorialisées dans les trajectoires de transition agroécologique des exploitations agricoles : analyse par la méthode des narrations quantifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Kokou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Veslot</w:t>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.245.0717⟩</w:t>
+              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Relational chains, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arcs.10874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796161v1</w:t>
+                <w:t xml:space="preserve">hal-03962520v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des collectifs d’agriculteurs porteurs de filières territorialisées dans les trajectoires de transition agroécologique des exploitations agricoles : analyse par la méthode des narrations quantifiées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fréquentation touristique et ses effets économiques : des enjeux pour des politiques de gestion et de valorisation de sites naturels patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gillerot</w:t>
+                <w:t xml:space="preserve">Boris Kokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Relational chains, </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arcs.10874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.245.0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962520v3</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational drivers of the agroecological transition: An analysis of farmer trajectories in the Limagne plain, France</w:t>
               </w:r>
@@ -810,265 +810,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governança dos Arranjos Produtivos Locais (APLs), redes territoriais e proximidades na Amazônia brasileira: o caso do APL Goiaba no nordeste paraense brasileiro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective action in Localized Agrifood Systems: An analysis by the social networks and the proximities. Study of a Serrano cheese producers' association in the Campos de Cima da Serra/Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Carine Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Piraux</w:t>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43, 20 p. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.58 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.24452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453496v1</w:t>
+                <w:t xml:space="preserve">hal-03280120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action in Localized Agrifood Systems: An analysis by the social networks and the proximities. Study of a Serrano cheese producers' association in the Campos de Cima da Serra/Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governança dos Arranjos Produtivos Locais (APLs), redes territoriais e proximidades na Amazônia brasileira: o caso do APL Goiaba no nordeste paraense brasileiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Pachoud</w:t>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+                <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 72, pp.58 - 74. </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.24452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280120v1</w:t>
+                <w:t xml:space="preserve">hal-02453496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximities and the role of relational networks in innovation: The case of the dairy industry in two villages of the “green municipality” of Paragominas in the Eastern Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence et hybridation des modèles agricoles en Amazonie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1440,51 +1440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques d’interaction dans les dispositifs de gouvernance territoriale en Amazonie Brésilienne. Position et rôle des représentants clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (2), pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,64 +1595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de proximités dans la construction de réseaux socio-économiques territoriaux en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.493-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1807,3451 +1807,3451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic multiscale analysis of actor networks involved in the management of protected natural areas. Study of two Unesco World Heritage sites of Massif Central (France)</w:t>
+                <w:t xml:space="preserve">Levers and limits for agricultural collectives under Geographical Indication to take action in transitions. Six case studies from the French cheese sector within the ADAOPT project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Castelain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+                <w:t xml:space="preserve">Bedoin Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neumeister Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polge Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasbleiz Ronan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sunbelt Conference of the International Network for Social Network Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - ESEE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trás-os-Montes e Alto Douro, Jul 2025, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311823v1</w:t>
+                <w:t xml:space="preserve">hal-05180345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles alliances entre recherche et acteurs publics pour la transition territoriale des systèmes alimentaires ? Le cas du Projet alimentaire territorial du Grand Clermont et du Parc Livradois Forez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissar El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dovergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions territoriales – Recherche et action publique en contexte d’incertitudes et de tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levers and limits for agricultural collectives under Geographical Indication to take action in transitions. Six case studies from the French cheese sector within the ADAOPT project.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reterriorialisation de l’approvisionnement de la restauration collective : analyse des processus d'innovation et d'intermédiation pour la carpe de la Dombes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasbleiz Ronan</w:t>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Habli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - ESEE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trás-os-Montes e Alto Douro, Jul 2025, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Puteaux (La Défense), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180345v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reterriorialisation de l’approvisionnement de la restauration collective : analyse des processus d'innovation et d'intermédiation pour la carpe de la Dombes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic multiscale analysis of actor networks involved in the management of protected natural areas. Study of two Unesco World Heritage sites of Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Puteaux (La Défense), France</w:t>
+              <w:t xml:space="preserve">Sunbelt Conference of the International Network for Social Network Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323482v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complémentarité des analyses de réseaux sociaux pour comprendre les dynamiques de gouvernance et de développement des territoires ruraux. Enjeux méthodologiques, résultats, perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">troisième conférence francophone interdisciplinaire sur l’analyse des réseaux Frognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845244v1</w:t>
+                <w:t xml:space="preserve">hal-04654605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis de los determinantes relacionales de las transiciones agroecológicas en las explotaciones agropecuarias y en los territorios rurales utilizando la metodología de las narraciones cuantificadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Colloquium of the IGU Commission on the Sustainability of Rural Systems “Contested rural spaces / Territorios rurales en disputa”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Mendoza (Argentina), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des analyses de réseaux sociaux pour comprendre les dynamiques de gouvernance et de développement des territoires ruraux. Enjeux méthodologiques, résultats, perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Diez Tetamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">troisième conférence francophone interdisciplinaire sur l’analyse des réseaux Frognet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654605v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques territoriales en Dombes : Contribution d'un projet collectif de valorisation de la carpe de Dombes dans la restauration collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamar Habli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'agroécologie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration et territorialisation des enjeux liés à l’alimentation : une analyse par les dynamiques de coordination entre acteurs impliqués dans des projets alimentaires territoriaux en région Auvergne Rhône -Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôles des collectifs porteurs de filières territorialisées dans la transition agroécologique. Une analyse des trajectoires et des modalités de coordinations de collectifs agricoles et hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">3ème séminaire SCOOP : Séminaire sur les Coopératives et l'Economie Sociale et Solidaire dans les secteurs agricole et agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732806v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des collectifs porteurs de filières territorialisées dans la transition agroécologique. Une analyse des trajectoires et des modalités de coordinations de collectifs agricoles et hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of Territorial Food Projects (PAT) in promoting coordination between stakeholders : evidences from the Clermont-Livradois Forez PAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Gillerot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème séminaire SCOOP : Séminaire sur les Coopératives et l'Economie Sociale et Solidaire dans les secteurs agricole et agro-alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">63rd ERSA Congress, "Regional Science Dialogues for Peace and Sustainable Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Terceira Island, Azores, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654597v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Territorial Food Projects (PAT) in promoting coordination between stakeholders : evidences from the Clermont-Livradois Forez PAT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Barbet</w:t>
+                <w:t xml:space="preserve">Monitoring visitors in natural sites: insights from a case study in France, the Chaîne des Puys – Limagne fault tectonic arena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd ERSA Congress, "Regional Science Dialogues for Peace and Sustainable Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Terceira Island, Azores, Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">12th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The MMV Steering Committee; The Alfred Toepfer Academy for Nature Conservation (NNA), Sep 2024, Schneverdingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728940v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring visitors in natural sites: insights from a case study in France, the Chaîne des Puys – Limagne fault tectonic arena</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+                <w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Geay-Galitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The MMV Steering Committee; The Alfred Toepfer Academy for Nature Conservation (NNA), Sep 2024, Schneverdingen, Germany</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754298v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des réseaux d’acteurs territoriaux suite aux démarches d’inscription sur la liste du patrimoine mondial de l’Unesco : étude des biens Chaîne des Puys-Faille de Limagne et des Causses et des Cévennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Dynamiques relationnelles des acteurs privés valorisant l'inscription sur la liste du patrimoine mondial de l'Unesco de la Chaîne des Puys-Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier doctoral de la conférence FROGNET, recherche francophone sur les graphes et les réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Frognet 2023 - deuxième conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461681v1</w:t>
+                <w:t xml:space="preserve">hal-04210742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les interactions au sein de collectifs d'agriculteurs organisés autour de filière territoriales en façonnent la gouvernance : mise en regard de deux cas d'études analysés à l'aune des réseaux complets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence francophone interdisciplinaire sur l’analyse des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210716v1</w:t>
+                <w:t xml:space="preserve">hal-04911384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comment les interactions au sein de collectifs d'agriculteurs organisés autour de filière territoriales en façonnent la gouvernance : mise en regard de deux cas d'études analysés à l'aune des réseaux complets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Deuxième conférence francophone interdisciplinaire sur l’analyse des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911384v1</w:t>
+                <w:t xml:space="preserve">hal-04210716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques relationnelles des acteurs privés valorisant l'inscription sur la liste du patrimoine mondial de l'Unesco de la Chaîne des Puys-Faille de Limagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Castelain</w:t>
+                <w:t xml:space="preserve">The impact of protected areas on local economic development: The case of the Chaîne des Puys - Limagne Fault in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frognet 2023 - deuxième conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">71ème congrès annuel de l'Association Française de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSE, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210742v1</w:t>
+                <w:t xml:space="preserve">hal-04709629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of protected areas on local economic development: The case of the Chaîne des Puys - Limagne Fault in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bussière</w:t>
+                <w:t xml:space="preserve">Évolution des réseaux d’acteurs territoriaux suite aux démarches d’inscription sur la liste du patrimoine mondial de l’Unesco : étude des biens Chaîne des Puys-Faille de Limagne et des Causses et des Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71ème congrès annuel de l'Association Française de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSE, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier doctoral de la conférence FROGNET, recherche francophone sur les graphes et les réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709629v1</w:t>
+                <w:t xml:space="preserve">hal-04461681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler changements de pratiques agricoles et valorisation économique pour la transition agroécologique des fermes: le rôle levier de l'organisation collective des agriculteurs autour de filières territoriales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Gestion des sites naturels patrimoniaux et développement des systèmes productifs locaux. L’exemple du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR Territoires, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655445v1</w:t>
+                <w:t xml:space="preserve">hal-04210188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrations quantifiées des trajectoires individuelles et collectives liées au développement des territoires ruraux. Résultats, perspectives et enjeux méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du réseau d’acteurs privés impliqués dans la valorisation de démarche d’inscription d’un paysage culturel sur la liste du patrimoine mondial de l’UNESCO : les ambassadeurs des Causses et Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illona Boucourt-Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "chaînes relationnelles et narrations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16e Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210756v1</w:t>
+                <w:t xml:space="preserve">hal-04210206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquentation touristique et ses effets économiques : des enjeux pour des politiques de gestion et de valorisation de sites naturels patrimoniaux. Application au site de la Chaines des Puys - Faille de Limagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Attractions et destinations imbriquées : un éclairage pour contribuer à une structuration robuste – Le cas du site UNESCO de La Chaîne des Puys - Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210224v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du réseau d’acteurs privés impliqués dans la valorisation de démarche d’inscription d’un paysage culturel sur la liste du patrimoine mondial de l’UNESCO : les ambassadeurs des Causses et Cévennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Illona Boucourt-Bataille</w:t>
+                <w:t xml:space="preserve">Analyse contrefactuelle des effets économiques des politiques de gestion et de valorisation. Le cas des politiques menées sur le site « Chaîne des puys -Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210206v1</w:t>
+                <w:t xml:space="preserve">hal-04210259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sites naturels patrimoniaux et développement des systèmes productifs locaux. L’exemple du tourisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+                <w:t xml:space="preserve">Analyse de la dépendance des activités touristiques aux politiques de gestion de sites naturels. Application aux hébergements du site de la Chaîne des Puys Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210188v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractions et destinations imbriquées : un éclairage pour contribuer à une structuration robuste – Le cas du site UNESCO de La Chaîne des Puys - Faille de Limagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+                <w:t xml:space="preserve">Innovative governance models to manage World Heritage sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">UGI Paris 2022 "Le temps des géographes", Session Commission UGI - Government and Local Communities in Participatory Processes Towards Sustainable Management of World Heritage Sites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080225v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrefactuelle des effets économiques des politiques de gestion et de valorisation. Le cas des politiques menées sur le site « Chaîne des puys -Faille de Limagne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde en session plénière sur le thème du &amp;quot;Développement territorial et politiques de gestion et de valorisation de sites patrimoniaux naturels habités : le cas du site de la Chaine des Puys - Faille de Limagne inscrit sur la liste du patrimoine mondial de l’humanité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Randanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de recherches en Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2022, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210259v1</w:t>
+                <w:t xml:space="preserve">hal-04210634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dépendance des activités touristiques aux politiques de gestion de sites naturels. Application aux hébergements du site de la Chaîne des Puys Faille de Limagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vollet</w:t>
+                <w:t xml:space="preserve">La fréquentation touristique et ses effets économiques : des enjeux pour des politiques de gestion et de valorisation de sites naturels patrimoniaux. Application au site de la Chaines des Puys - Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Boris Djongon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210266v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative governance models to manage World Heritage sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrations quantifiées des trajectoires individuelles et collectives liées au développement des territoires ruraux. Résultats, perspectives et enjeux méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI Paris 2022 "Le temps des géographes", Session Commission UGI - Government and Local Communities in Participatory Processes Towards Sustainable Management of World Heritage Sites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "chaînes relationnelles et narrations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210880v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde en session plénière sur le thème du &amp;quot;Développement territorial et politiques de gestion et de valorisation de sites patrimoniaux naturels habités : le cas du site de la Chaine des Puys - Faille de Limagne inscrit sur la liste du patrimoine mondial de l’humanité »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articuler changements de pratiques agricoles et valorisation économique pour la transition agroécologique des fermes: le rôle levier de l'organisation collective des agriculteurs autour de filières territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de recherches en Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2022, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210634v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux socio-économique des agriculteurs, collectifs agricoles et transition agroécologique des territoires. Une analyse des modes d’accès aux ressources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pagès</w:t>
+                <w:t xml:space="preserve">Quand des territoires ruraux français sont reconnus au patrimoine mondial de l’Unesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque du Cermosem "Le moment rural : ruralités en transitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263927v1</w:t>
+                <w:t xml:space="preserve">hal-04210847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinventer les territoires ? Gouvernance des espaces naturels inscrits au patrimoine mondial de l'Unesco et développement territorial : une analyse des dynamiques d'interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Patrimonialisation et territorialisation de sites Unesco: une analyse des dynamiques d’interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l’ASDRLF "Réinventer les territoires ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque « Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210872v1</w:t>
+                <w:t xml:space="preserve">hal-04210858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et territorialisation de sites Unesco: une analyse des dynamiques d’interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Réinventer les territoires ? Gouvernance des espaces naturels inscrits au patrimoine mondial de l'Unesco et développement territorial : une analyse des dynamiques d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Doctorales de l’ASDRLF "Réinventer les territoires ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210858v1</w:t>
+                <w:t xml:space="preserve">hal-04210872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des territoires ruraux français sont reconnus au patrimoine mondial de l’Unesco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Cermosem "Le moment rural : ruralités en transitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210847v1</w:t>
+                <w:t xml:space="preserve">hal-03596966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Gouvernance territoriale et inscription au patrimoine mondial de l’Unesco : une analyse des dynamiques de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
+              <w:t xml:space="preserve">10ème colloque de l’association Internationale de Recherche en Management Public (AIRMAP) "Proximités et territoires aux défis du management public"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596966v1</w:t>
+                <w:t xml:space="preserve">hal-04210860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance territoriale et inscription au patrimoine mondial de l’Unesco : une analyse des dynamiques de proximité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Castelain</w:t>
+                <w:t xml:space="preserve">Evaluation d’impact des politiques de gestion et de valorisation de sites naturels : Le cas du site Chaîne des Puys – Faille de Limagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l’association Internationale de Recherche en Management Public (AIRMAP) "Proximités et territoires aux défis du management public"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">57ème colloque de l’ASDRLF "Territoire(s) et numérique innovations, mutations et décision"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210860v1</w:t>
+                <w:t xml:space="preserve">hal-04210900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’impact des politiques de gestion et de valorisation de sites naturels : Le cas du site Chaîne des Puys – Faille de Limagne.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Duvivier</w:t>
+                <w:t xml:space="preserve">Contribution à l'évaluation des effets économiques de la fréquentation d'un grand site naturel protégé -Le cas de la Chaine des Puys -Faille de Limagne, site inscrit en 2018 sur la liste UNESCO du Patrimoine mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou B. Djongon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème colloque de l’ASDRLF "Territoire(s) et numérique innovations, mutations et décision"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Territoire(s) et numérique innovations, mutations et décisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210900v1</w:t>
+                <w:t xml:space="preserve">hal-03370521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'évaluation des effets économiques de la fréquentation d'un grand site naturel protégé -Le cas de la Chaine des Puys -Faille de Limagne, site inscrit en 2018 sur la liste UNESCO du Patrimoine mondial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Veslot</w:t>
+                <w:t xml:space="preserve">Réseaux socio-économique des agriculteurs, collectifs agricoles et transition agroécologique des territoires. Une analyse des modes d’accès aux ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire(s) et numérique innovations, mutations et décisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370521v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités, structures des réseaux et dynamiques des modes d’accès aux ressources.</w:t>
               </w:r>
@@ -5509,64 +5509,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From territorial governance of commons toward a reconfiguration of management models. The case of the “Chaîne des puys –Limagne Fault” Unesco World Heritage application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th ERSA Congress. Cities, regions and digital transformations: opportunities, risks and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,191 +5654,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial governance and proximity dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing sustainable intensification at regional scale to promote rural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire NEREUS (Nucleo de Economia Regional e Urbana da Universidade de Sao Paulo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Sep 2018, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">58th ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787799v1</w:t>
+                <w:t xml:space="preserve">hal-02942583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing sustainable intensification at regional scale to promote rural development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial governance and proximity dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire NEREUS (Nucleo de Economia Regional e Urbana da Universidade de Sao Paulo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Sep 2018, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942583v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sustainable intensification at landscape scale: four case studies in Europe.</w:t>
               </w:r>
@@ -5919,51 +5919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence and hybridization of agricultural models in oriental Amazon. The dairy production example in two villages of the “green municipality” of Paragominas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5995,204 +5995,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial governance and proximity dynamics The case of two public policy arrangements in the Brazilian Amazon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminário de restituição do Programa ANR Ecotera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Belém, Brazil</w:t>
+              <w:t xml:space="preserve">64th Annual North American Meetings of the Regional Science Association International (NARSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765431v1</w:t>
+                <w:t xml:space="preserve">hal-02942599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial governance and proximity dynamics The case of two public policy arrangements in the Brazilian Amazon.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual North American Meetings of the Regional Science Association International (NARSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Seminário de restituição do Programa ANR Ecotera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Belém, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942599v1</w:t>
+                <w:t xml:space="preserve">hal-01765431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d’intensification durable des systèmes territoriaux. Quatre cas d’étude en Europe.</w:t>
               </w:r>
@@ -6254,601 +6254,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Interaction and proximity dynamics. A way to understand the social construction of public action territories</w:t>
+                <w:t xml:space="preserve">Vers une transition agraire en Amazonie orientale? Coexistence et hybridation des modèles agricoles au sein de la filière laitière dans la « commune verte » de Paragominas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference on Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942606v1</w:t>
+                <w:t xml:space="preserve">hal-01604754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transition agraire en Amazonie orientale? Coexistence et hybridation des modèles agricoles au sein de la filière laitière dans la « commune verte » de Paragominas</w:t>
+                <w:t xml:space="preserve">La commune verte de Paragominas à la recherche d’éco-efficience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France. 13 p</w:t>
+              <w:t xml:space="preserve">53. colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604754v1</w:t>
+                <w:t xml:space="preserve">hal-01533937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commune verte de Paragominas à la recherche d’éco-efficience</w:t>
+                <w:t xml:space="preserve">Spatial Interaction and proximity dynamics. A way to understand the social construction of public action territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2016, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Second European Conference on Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533937v1</w:t>
+                <w:t xml:space="preserve">hal-02942606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old networks and new common values: the case of two territorial governance systems in the eastern Amazonia</w:t>
+                <w:t xml:space="preserve">Gouvernances territoriales et proximités : le cas de deux territoires d’action publique en Amazonie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Torre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World renaissance : changing roles for people and places</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 52ème colloque de l'ERSA, Jul 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque construire les proximités dans un monde global : Enjeux territoriaux, organisationnels et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945544v1</w:t>
+                <w:t xml:space="preserve">hal-01535249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernances territoriales et proximités : le cas de deux territoires d’action publique en Amazonie orientale</w:t>
+                <w:t xml:space="preserve">Territorial governances and proximity dynamics. The case of Clusters of Local Producers in the Amazon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque construire les proximités dans un monde global : Enjeux territoriaux, organisationnels et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., May 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">62nd Annual North American Meetings of the Regional science Association International (NARSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535249v1</w:t>
+                <w:t xml:space="preserve">hal-02942610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial governances and proximity dynamics. The case of Clusters of Local Producers in the Amazon.</w:t>
+                <w:t xml:space="preserve">Contributions à l’évaluation des dispositifs de gouvernance territoriale en Amazonie Brésilienne : une analyse des dynamiques d’interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Torre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual North American Meetings of the Regional science Association International (NARSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Portland, United States</w:t>
+              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942610v1</w:t>
+                <w:t xml:space="preserve">hal-01535250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions à l’évaluation des dispositifs de gouvernance territoriale en Amazonie Brésilienne : une analyse des dynamiques d’interactions</w:t>
+                <w:t xml:space="preserve">Old networks and new common values: the case of two territorial governance systems in the eastern Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">World renaissance : changing roles for people and places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52ème colloque de l'ERSA, Jul 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535250v1</w:t>
+                <w:t xml:space="preserve">hal-02945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux traditionnels et création de nouvelles valeurs dans les territoires ruraux : le cas de deux dispositifs de gouvernance territoriale en Amazonie orientale.</w:t>
               </w:r>
@@ -6897,493 +6897,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de réseaux socio-économiques territoriaux en Amazonie brésilienne : une analyse des Arrangements Productifs Locaux (APL) par les proximités</w:t>
+                <w:t xml:space="preserve">La construction de réseaux socio-économiques territoriaux en Amazonie Brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème colloque ASRDLF : Culture, patrimoine et savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jul 2013, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945552v1</w:t>
+                <w:t xml:space="preserve">hal-01198197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de réseaux socio-économiques territoriaux en Amazonie Brésilienne</w:t>
+                <w:t xml:space="preserve">Dynamiques de proximité dans les réseaux socio-économiques territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">2. journée d’étude du groupe fmr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Paris, France. 291 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198197v1</w:t>
+                <w:t xml:space="preserve">hal-02745282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de proximité dans les réseaux socio-économiques territoriaux</w:t>
+                <w:t xml:space="preserve">La construction de réseaux socio-économiques territoriaux en Amazonie brésilienne : une analyse des Arrangements Productifs Locaux (APL) par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. journée d’étude du groupe fmr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Paris, France. 291 p</w:t>
+              <w:t xml:space="preserve">50ème colloque ASRDLF : Culture, patrimoine et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745282v1</w:t>
+                <w:t xml:space="preserve">hal-02945552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de développement territorial innovant au regard de l'économie proximité : Le cas des territoires de la citoyenneté en Amazonie brésilienne</w:t>
+                <w:t xml:space="preserve">Le développement territorial en Amazonie Brésilienne : Une analyse par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR 3 - les chemins du développemnt durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Jun 2012, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001387v1</w:t>
+                <w:t xml:space="preserve">hal-01001385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement territorial en Amazonie Brésilienne : Une analyse par les proximités</w:t>
+                <w:t xml:space="preserve">Un modèle de développement territorial innovant au regard de l'économie proximité : Le cas des territoires de la citoyenneté en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 3 p</w:t>
+              <w:t xml:space="preserve">Symposium PSDR 3 - les chemins du développemnt durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Jun 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001385v1</w:t>
+                <w:t xml:space="preserve">hal-01001387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de développement territorial innovant au regard de l’économie proximité : Le cas des territoires de la citoyenneté en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7434,51 +7434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement territorial en Amazonie brésilienne : une analyse par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7548,51 +7548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial governances and proximity dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7662,51 +7662,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractions et destinations imbriquées : le cas du site UNESCO de la Chaine des Puys – Faille de Limagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7774,51 +7774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The school of proximity, genesis and development of a scientific notion - chapter 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7873,51 +7873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gouvernance territoriale : l'exemple du Brésil rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8015,51 +8015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of territorial governance: the example of rural Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8166,51 +8166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires émergents d’Amazonie: analyse comparée des dynamiques territoriales dans le Baixo Amazonas et le Nordeste Paraense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8385,51 +8385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Valo-sites : Méthodes d’analyse des effets socio-économiques des politiques de gestion et de valorisation de sites naturels. Application au site de la Chaîne des Puys - Faille de Limagne. Rapport synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orane Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8490,103 +8490,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la fréquentation de tourisme et loisirs du site Chaîne des Puys-Faille de Limagne. Tâches T1B et T4A du projet Valo-sites : Nature de la fréquentation et effets économiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Boris Djongon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9133,51 +9133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA390CA9"/>
+    <w:nsid w:val="73AFFF8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9364,51 +9364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polge-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198214316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2430346" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.255.0809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.24452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.493-524" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissar El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dovergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Florence" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neumeister Delphine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polge Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasbleiz Ronan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Boris Djongon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boucourt-Bataille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bazin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou B. Djongon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pachoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Labeyrie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Piraux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001385v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.fr/Accueil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lacheny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226449v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polge-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198214316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2430346" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.255.0809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0717" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.24452" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.493-524" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Florence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neumeister Delphine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polge Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasbleiz Ronan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissar El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dovergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castelain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boucourt-Bataille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bazin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Boris Djongon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou B. Djongon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pachoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Labeyrie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Piraux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.fr/Accueil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lacheny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226449v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>