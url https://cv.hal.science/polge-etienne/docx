--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -810,265 +810,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action in Localized Agrifood Systems: An analysis by the social networks and the proximities. Study of a Serrano cheese producers' association in the Campos de Cima da Serra/Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governança dos Arranjos Produtivos Locais (APLs), redes territoriais e proximidades na Amazônia brasileira: o caso do APL Goiaba no nordeste paraense brasileiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Pachoud</w:t>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+                <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 72, pp.58 - 74. </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.24452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280120v1</w:t>
+                <w:t xml:space="preserve">hal-02453496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governança dos Arranjos Produtivos Locais (APLs), redes territoriais e proximidades na Amazônia brasileira: o caso do APL Goiaba no nordeste paraense brasileiro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective action in Localized Agrifood Systems: An analysis by the social networks and the proximities. Study of a Serrano cheese producers' association in the Campos de Cima da Serra/Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Carine Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Piraux</w:t>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43, 20 p. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.58 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.24452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453496v1</w:t>
+                <w:t xml:space="preserve">hal-03280120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximities and the role of relational networks in innovation: The case of the dairy industry in two villages of the “green municipality” of Paragominas in the Eastern Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence et hybridation des modèles agricoles en Amazonie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1440,51 +1440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques d’interaction dans les dispositifs de gouvernance territoriale en Amazonie Brésilienne. Position et rôle des représentants clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (2), pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,64 +1595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de proximités dans la construction de réseaux socio-économiques territoriaux en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.493-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1807,377 +1807,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levers and limits for agricultural collectives under Geographical Indication to take action in transitions. Six case studies from the French cheese sector within the ADAOPT project.</w:t>
+                <w:t xml:space="preserve">Reterriorialisation de l’approvisionnement de la restauration collective : analyse des processus d'innovation et d'intermédiation pour la carpe de la Dombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedoin Florence</w:t>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neumeister Delphine</w:t>
+                <w:t xml:space="preserve">Kamar Habli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dernat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lasbleiz Ronan</w:t>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - ESEE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trás-os-Montes e Alto Douro, Jul 2025, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Puteaux (La Défense), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180345v1</w:t>
+                <w:t xml:space="preserve">hal-05323482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles alliances entre recherche et acteurs publics pour la transition territoriale des systèmes alimentaires ? Le cas du Projet alimentaire territorial du Grand Clermont et du Parc Livradois Forez</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+                <w:t xml:space="preserve">Levers and limits for agricultural collectives under Geographical Indication to take action in transitions. Six case studies from the French cheese sector within the ADAOPT project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedoin Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neumeister Delphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissar El Sayed Ahmad</w:t>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dovergne</w:t>
+                <w:t xml:space="preserve">Polge Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+                <w:t xml:space="preserve">Lasbleiz Ronan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions territoriales – Recherche et action publique en contexte d’incertitudes et de tensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - ESEE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trás-os-Montes e Alto Douro, Jul 2025, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469152v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reterriorialisation de l’approvisionnement de la restauration collective : analyse des processus d'innovation et d'intermédiation pour la carpe de la Dombes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles alliances entre recherche et acteurs publics pour la transition territoriale des systèmes alimentaires ? Le cas du Projet alimentaire territorial du Grand Clermont et du Parc Livradois Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissar El Sayed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+                <w:t xml:space="preserve">Morgane Dovergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamar Habli</w:t>
+                <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Puteaux (La Défense), France</w:t>
+              <w:t xml:space="preserve">Transitions territoriales – Recherche et action publique en contexte d’incertitudes et de tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323482v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic multiscale analysis of actor networks involved in the management of protected natural areas. Study of two Unesco World Heritage sites of Massif Central (France)</w:t>
               </w:r>
@@ -2239,493 +2239,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des analyses de réseaux sociaux pour comprendre les dynamiques de gouvernance et de développement des territoires ruraux. Enjeux méthodologiques, résultats, perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Diez Tetamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">troisième conférence francophone interdisciplinaire sur l’analyse des réseaux Frognet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654605v1</w:t>
+                <w:t xml:space="preserve">hal-04732806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis de los determinantes relacionales de las transiciones agroecológicas en las explotaciones agropecuarias y en los territorios rurales utilizando la metodología de las narraciones cuantificadas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dynamiques territoriales en Dombes : Contribution d'un projet collectif de valorisation de la carpe de Dombes dans la restauration collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Habli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Colloquium of the IGU Commission on the Sustainability of Rural Systems “Contested rural spaces / Territorios rurales en disputa”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Mendoza (Argentina), Argentina</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'agroécologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728920v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El juego de territorio y la cartografía social, dos métodos prospectivos para el análisis y el fortalecimiento de las interacciones entre el campo y la ciudad</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration et territorialisation des enjeux liés à l’alimentation : une analyse par les dynamiques de coordination entre acteurs impliqués dans des projets alimentaires territoriaux en région Auvergne Rhône -Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 Coloquio de la UGI, Unión Geográfica Internacional, sobre sustentabilidad de los sistemas rurales. Eje temático « Disputas entre el campo y la ciudad ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">18èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732806v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques territoriales en Dombes : Contribution d'un projet collectif de valorisation de la carpe de Dombes dans la restauration collective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Análisis de los determinantes relacionales de las transiciones agroecológicas en las explotaciones agropecuarias y en los territorios rurales utilizando la metodología de las narraciones cuantificadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'agroécologie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">31st Colloquium of the IGU Commission on the Sustainability of Rural Systems “Contested rural spaces / Territorios rurales en disputa”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Mendoza (Argentina), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767985v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et territorialisation des enjeux liés à l’alimentation : une analyse par les dynamiques de coordination entre acteurs impliqués dans des projets alimentaires territoriaux en région Auvergne Rhône -Alpes</w:t>
+                <w:t xml:space="preserve">Complémentarité des analyses de réseaux sociaux pour comprendre les dynamiques de gouvernance et de développement des territoires ruraux. Enjeux méthodologiques, résultats, perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">troisième conférence francophone interdisciplinaire sur l’analyse des réseaux Frognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742196v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles des collectifs porteurs de filières territorialisées dans la transition agroécologique. Une analyse des trajectoires et des modalités de coordinations de collectifs agricoles et hybrides</w:t>
               </w:r>
@@ -2793,77 +2793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Territorial Food Projects (PAT) in promoting coordination between stakeholders : evidences from the Clermont-Livradois Forez PAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd ERSA Congress, "Regional Science Dialogues for Peace and Sustainable Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Terceira Island, Azores, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2996,51 +2996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Geay-Galitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,204 +3098,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques relationnelles des acteurs privés valorisant l'inscription sur la liste du patrimoine mondial de l'Unesco de la Chaîne des Puys-Faille de Limagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Castelain</w:t>
+                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frognet 2023 - deuxième conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210742v1</w:t>
+                <w:t xml:space="preserve">hal-04911384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gillerot</w:t>
+                <w:t xml:space="preserve">Dynamiques relationnelles des acteurs privés valorisant l'inscription sur la liste du patrimoine mondial de l'Unesco de la Chaîne des Puys-Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Frognet 2023 - deuxième conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911384v1</w:t>
+                <w:t xml:space="preserve">hal-04210742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les interactions au sein de collectifs d'agriculteurs organisés autour de filière territoriales en façonnent la gouvernance : mise en regard de deux cas d'études analysés à l'aune des réseaux complets</w:t>
               </w:r>
@@ -3547,463 +3547,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sites naturels patrimoniaux et développement des systèmes productifs locaux. L’exemple du tourisme</w:t>
+                <w:t xml:space="preserve">Attractions et destinations imbriquées : un éclairage pour contribuer à une structuration robuste – Le cas du site UNESCO de La Chaîne des Puys - Faille de Limagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210188v1</w:t>
+                <w:t xml:space="preserve">hal-04080225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du réseau d’acteurs privés impliqués dans la valorisation de démarche d’inscription d’un paysage culturel sur la liste du patrimoine mondial de l’UNESCO : les ambassadeurs des Causses et Cévennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Illona Boucourt-Bataille</w:t>
+                <w:t xml:space="preserve">Analyse contrefactuelle des effets économiques des politiques de gestion et de valorisation. Le cas des politiques menées sur le site « Chaîne des puys -Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210206v1</w:t>
+                <w:t xml:space="preserve">hal-04210259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractions et destinations imbriquées : un éclairage pour contribuer à une structuration robuste – Le cas du site UNESCO de La Chaîne des Puys - Faille de Limagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+                <w:t xml:space="preserve">Analyse de la dépendance des activités touristiques aux politiques de gestion de sites naturels. Application aux hébergements du site de la Chaîne des Puys Faille de Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080225v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrefactuelle des effets économiques des politiques de gestion et de valorisation. Le cas des politiques menées sur le site « Chaîne des puys -Faille de Limagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bussière</w:t>
+                <w:t xml:space="preserve">Gestion des sites naturels patrimoniaux et développement des systèmes productifs locaux. L’exemple du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210259v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dépendance des activités touristiques aux politiques de gestion de sites naturels. Application aux hébergements du site de la Chaîne des Puys Faille de Limagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vollet</w:t>
+                <w:t xml:space="preserve">Analyse du réseau d’acteurs privés impliqués dans la valorisation de démarche d’inscription d’un paysage culturel sur la liste du patrimoine mondial de l’UNESCO : les ambassadeurs des Causses et Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illona Boucourt-Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
+              <w:t xml:space="preserve">16e Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210266v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative governance models to manage World Heritage sites</w:t>
               </w:r>
@@ -4471,122 +4471,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des territoires ruraux français sont reconnus au patrimoine mondial de l’Unesco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Cermosem "Le moment rural : ruralités en transitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210847v1</w:t>
+                <w:t xml:space="preserve">hal-03596966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation et territorialisation de sites Unesco: une analyse des dynamiques d’interaction</w:t>
               </w:r>
@@ -4756,122 +4756,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Quand des territoires ruraux français sont reconnus au patrimoine mondial de l’Unesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
+              <w:t xml:space="preserve">Colloque du Cermosem "Le moment rural : ruralités en transitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596966v1</w:t>
+                <w:t xml:space="preserve">hal-04210847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance territoriale et inscription au patrimoine mondial de l’Unesco : une analyse des dynamiques de proximité</w:t>
               </w:r>
@@ -5300,217 +5300,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer groups and socio-economics networks’ structure: a role to play as social resource for farmers and as driver for agroecological transition. The French Comtat Venaissin study case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Scorsino</w:t>
+                <w:t xml:space="preserve">Collective action in Localized Agrifood System: an analysis by the social networks and the proximities. Study of a Serrano cheese producers’ association in the Campos de Cima da Serra region/Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Rural Sociology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945571v1</w:t>
+                <w:t xml:space="preserve">hal-02945575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action in Localized Agrifood System: an analysis by the social networks and the proximities. Study of a Serrano cheese producers’ association in the Campos de Cima da Serra region/Brazil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V Labeyrie</w:t>
+                <w:t xml:space="preserve">Farmer groups and socio-economics networks’ structure: a role to play as social resource for farmers and as driver for agroecological transition. The French Comtat Venaissin study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scorsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">European Society for Rural Sociology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945575v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From territorial governance of commons toward a reconfiguration of management models. The case of the “Chaîne des puys –Limagne Fault” Unesco World Heritage application</w:t>
               </w:r>
@@ -5654,316 +5654,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing sustainable intensification at regional scale to promote rural development</w:t>
+                <w:t xml:space="preserve">Assessing sustainable intensification at landscape scale: four case studies in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta M. Debolini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">13th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural University of Athens, Jul 2018, Ghania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942583v1</w:t>
+                <w:t xml:space="preserve">hal-02945599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial governance and proximity dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing sustainable intensification at regional scale to promote rural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire NEREUS (Nucleo de Economia Regional e Urbana da Universidade de Sao Paulo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Sep 2018, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">58th ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787799v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing sustainable intensification at landscape scale: four case studies in Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial governance and proximity dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural University of Athens, Jul 2018, Ghania, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire NEREUS (Nucleo de Economia Regional e Urbana da Universidade de Sao Paulo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). BRA., Sep 2018, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945599v1</w:t>
+                <w:t xml:space="preserve">hal-02787799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence and hybridization of agricultural models in oriental Amazon. The dairy production example in two villages of the “green municipality” of Paragominas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6096,51 +6096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,51 +6273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une transition agraire en Amazonie orientale? Coexistence et hybridation des modèles agricoles au sein de la filière laitière dans la « commune verte » de Paragominas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6368,51 +6368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune verte de Paragominas à la recherche d’éco-efficience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6519,51 +6519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernances territoriales et proximités : le cas de deux territoires d’action publique en Amazonie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque construire les proximités dans un monde global : Enjeux territoriaux, organisationnels et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6683,51 +6683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’évaluation des dispositifs de gouvernance territoriale en Amazonie Brésilienne : une analyse des dynamiques d’interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7054,64 +7054,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de réseaux socio-économiques territoriaux en Amazonie brésilienne : une analyse des Arrangements Productifs Locaux (APL) par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème colloque ASRDLF : Culture, patrimoine et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7162,51 +7162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7257,51 +7257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR 3 - les chemins du développemnt durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Jun 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7339,51 +7339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de développement territorial innovant au regard de l’économie proximité : Le cas des territoires de la citoyenneté en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7434,51 +7434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement territorial en Amazonie brésilienne : une analyse par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7548,51 +7548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial governances and proximity dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7774,51 +7774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The school of proximity, genesis and development of a scientific notion - chapter 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7873,51 +7873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gouvernance territoriale : l'exemple du Brésil rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8015,51 +8015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of territorial governance: the example of rural Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8166,51 +8166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires émergents d’Amazonie: analyse comparée des dynamiques territoriales dans le Baixo Amazonas et le Nordeste Paraense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9133,51 +9133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73AFFF8D"/>
+    <w:nsid w:val="E14EC2CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9364,51 +9364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polge-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198214316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2430346" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.255.0809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0717" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.24452" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.493-524" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Florence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neumeister Delphine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polge Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasbleiz Ronan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissar El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dovergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castelain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boucourt-Bataille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bazin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Boris Djongon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou B. Djongon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pachoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Labeyrie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Piraux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.fr/Accueil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lacheny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226449v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polge-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198214316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2430346" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Polge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.255.0809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.245.0717" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scorsino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.24452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.493-524" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Florence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neumeister Delphine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polge Etienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasbleiz Ronan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissar El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dovergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castelain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Diez Tetamanti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barbet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728920v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boucourt-Bataille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bazin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Boris Djongon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou B. Djongon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pachoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Labeyrie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945571v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Piraux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.fr/Accueil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lacheny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Marbl&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226449v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>