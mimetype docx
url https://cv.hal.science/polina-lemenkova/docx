--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Polina Lemenkova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alma Mater Studiorum - Università di Bologna, Dipartimento di Scienze Biologiche, Geologiche eAmbientali (Alma Mater Studiorum - Université de Bologne, Département des Sciences Biologiques,Géologiques et Environnementales), Via Irnerio 42, 40 126 BOLOGNE, ITALIE.Paris Lodron Universität Salzburg (PLUS), Fachbereich Geoinformatik, Fakultät für Digitale undAnalytische Wissenschaften (Université Paris Lodron de Salzbourg, Département de Géoinformatique,Faculté des Sciences Numériques et Analytiques), Schillerstraße 30, A-5 020 SALZBOURG, AUTRICHE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polina-lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5759-1089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lemenkova_p_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-8828-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (200)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence of GMT and R for modelling seismicity in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie Científica de la Universidad de las Ciencias Informáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.387-402. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18092130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries for Scientometrics on Artificial Intelligence in Agricultural Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Processing and Energy in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (2), pp.56-67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/jpea29-62338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des algorithmes de GRASS GIS des images satellites Landsat pour le calcul et la visualisation des indices de végétation Lemenkova P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Environnement et de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.19218392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cover Analysis in the Yangtze River Basin for Detection of Wetland Agriculture and Urban Dynamics in Wuhan Area (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2025-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Bimonthly Landscape Monitoring in Morocco, North Africa, by Integrating Machine Learning with GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (5), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geomatics5010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for optimization of image classification in spatially constrained regions: A case of Eritrea, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/engtoday2500008L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest age, structure and dominant species (spruce and Swiss stone pine) on water balance in the Tyrolean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26650/ijegeo.1663045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On forest hydrology in South Tyrol: Processes, modelling and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (2), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17707/AgricultForest.71.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichens and epiphytes as sentinel organisms for the determination of the water balance in forest ecosystems of South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemljište i biljka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (2), pp.20-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ZemBilj2502020L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask learning with statistical parametrization for ecohydrological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2025-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle pour la visualisation des changements de couverture terrestre en Chine centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (41), pp.e-50748. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v5i41.50748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Based Graphical Representation of Trends in Food Production and Agriculture Value Chains in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56430/japro.1811604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclassification Scheme for Image Analysis in GRASS GIS Using Gradient Boosting Algorithm: A Case of Djibouti, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (8), pp.249. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging11080249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of epiphytes and fog to patterns of atmospheric fluxes in mountainous forests (Picea abies L. and Pinus cembra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta herbologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/34ah-57901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python for environmental modelling of mixed coniferous forests dominated by Norway spruce (Picea abies [L.] Karst.) and Swiss stone pine (Pinus cembra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/topola2515005L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Algorithms of Remote Sensing Data Processing for Mapping Changes in Land Cover Types over Central Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging11050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data integration for environmental mapping and monitoring in South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Balkan Journal of Agricultural Economics and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/WBJAE2501037L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of image processing through ML algorithms of GRASS GIS using embedded Scikit-Learn library of Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examples and Counterexamples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.100180. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exco.2025.100180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive Environmental Monitoring of the Coniferous Forests Using Statistical Analysis and Data Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ror2501035L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hydrology of water balance analysed by statistical modelling using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2025-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Process Automation of Geospatial Data Pipelines by Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis. Series: Automatic Control and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.147-166. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18058578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-based statistical analysis of the ecological variables in the Italian Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Management and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1-2), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/jpmnt13-57672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime in the Alpine forests explained through tree ages, fog precipitation, rainfall and canopy interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/POLJTEH2502035L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods of Remote Sensing Data Processing for Mapping Salt Pan Crust Dynamics in Sebkha de Ndrhamcha, Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.37-69. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2025-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical climate mitigation potential of coniferous forests in temperate ecosystems of South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georeview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (2), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15836301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Environmental Monitoring Implications for Sustainable Land Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis. Economics and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18052694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of Forestry Sector in Italy: A Long-Term Statistical Assessment with FAO Data and R Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.27 - 49. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62838/abmj-2025-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la dynamique du paysage à l'aide de l'analyse d'images satellite par apprentissage automatique du SIG GRASS dans le Parc National du W, nord du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17994778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of global harvest and production of cereals: Exploring trends for 30-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/POLJTEH2504001L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial clustering of protected forests in Italy for strategic nature conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry: Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.117-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/SustFor2592117L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering predictors of biodiversity change and reconstructing land cover history in Central Apennines using machine learning and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatolian Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15767237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of glacier extent in Lake Nam Co and Nyenchen Tanglha Mountains within a decade as detected by machine learning methods of image analysis for monitoring Lhasa terrane, Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Polar Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/CPR2025-1-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relation Among Soil Conditions, Lichen Growth and Precipitation Under Subalpine Coniferous Forest in North Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62838/abmj-2025-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved canopy interception scheme into biogeochemical analysis of water fluxes in subalpine coniferous forest (Northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Natural Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16313721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Information for Humanitarian Mapping and Monitoring Crisis-Affected Regions: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Migration and Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.196-220. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69510/mipos.1684741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on the lake drainage processes and vegetation dynamics in arid ecosystems of southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik radova Departmana za geografiju, turizam i hotelijerstvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16217948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated algorithm of GRASS GIS to retrieve the data on land cover types in Guinea, West Africa, from Landsat-8 OLI/TIRS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2025-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Fragmentation and Deforestation in Sierra Leone, West Africa, Analysed Using Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2024-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie thématique du Burundi à l’aide de données géospatiales et d’images satellitaires traitées par les méthodes de géoinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (39), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v4i39.46177.fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Coastal Regions of Guinea-Bissau for Analysis of Mangrove Dynamics Using Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.17-30. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2024-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche cartographique par le SIG GRASS pour l'analyse de la structure du paysage au Libéria, Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n0l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Vector Machine Algorithm for Mapping Land Cover Dynamics in Senegal, West Africa, Using Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (3), pp.420-462. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/earth5030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic moment tensor solutions and geophysical settings in the Philippine Sea basin mapped by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Geofísica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35424/rgf.i70.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'images satellitaires Landsat de la région du Cap (Afrique du Sud) pour le calcul et la cartographie d'indices de végétation à l'aide du logiciel GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.113-129. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pyj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Analysis of Landsat Images for Monitoring Flooded Areas in the Inner Niger Delta, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.278-313. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2023-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods of Satellite Image Analysis for Mapping Geologic Landforms in Niger: A Comparison of the Aïr Mountains, Niger River Basin and Djado Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzemni Radovi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14557626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Computational Remote Sensing: Quantifying Patterns of Land Cover Types Around Cheetham Wetlands, Port Phillip Bay, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (8), pp.1279. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12081279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Methods of Satellite Image Processing for Monitoring of Flood Dynamics in the Ganges Delta, Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.1141. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks for Mapping Coastal Lagoon of Chilika Lake, India, Using Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.709. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12050709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Classifier Algorithm of Geographic Resources Analysis Support System Geographic Information System for Satellite Image Processing: Case Study of Bight of Sofala, Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coasts4010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Woodlands in Angola, Tropical Africa: Calculation of Vegetation Indices From Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (3), pp.185-202. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17707/AgricultForest.70.3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic mapping of Burundi using geospatial data and satellite images processed by geoinformatics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (39), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v4i39.46177.eng⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilising Pareto efficiency and RSM to adjust binder content in clay stabilisation for Yttre Ringvägen, Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Polytechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.140-157. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/AP.2023.63.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Properties of Soil Stabilized with Blended Binders for Sustainable Road Base Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.110-126. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic monitoring of strength in stabilized foundations by P-wave reflection and downhole geophysical logging for drill borehole core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.20220290. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jmbm-2022-0290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the Topography-Induced Gravity, Terrain Structure and the Seismicity in the Gulf of Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.64-76. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.79.2.33500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Seasonal Fluctuations in Saline Lakes of Tunisia Using Earth Observation Data Processed by GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.1995. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12111995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Moraine Soils Stabilised with OPC, GGBFS and Hydrated Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of mining sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.319--334. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ams.2023.146182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDAL and PROJ Libraries Integrated with GRASS GIS for Terrain Modelling of the Georeferenced Raster Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.46. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies11020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Experiments on Soil Stabilization to Enhance Strength Parameters for Road Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport and Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ttj-2023-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing the Wadi Fluvial Structure and Stream Network in the Qena Bend of the Nile River, Egypt, on Landsat 8-9 OLI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Morphometric 3D Terrain Analysis of Japan Using Scripts of GMT and R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Feature Papers for Land Innovations – Data and Machine Learning, 12 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASS GIS Scripting Framework for Monitoring Changes in the Ephemeral Salt Lakes of Chotts Melrhir and Merouane, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.61. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi6040061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic P- and S-Wave Reflection and CPT Soundings for Measuring Shear Strength in Soil Stabilized by Deep Lime/Cement Columns in Stockholm Norvik Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.325-346. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/aoa.2023.145243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of Bangui Magnetic Anomaly with Topographic and Gravity Contrasts across Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.604. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min13050604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Water-Binder Ratio on Strength and Seismic Behavior of Stabilized Soil from Kongshavn, Port of Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.12016. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151512016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor and Ocean Crust Structure of the Kerguelen Plateau from Marine Geophysical and Satellite Altimetry Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.393-426. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geomatics3030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Vegetation Indices from the Satellite Images Using GRASS GIS Scripts for Monitoring Mangrove Forests in the Coastal Landscapes of Niger Delta, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.871. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11040871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mapping of Burkina Faso using TerraClimate data and satellite images by GMT and R scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geodesy and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/agg.2023.146157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Workflow Framework in Construction Projects to Control the Environmental Properties of Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.303. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16060303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral Satellite Image Analysis for Computing Vegetation Indices by R in the Khartoum Region of Sudan, Northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (5), pp.98. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging9050098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using open-source software GRASS GIS for analysis of the environmental patterns in Lake Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Bodenkultur-Austrian Journal for Land Management, Food and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/boku-2023-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening Accelerators (X-Seed 100 BASF, PCC, LKD and SALT) as Strength-Enhancing Admixture Solutions for Soil Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovak Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sjce-2023-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Wetlands of Kenya Using Geographic Resources Analysis Support System (GRASS GIS) with Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wetlands Diversity, 25 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2023-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Segmentation of the Sudd Wetlands in South Sudan for Environmental Analytics by GRASS GIS Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.745-780. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/analytics2030040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GGBS and Fly Ash in Binders on Soil Stabilization for Road Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Transport Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rjti-2022-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocomputation of DEM Based Terrain Relief in Bulgaria Using GMT and R Scripting Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the University of Architecture, Civil Engineering and Geodesy Sofia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6405154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration, vapour pressure and climatic water deficit in Ethiopia mapped using GMT and TerraClimate dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Land Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7-9), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/jwld.2022.141573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Altimetry and Gravimetry Data for Mapping Marine Geodetic and Geophysical Setting of the Seychelles and the Somali Sea, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12(25) (2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jaes-2022-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity in the Afar Depression and Great Rift Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (1), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.78.1.29963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Ghana by GMT and R scripting: advanced cartographic approaches to visualize correlations between the topography, climate and environmental setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/gac.2022.141169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command-Line Cartographic Data Processing for Geophysical Plotting of Rwanda Using GMT and R Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (7-8), pp.810. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7113414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Climate Parameters over the Territory of Botswana Using GMT and Gridded Surface Data from TerraClimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (9), pp.473. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11090473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismotectonics of Shallow-Focus Earthquakes in Venezuela with Links to Gravity Anomalies and Geologic Heterogeneity Mapped by a GMT Scripting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (23), pp.15966. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142315966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of geophysical anomalies and seismicity in Mexico: An integrated mapping by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (e60474), pp.265-287. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4025/bolgeogr.v39.a2021.e60474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Scripting for Geophysical Mapping of Malawi Rift Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (2), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/tehnika2202183L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the Beqaa Valley, Lebanon and Anti-Lebanon Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2022-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Script-Driven Approach to Mapping Satellite-Derived Topography and Gravity Data Over the Zagros Fold-and-Thrust Belt, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.110-137. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2022-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplex Lattice Design and X-ray Diffraction for Analysis of Soil Structure: A Case of Cement-Stabilised Compacted Tills Reinforced with Steel Slag and Slaked Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), pp.3726. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11223726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion Strategy for Mapping Environment and Climate Variables of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecno-Lógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.15-34. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17058/tecnolog.v26i1.16793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Strength Gain in Sandy Soil Stabilised with Mixed Binders Evaluated by Elastic P-Waves during Compressive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (21), pp.7798. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15217798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic scripts for seismic and geophysical mapping of Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.195-218. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37040/geografie.2022.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Mapping of Ghana Using Advanced Cartographic Tool GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kartografija i Geoinformacije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (36), pp.16-37. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32909/kg.20.36.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Processing by Python and R Using Landsat 9 OLI/TIRS and SRTM DEM Data on Côte d'Ivoire, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.317. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8120317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear bond and compressive strength of clay stabilised with lime/cement jet grouting and deep mixing: A case of Norvik, Nynäshamn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.693 - 710. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nleng-2022-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision Algorithms of DigitSeis for Building a Vectorised Dataset of Historical Seismograms from the Archive of Royal Observatory of Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël De Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23010056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Console-Based Mapping of Mongolia Using GMT Cartographic Scripting Toolset for Processing TerraClimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (140), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12030140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Submarine Geomorphology of the Philippine and Mariana Trenches By an Automated Approach Using GMT Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Latvian Academy of Sciences. Section B. Natural, Exact, and Applied Sciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 76 (2), pp.258-266. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/prolas-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic velocity of P-waves to evaluate strength of stabilized soil for Svenska Cellulosa Aktiebolaget Biorefinery Östrand AB, Timrå</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.e141593. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/bpasts.2022.141593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania Craton, Serengeti Plain and Eastern Rift Valley: mapping of geospatial data by scripting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estonian Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3176/earth.2022.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tests to study the effects of cement ratio on potassium and TBT leaching and the pH of the marine sediments from the Kattegat Strait, Port of Gothenburg, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.47-59. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2022.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries for Remote Sensing Data Classification by k-means Clustering and NDVI Computation in Congo River Basin, DRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (24), pp.12554. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122412554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS Scripts for Satellite Image Analysis by Raster Calculations Using Modules r.mapcalc, d.rgb, r.slope.aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehnički vjesnik – Technical Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1956-1963. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17559/tv-20220322091846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strength-Enhancing Admixtures on Stabilization of Expansive Soil by Addition of Alternative Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.726-735. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/cee-2022-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic moment tensor solutions for geophysical mapping of the Philippine sea basin by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Reports in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (3), pp.707. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7064200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability, compressive strength and Proctor parameters of silts stabilised by Portland cement and ground granulated blast furnace slag (GGBFS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.667--692. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ame.2022.141522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Dataset with Geophysical and Geological Variables on the Bolivian Andes by the GMT Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data7060074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Heavy Metals from Contaminated Soil Stabilised by Portland Cement and Slag Bremen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Chemistry and Engineering S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (4), pp.537-552. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/eces-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination from heavy metals and persistent organic pollutants (PAH, PCB and HCB) in the coastal area of Västernorrland, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gospodarka Surowcami Mineralnymi – Mineral Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/gsm.2022.141662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоморфология хребта Девяностого градуса</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Perm University. Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.195-212. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17072/psu.geol.20.3.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Frequency Ultrasonic P-Waves for Evaluating Uniaxial Compressive Strength of the Stabilized Slag–Cement Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (2), pp.39-62. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ncr-2021-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Deformation and Compressive Strength of the Frozen Fine-Grained Soils With Changed Porosity and Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jaes-2021-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vegetation Detection Using RGB Colour Composites and Isoclust Classification of the Landsat TM Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Landmanagement and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.147-167. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15576/GLL/2021.4.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TeX Markup Language for 3D and 2D Geological Plotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.43-69. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/fcds-2021-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating land cover types from Landsat TM using SAGA GIS for vegetation mapping based on ISODATA and K-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Serbica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (56), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/AASer2152159L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the Aleutian Trench south-east off Bowers Ridge, Bering Sea, in the context of the geological development of North Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Palmer Drought Severity Index (PDSI) in Various Vegetation Regions of the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/abmj-2021-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA GIS for Computing Multispectral Vegetation Indices by Landsat TM for Mapping Vegetation Greenness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/contagri-2021-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visualization of geophysical and geomorphologic data from the area of Weddell Sea by the generic mapping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/sq.2020.133759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting methods in topographic data processing on the example of Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINET Ethiopian Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.91-107. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4916884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georeferenced Gridded Data Handled by GMT: Cartographic Solutions for Geophysical Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georeview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.78-93. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5637076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GMT for 2D and 3D Modeling of the Ryukyu Trench Topography, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanea Geographica - Regional Studies on Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.213-225. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/mgrsd-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring structured scripting cartographic technique of GMT for ocean seafloor modeling: A case of the East Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Technology and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.162-184. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33175/mtr.2021.248158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Earthquakes in Malawi Using Incorporated Research Institutions for Seismology (IRIS) Catalogue for 1972-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malawi Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.32-51. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5771582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping environmental and climate variations by GMT: a case of Zambia, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemljište i biljka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.117-136. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ZemBilj2101117L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic setting of Scotia Sea and its effects on geomorphology of South Sandwich Trench, Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ppr.2021.136510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting Languages for Geomorphological Modelling and Topographic Visualization of Serbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik Matice srpske za prirodne nauke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/ZMSPN2140113L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gobi Altai, Khangai and Khentii Mountains mapped by a mixed-method cartographic approach for comparative geophysical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mongolian Geoscientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (52), pp.62 - 79. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5564/mgs.v26i52.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopotamia Foredeep Basin Mapped by Integrated 2D and 3D Cartographic Approach for Analysis of the Geomorphology and Geophysical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iraqi Bulletin of Geology and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.57-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity in Yemen and the Gulf of Aden in a geological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riscuri si Catastrofe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5112945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO Cluster Classifier by ArcGIS for Unsupervised Classification of the Landsat TM Image of Reykjavík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Natural Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/bnsr11-30488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-Based Vegetation Indices Computed by Saga GIS: A Comparison of the Perpendicular and Transformed Soil Adjusted Approaches for the Landsat TM Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/PoljTeh2103049L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of scripting cartographic methods to geophysical mapping and seismicity in Rwenzori mountains and Albertine Graben, Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Makerere University Journal of Agricultural and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5082861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting de técnicas cartográficas de R y GMT para el mapeo geomorfológico y topográfico del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entorno Geográfico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.36-55. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25100/eg.v0i22.11331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Processing of the Multi-Source Geospatial Datasets by GMT for Mapping Variability in Geologic Setting and Bathymetry of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.e20013. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4215/rm2021.e20013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Different Binder Combinations of Cement, Slag and CKD for S/S Treatment of TBT Contaminated Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica et Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ama-2021-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Equivalent Cohesion Ceq of the Frozen Soils by Compression Strength Using Kriolab Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil and Environmental Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ceer-2021-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topographic, geophysical and gravimetry data of Pakistana contribution to geological understanding of Sulaiman Fold Belt and Muslim Bagh Ophiolite Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1-2), pp.3-26. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5779189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Earth data processing using machine learning for integrated mapping of the Dead Sea Fault, Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik Šumarskog fakulteta Univerziteta u Banjoj Luci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.79-103. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/GSF2131079L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of climate and topography in Chaco and Oriental, Paraguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (66), pp.865-888. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/p.2318-2962.2021v31n.66p.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven insights into correlation among geophysical setting, topography and seafloor sediments in the Ross Sea, Antarctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (64), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/p.2318-2962.2021v31n64p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Java and Sumatra Segments of the Sunda Trench: Geomorphology and Geophysical Settings Analysed and Visualized by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik Srpskog Geografskog Drustva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/GSGD2002001L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine tectonic geomorphology of the Pliny and Hellenic Trenches reflecting geologic evolution of the southern Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudarsko Geolosko Naftni Zbornik (The Mining-Geology-Petroleum Engineering Bulletin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17794/rgn.2021.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset compilation by GRASS GIS for thematic mapping of Antarctica: Topographic surface, ice thickness, subglacial bed elevation and sediment thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Polar Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.67 - 85. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/cpr2021-1-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okinawa Trough Geophysical and Topographic Modeling by GDAL Utilities and GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzemni Radovi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5109998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting cartographic methods of GMT for mapping the New Britain and San Cristobal trenches, Solomon Sea, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Casa da Geografia de Sobral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.122-142. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35701/rcgs.v22n3.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS Modules for Topographic and Geophysical Analysis of the ETOPO1 DEM and Raster Data: North Fiji Basin, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographia Napocensis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13337318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA GIS for information extraction on presence and conditions of vegetation of northern coast of Iceland based on the Landsat TM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.10 - 21. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/abmj-2020-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of geospatial data for mapping variation of sediment thickness in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of the Danube Delta Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7427/DDI.25.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEBCO and ETOPO1 gridded datasets for GMT based cartographic mapping of Hikurangi, Puysegur and Hjort Trenches, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Geographica Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.7 - 18. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1427-9711.19.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R packages 'tmap', 'raster' and 'ggmap' for cartographic visualization: An example of dem-based terrain modelling of Italy, Apennine Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik radova - Geografski fakultet Univerziteta u Beogradu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.99 - 116. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/zrgfub2068099l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Based Image Segmentation Algorithm of SAGA GIS for Detecting Urban Spaces in Yaoundé, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Geography and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.38-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal surfaces of synthetical DEM generated by GRASS GIS module r.surf.fractal from ETOPO1 raster grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.86-102. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9733/JGG.2020R0006.E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT-based geological mapping and assessment of the bathymetric variations of the Kuril-Kamchatka Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural and Engineering Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28978/nesciences.691708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the Puerto Rico Trench and Cayman Trough in the Context of the Geological Evolution of the Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska, sectio B – Geographia, Geologia, Mineralogia et Petrographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, pp.115-141. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/b.2020.75.115-141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS for topographic and geophysical mapping of the Peru-Chile Trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Geografic. Geographical studies and environment protection research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.143-157. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5775/fg.2020.009.d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 for High Resolution Mapping of Slope-Based Vegetation Indices Using Machine Learning by SAGA GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2020-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS for classification of Landsat TM images by maximum likelihood discriminant analysis: Tokyo area, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodetski glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13507761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAA Marine Geophysical Data and a GEBCO Grid for the Topographical Analysis of Japanese Archipelago by Means of GRASS GIS and GDAL Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.25-45. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7494/geom.2020.14.4.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEBCO Gridded Bathymetric Datasets for Mapping Japan Trench Geomorphology by Means of GMT Scripting Toolset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (3), pp.98-112. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/gac.2020.11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Beaufort Sea Topography and Geophysical Settings Using High-Resolution Geospatial Data and GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografické informácie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.4-18. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17846/GI.2020.24.1.4-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Indian Ocean tectonics and geophysics supported by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riscuri si Catastrofe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/RCJ2020_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of the geophysical settings in the Philippine Sea margins by means of GMT and ISC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Geography and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.5 - 15. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12044799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python libraries matplotlib, seaborn and pandas for visualization geospatial datasets generated by QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiintifice ale Universitatii "Alexandru Ioan Cuza" din Iasi - seria Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, 1, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Automatic Mapping Processing by GMT to Bathymetric and Geophysical Data: Cascadia Subduction Zone, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jengeo-2020-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geomorphology of the Makran Trench in the context of the geological and geophysical settings of the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology, Geophysics &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (3), pp.205-222. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7494/geol.2020.46.3.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries {dendextend} and {magrittr} and Clustering Package scipy.cluster of Python For Modelling Diagrams of Dendrogram Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Electronic and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/cjece-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping South China Sea Region by GMT for Marine Geological Analysis and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universităţii din Oradea, Seria Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30892/auog.301112-847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the bathymetry and bottom morphology of the Izu-Bonin Trench modelled by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.41 - 60. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/bgeo-2020-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor Mapping of the Atlantic Ocean by GMT: Visualizing Mid-Atlantic Ridge Spreading, Sediment Distribution and Tectonic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geobalcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18509/AGB.2020.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Vegetation Indices Calculated by Qgis Using Landsat Tm Image: a Case Study of Northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arls-2020-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT Based Comparative Geomorphological Analysis of the Vityaz and Vanuatu Trenches, Fiji Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodetski List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74(97) (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12249773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Interpretation of the Seafloor Geomorphology Using GMT: a Case Study of the Manila Trench, South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aksaray University Journal of Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29002/asujse.604761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment thickness in the Bay of Bengal and Andaman Sea compared with topography and geophysical settings by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the difference in depths and variation in slope steepness of the Sunda Trench, Indonesia, east Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Geomorfologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.21-41. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21094/rg.2020.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Plotting Correlograms by Python and R Libraries for Correlation Analysis of the Environmental Data in Marine Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeomorfolojik Araştırmalar Dergisi / Journal of Geomorphological Researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.10012808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating slope gradient variations in the submarine landforms by R and Python statistical libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANAS Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.99-113. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11454768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic surface modelling using raster grid datasets by GMT: example of the Kuril–Kamchatka Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Geodesy and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (1), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rgg-2019-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotting Ternary Diagrams by R Library ggtern for Geological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern Anatolian Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11369955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Modelling of the Middle America Trench using GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Valahia University of Targoviste. Geographical Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.73 - 94. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/avutgs-2019-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Processing for Visualising Yap and Palau Trenches by Generic Mapping Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.72-89. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11544048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological modelling and mapping of the Peru-Chile Trench by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Cartographical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (4), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pcr-2019-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Data Modelling and Classification in Marine Geology by the SPSS Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Technologies IJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.8796941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Mariana Trench Geomorphology Using R Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/gac.2019.3785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Linear Regressions by StatsModel Library of Python for Oceanological Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (2), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26650/ASE2019547010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Analysis by Python and R: Geomorphology of the Philippine Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Letters on Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.81-94. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11449362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWK and GNU Octave Programming Languages Integrated with Generic Mapping Tools for Geomorphological Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoScience Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35180/gse-2019-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Mapping Tools and Matplotlib Package of Python for Geospatial Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30897/ijegeo.567343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT Based Comparative Analysis and Geomorphological Mapping of the Kermadec and Tonga Trenches, Southwest Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographia Technica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21163/GT_2019.142.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of R Applications for Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Science and Technology Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33714/masteb.486678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing oceanographic data by Python libraries NumPy, SciPy and Pandas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3153/AR19009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means Clustering in R Libraries {cluster} and {factoextra} for Grouping Oceanographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Informatics and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.9891203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Models by Gretl and R Statistical Packages for Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Trends (IJENT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.39 - 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R scripting libraries for comparative analysis of the correlation methods to identify factors affecting Mariana Trench formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Technology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis by R Programming to Assess Variability Among Environmental Determinants of the Mariana Trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Maritime and Marine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.146 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Water Discharge Into the Izmir Bay: Environmental Threats to the Local Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka. Nauchno-proizvodstvenniy zhurnal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Science and Innovation: Strategic Priorities of the Development of the Governmental Economics. Biological Sciences, Dulatov Readings-2015 (4.1), pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Инновационный подход к автоматизиванной съемке рельефа дна в видеорежиме реального времени с использованием многолучевого эхолота Hydrosweep DS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestiya MGTU MAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Economics and Management. Social and Human Sciences, 5 (4), pp.23-27. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial technology for land cover analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle East and Africa Geospatial Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7439228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Frage der Meeresboden-Kartographie: Die Nutzung von AutoTrace Digitizer für die Vektorisierung der bathymetrischen Daten in der Petschora-See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Werner Schenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrographische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fachzeitschrift für Hydrographie und Geoinformation, 81, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435538.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swath-bathymetric mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Gauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expedition ANTARKTIS-XXIII/4 of the research vessel "Polarstern" in 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berichte zur Polar- und Meeresforschung = Reports on Polar and Marine Research, 557, pp.38-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Microseismic Ground Motion From Legacy Seismograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael S. M. de Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third European Conference on Earthquake Engineering and Seismology - 3ECEES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seismological Commission, Sep 2022, Bucharest, Romania. pp.3507-3513, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7064711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterplot Matrices of the Geomorphic Structure of the Mariana Trench at Four Tectonic Plates (Pacific, Philippine, Mariana and Caroline): a Geostatistical Analysis by R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Tectonics Meeting. Problems of Tectonics of Continents and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Geology Russian Academy of Science (RAS), Jan 2019, Moscow, Russia. pp.88, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15819.23845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Cluster Analysis by R language for Pattern Recognition in the Bathymetric Data Frame: a Case Study of the Mariana Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Simulation, Prototyping and Industrial Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tambov State Technical University (TSTU), Nov 2018, Tambov, Russia. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7531550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasures of Chinese Culture: Painting and Opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Qingdao, China. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14849.40808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Pollution of Coastal Waters in the Izmir Bay, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference in honor of O.G. Kusakin: “Biodiversity and Evolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. V. Zhirmunsky Institute of Marine Biology, Far Eastern Branch of Russian Academy of Science (RAS), Oct 2016, Vladivostok, Russia. pp.121-126, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Дидактические принципы использования открытых ГИС при руководстве дипломными работами на эколого-географических факультетах ВУЗов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Ecology in the Manmade and Natural Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Don State Agrarian University (DonGAU), Apr 2016, Persianovsky, Russia. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210232.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Management for the Environmental Assessment: a Case Study of Central Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Ecology and Safety. Dalnevostochnaja Vesna - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Komsomolsk-on-Amur State Technical University, Apr 2016, Komsomolsk-on-Amur, Russia. pp.29-31, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Direction and Length Determined by ArcGIS Spatial Analyst and Terrain Elevation Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Priority directions of the development of young research farmers in modern science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caspian research Institute of arid agriculture (FGBNU Prikaspijskij NII aridnogo zemledelija), May 2016, Solenoe Zajmishhe, Russia. pp.579-583, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Экологическая устойчивость морской биоты в отношении распределения донных отложений и направления течений арктических морей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries and Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Far Eastern State Technical Fisheries University ('Dalrybvtuz'), Apr 2016, Vladivoskok, Russia. pp.254-260, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Cases of Urban Patterns as a Response to the Socio - Environmental Changes: a Methodological Sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education in Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State Agrarian University VGAU n. a. Peter I, Mar 2016, Voronezh, Russia. pp.10-15, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GIS for Monitoring Lacustrine Ecosystem: a Case Study of Laguna de Gallocanta, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of the Environmental Landscape Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novocherkasskij inzhenerno-meliorativnyj institut DGAU, Apr 2016, Novocherkassk, Russia. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-Rural Environmental Gradient in a Developing City: Testing ENVI GIS Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abishevskie Readings. Innovation in the Complex Processing of Mineral Raw Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Almaty, Kazakhstan. pp.191-195, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ЭВОЛЮЦИЯ ВЗГЛЯДОВ АРИСТОТЕЛЯ НА ПРОБЛЕМУ ЧЕЛОВЕКА И ОКРУЖАЮЩЕГО МИРА</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristotle’s Research and Its Modern Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State Agricultural University, May 2016, Voronezh, Russia. pp.144-158, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7207583.v3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Data Between the Worksheets and GIS Databases for Effective Management of the Environmental Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Farabi Readings. 'Green Bridge Through Generations'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al-Farabi Kazakh National University, Apr 2016, Almaty, Kazakhstan. pp.349-353, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Информационно-библиографические ресурсы на лабораторных занятиях по экологии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Biological Issues of Use of Natural Resources in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural Scientific Research Veterinary Institute (FGBNU UrNIVI), May 2016, Yekaterinburg, Russia. pp.3-8, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проектирование и оформление серии карт природоохранного мониторинга: математическая основа и тематическое содержание</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Science and Technologies in View of Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siberian State Automobile and Highway University (SibADI), Feb 2016, Omsk, Russia. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for Environmental Mapping of Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Post Graduate Studens (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. pp.46, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11732.65920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University (GGU), Apr 2015, Gomel, Belarus. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the question of the environmental education: how Landsat TM, ETM+ and MSS images can be processed by GIS-techniques for geospatial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Perspectives in Making Regional Systems of the Additional Adult Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitebsk State Technological University (VGTU), Jun 2015, Vitebsk, Belarus. pp.108-111, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in the Geoscience Research: Classification of the Landsat TM Image Using ILWIS GIS for Geographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for the Higher School Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University (GGAU), May 2015, Grodno, Belarus. pp.60-63, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability and Environmental Resilience of Ecosystems in Yamal, Russian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of the Sustainable Development of the Russian Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University (TuymGNGU), May 2015, Tyumen, Russia. pp.139-141, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing, Distribution and Updating Using Social Coding Community Github and LaTeX Packages in Graduate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of the Education and Science: Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aqtobe, Kazakhstan. pp.31, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20465.84322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for the Environmental Mapping of the Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual PGS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. pp.40, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29132.97922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Based Mapping of Wetland Tundra Landscapes Using ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Satellite Images for Assessment of Environmental Vulnerability and Resilience of the Arctic Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of the Biodiversity of Water Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azov Research Institute for Fisheries AzNIIRH, Nov 2015, Rostov-on-Don, Russia. pp.214-220, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тематические блоки интегрального ГИС-проекта по мониторингу экологии Арктики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Issues of Chemical Engineering and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuvash State University n.a. I. N. Ulyanov, Nov 2015, Cheboksary, Russia. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Landscape Changes in Šumava National Park (Czech Republic) Using Quantum GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Around a Man: Natural, Technogenic, Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bryansk State Engineering and Technological Academy (BGITA), Jun 2015, Bryansk, Russia. pp.203-205, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Загрязнение акватории Баренцева моря нефтяными углеводородами</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil and Gas in Western Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University, Oct 2015, Tyumen, Russia. pp.113-118, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Составление карт корреляций и экологического прогнозирования на основе многослойного анализа и ранжирования акваторий</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University (YuZGU), Nov 2015, Kursk, Russia. pp.247-250, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Based Image Analysis for Urban Mapping and City Planning in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Simulation, Prototyping and Industrial Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tambov, Russia. pp.44-48, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Разработка курса ’География Арктики’ для обучения студентов геолого-географических дисциплин университетов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Processes in the Contemporary Socio-Cultural Space of Russia. Humanitarian and Technological Aspects of Globalization and Modernization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moscow Power Engineering Institute (MEI), Nov 2015, Volzhsk, Russia. pp.123-126, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for Environmental Mapping of Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual PostGraduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Каталогизация геоданных при планировании курса экологических дисциплин в вузах на основе доступного картографического материала</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogics of Safety: Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Pedagogical University (UrGPU), Dec 2015, Yekaterinburg, Russia. pp.103-107, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth web service as a support for GIS mapping in geospatial research at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-Technologies in the Educational Space. Problems, Approaches, Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arzamas branch of the N. I. Lobachevsky State University of Nizhny Novgorod, Mar 2015, Arzamas, Russia. pp.24, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11543.11686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in the Geoscience Research: Classification of the Landsat TM Image Using ILWIS GIS for Geographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for the Higher School Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University (GGAU), May 2015, Grodno, Belarus. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27376.61446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental modelling of urban landscapes as complex, vulnerable and dynamically developing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity. Bioconservation. Biomonitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adygea State University (ASU), Oct 2015, Maykop, Russia. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211537.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Hazard Prevention: Monitoring and Control of Landslide Risks in Mountainous Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems in the Development of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vologda State University, Dec 2015, Vologda, Russia. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Картографирование сельскохозяйственных угодий средствами ГИС для мониторинга использования природных ресурсов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of the Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University (UrGAU), Feb 2015, Yekaterinburg, Russia. pp.226-229, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing, Distribution and Updating Using Social Coding Community Github and LATEX Packages in Graduate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of the Education and Science. Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazakh-Russian International University, May 2015, Aqtobe, Kazakhstan. pp.3-7, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Природоохранное зонирование экосистем Северного Ледовитого океана по доминирующим типам техногенного воздействия</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Innovative Issues of the Development of the Russian Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Economics, Management and Law, Nov 2015, Nizhnekamsk, Russia. pp.74-78, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Распределение пестицидов и полихлорированных бифенилов по основным регионам Баренцева моря</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University YuZGU (ЮЗГУ), Nov 2015, Koursk, Russia. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seagrass mapping and monitoring along the coast of Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Job interview for the Research Training Group (RTG) Baltic TRANSCOAST. topic 'B1: Impact of nutrient emissions from land on communities of macrophytes'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rostock, Oct 2015, Rostock, Germany. pp.75, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24103.09124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University, Apr 2015, Gomel, Belarus. pp.33, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13386.31687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Веб-сервис Гитхаб (github) и текстовый редактор ЛаТеХ (LaTeX) в образовательной среде вузов как эффективные средства контроля и проверки работ студентов и обмена-распределения данных</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Education and Science: Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazakh-Russian International University, May 2015, Aqtobe, Kazakhstan. pp.36, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30799.53929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Skills of Editing and Real-Time Updating of Texts Using Innovative Technologies of the Internet Service GitHub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategy Kazakhstan - 2050. Integration of Education and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central Kazakhstan Academy, Dec 2015, Karaganda, Kazakhstan. pp.17-21, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking GIS and Remote Sensing Data to Study Vegetation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies of Knowledge-Intensive Engineering: Priorities of Development and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazan National Research Technical University n.a. A.N. Tupolev KNITU-KAI, Nov 2015, Naberezhnye Chelny (Tatarstan), Russia. pp.174-178, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Картографирование сельскохозяйственных угодий средствами ГИС для мониторинга использования природных ресурсов (на примере ландшафтов юго-западной Венгрии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University, Feb 2015, Yekaterinburg, Russia. pp.23, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17993.80487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональное ранжирование акваторий для моделирования оценочных характеристик экологических параметров</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Region Reflected in the Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Far East Federal Univ. (DVFU), Dec 2015, Nakhodka, Russia. pp.47-54, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Спутниковое картографирование заболоченных ландшафтов тундры с помощью ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434620.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Technical Approach of Image Segmentation in ENVI GIS to Identify Thematic Clusters for Visualization of Urban Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality - the Sum of Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University (YuZGU), Dec 2015, Kursk, Russia. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Geospatial Data Processing and Use of Statistical Information for Proper Environmental Planning and Zoning: Example of the Sumava National Park, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Development of Agricultural Science and Education. World Experience and Current Priorities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azerbaijan State Agricultural University, Oct 2015, Ganja, Azerbaijan. pp.303-306, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural land by means of GIS for monitoring the use of natural resources (a case study of landscapes of South-Western Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University, Feb 2015, Yekaterinburg, Russia. pp.27, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34031.79522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Identifying Sources and Types of Pollution in Transitional Arctic Shelf Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Earth Sciences. Geological and Geographic Studies of Cross-Border Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest State A.S. Pushkin University (BrGU), Sep 2015, Brest, Belarus. pp.127-130, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth web service as a support for GIS mapping in geospatial research at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-Technologies in the Educational Space. Problems, Approaches, Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arzamas branch of the Nizhny Novgorod State University, Mar 2015, Arzamas, Russia. pp.460-464, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Воздействие глобальных климатических процессов на экосистемы арктических морей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety: Global Challenges and Threats, Science, Education, Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sakhalin State University (SakhGU), Nov 2015, Yuzhno-Sakhalinsk, Russia. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Пространственный анализ и геостатистическая интерполяция для моделирования распределения данных на поверхности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Telecommunication Technologies. Education, Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Satbayev Kazakh National Technical University (KazNITU), Dec 2015, Almaty, Kazakhstan. pp.214-217, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Вычисление площадей распространения типов почвенно-растительного покрова по разновременным снимкам для визуализации экологической динамики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education, Science and Industry: Development and Prospects of Cooperation in the Context of Regional Technological Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Zaporozhye, Ukraine. pp.6-11, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the question of the environmental education: how Landsat TM, ETM+ and MSS images can be processed by GIS-techniques for geospatial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Perspectives in Creating Regional Systems of the Additional Education of Adults</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vitebsk, Belarus. pp.25, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14649.52320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upholding Open Source Principles for Education: Use of Quantum GIS for Teaching Geoinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Earth Sciences. Geological and Geographic Studies of Cross-Border Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest State A.S. Pushkin University (BrGU), Sep 2015, Brest, Belarus. pp.130-133, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Опыт конвертации растровых изображений в векторный формат с использованием AutoTrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality - the Sum of the Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University, Dec 2015, Kursk, Russia. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тематические информационные блоки для комплексного ГИС картографирования морских экосистем</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Technological Structurs: Mechanisms and Perspectives on the Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugra State University, Nov 2015, Khanty-Mansiysk, Russia. pp.42-44, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarine Response of the Pechora River to the External Ecological Impacts from Oil and Mining Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil and Gas in Western Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University, Oct 2015, Tyumen, Russia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Спутниковое картографирование заболоченных ландшафтов тундры с помощью ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. pp.110-113, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Remote Sensing Image Analysis for Mapping Forest Land Cover in Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry: Bridge to the Future. 90 years Higher Forestry Education in Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Forestry, May 2015, Sofia, Bulgaria. pp.70-71, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Landscape Changes and Detecting Land Cover Types by Means of the Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference.Information Technologies. Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University, May 2015, Ufa, Russia. pp.25, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23103.66726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Remote Sensing Data Using Erdas Imagine for Mapping Aegean Sea Region, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University, Feb 2015, Voronezh, Russia. pp.24, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10484.71047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-service GitHub and text editor LaTeX as effective tools of revision and control of student works at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Activities in the Mode of Innovation: Concepts, Approaches, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagestan State Pedagogical University, Apr 2015, Derbent, Russia. pp.32, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28998.63047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University, Apr 2015, Gomel, Belarus. pp.30, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13799.50084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Capture for Seafloor Bathymetric Mapping Using Software Caris Hips, GMT and ArcGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Modern Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yurga Institute of Technology, Tomsk Polytechnic University (TPU) branch, Dec 2015, Tomsk, Russia. pp.111-117, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of the Marine Environment Towards the Anthropogenic Impacts in the Ecosystem of the Barents Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Youth Scientific Conference : "People. Science. Innovations in the New Millennium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peoples’ Friendship University of Russia RUDN, Nov 2015, Moscou, Russia. pp.311-321, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Forest and Wildlife Resources in Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Aspects of Forest Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Biology, Komi Science Centre, Ural Division, Russian Academy of Sciences, Sep 2015, Syktyvkar (Komi), Russia. pp.103-105, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Разработка комплексных таблично-матричных легенд для геоэкологических карт</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Ecology in XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladimir State University n. a. Alexander and Nikolay Stoletovs, Nov 2015, Vladimir, Russia. pp.198-202, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Инвентаризация типов антропогенного воздействия на экосистемы для ГИС природоохранного мониторинга</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological and Ecological Regional Studies: Global, Russian and Regional Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samara State Academy of Social Sciences and Humanities, Dec 2015, Samara, Russia. pp.215-218, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Требования к структурированию базы данных агроэкологического мониторинга в ArcGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the IT, Electronics and Radiotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South Federal University, Dec 2015, Taganrog, Russia. pp.79-81, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГИС-модули геостатистики для математического моделирования пространственного распределения химических загрязнителей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Research in Technical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University UGNTU, Dec 2015, Sterlitamak, Russia. pp.236-237, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Remote Sensing Data Using Erdas Imagine for Mapping Aegean Sea Region, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University, Feb 2015, Voronezh, Russia. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Modelling of Coastal Cities: Urban Landscapes as Complex, Vulnerable and Dynamically Developing Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Management and Environmental Protection. Theory and Practice of the Economic Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazan Federal University, Institute of Management, Economics and Finance, Jul 2015, Kazan (Tatarstan), Russia. pp.636-642, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Landsat NDVI time series for detecting degradation of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoecology and Sustainable Use of Mineral Resources. From Science to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgorod State University’ (BelSU), Apr 2015, Belgorod, Russia. pp.11-13, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211795.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology, homogeneity and scale factors for object detection: application of eCognition software for urban mapping using multispectral satellite image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Scientific and Practical Conference 'Internet and Society. Modeling'. INSO2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kutaisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Стандартизация методов тематического картографирования для мониторинга состояния морей Арктики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Problems of Technospheric Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Voronezh, Russia. pp.54-59, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Landscape Changes and Detecting Land Cover Types by Means of Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies. Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University, May 2015, Ufa, Russia. pp.265-271, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проектирование репозитория геоданных на основе ArcEditor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Estate Cadastre and Monitoring Natural Resources Session 7: Using IT Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tula, Russia. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Monitoring Using Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Directions in the XXI Century: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University of Forestry and Technologies n. a. G. Morozov VGLTU, Dec 2015, Voronezh, Russia. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Обработка данных ДДЗ с использованием ПО Erdas Imagine для картографирования региона Эгейского моря, Турция</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Voronezh, Russia. pp.29, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434584.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should We Stand for Geothermal Energy ? Example of the Negative Impacts of Oil and Gas Exploration Activities Over the Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grozny State Oil Technical University n.a. M.D. Millionshtchikov, Jun 2015, Grozny, Russia. pp.18, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25151.66721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Landsat NDVI time series for detecting degradation of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoecology and Sustainable Use of Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgorod State University, Apr 2015, Belgorod, Russia. pp.21, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14469.29920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Information Technologies of Object Based Image Analysis (OBIA) for Urban Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions of Cybersecurity, Modeling and Information Processing in the Modern Socio-Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kursk State University (KSU), May 2015, Kursk, Russia. pp.109-111, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГЕОПРОСТРАНСТВЕННОЕ МОДЕЛИРОВАНИЕ ШУМАВСКОГО НАЦИОНАЛЬНОГО ПАРКА, ЧЕХИЯ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural and Social Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuvash State Pedagogical Institute n.a. I.T. Yakovlev (ChSPU), Jun 2015, Cheboksary (Chuvashia), Russia. pp.77- 81, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Image of the Suburban Estonia: Evolution of the Environmental Neighborhood under Architectural Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Trends and Perspectives in Development of Tourism and Hospitality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ryazan State University (RSU) n. a. S. A. Yesenin, Sep 2015, Ryazan, Russia. pp.42-46, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Распределение инсектицидов, пестицидов и полихлорбифенилов в донных отложениях Баренцева моря</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Chemistry, Petrochemical Industriy and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University of Engineering Technologies (VGUIT), Dec 2015, Voronezh, Russia. pp.224-227, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should We Stand for Geothermal Energy ? Example of the Negative Impacts of Oil and Gas Exploration Activities over the Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grozny State Oil Technical University n.a. M.D. Millionshtchikov, Jun 2015, Grozny, Russia. pp.264-273, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Классификация методов геоинформационного картографирования морских акваторий</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Technologies and Systems (NITiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penza State University, Nov 2015, Penza, Russia. pp.159-161, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Опыт оценки риска возникновения кризисных экологических ситуаций в Арктике</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Oil: History and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surgut State University, Nov 2015, Surgut, Russia. pp.382-395, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Организация базы данных для многоуровневого интегрального ГИС- проекта по морской экологии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University, Nov 2015, Kursk, Russia. pp.243-246, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Regional Difference in Urban Growth of Taipei City (Taiwan, China) by Means of ENVI GIS and Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CzechGlobe Post Graduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CzechGlobe Research Institute Czech Academy of Science (Ústav výzkumu globální změny AV ČR, v. v. i.), Feb 2014, Brno, Czech Republic. pp.50, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12140.62082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Classes of Geography in the High School: the Use of ’CORINE’ Project Data, Satellite Images and IDRISI GIS for Geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives for the Development of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University GGAU, Apr 2014, Grodno, Belarus. pp.284-286, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for the assessment of the environmental changes in the landscapes of Izmir surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental, Cultural, Economic and Social Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22228.76160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology and Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.24, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13453.49124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology &amp; Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.19, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10024.62722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of Cryogenic Landslide Hazards and Their Impact on Ecosystems in Cold Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLA2014 The Effects of Irrigation and Drainage on Rural and Urban Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological Educational Institution (TEIEP) of Epirus, Nov 2014, Patras, Greece. pp.27, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Sustainability and Management of Natural Resources in Tian Shan Region, Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating Pastoral Life. Heritage and Economic Development (CANEPAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic-American Union, Sep 2014, Athens, Greece. pp.27, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28841.34402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Spatiotemporal Forms, Triggers and Consequences of Urban Dynamics in Taipei: 1990-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Transition of China: Opportunities and Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University, Department of Asian Studies, Apr 2014, Olomouc, Czech Republic. pp.19, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20111.94882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape metrics as indicator for ecological significance: assessment of Sitno Natura 2000 sites, Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugljesa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarusian State University, Mar 2014, Minsk, Belarus. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring regional difference in urban growth of Taipei city (Taiwan, China) by means of ENVI GIS and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Graduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CzechGlobe Research Institute Czech Academy of Science, Feb 2014, Brno, Czech Republic. pp.36, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15078.78406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology and Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.74-76, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS and Remote Sensing. GIS Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Research and GIS Centre, Nov 2014, Tsaghkadzor, Armenia. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Sustainability and Management of Natural Resources in Tian Shan Region, Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Celebrating Pastoral Life. Heritage and Economic Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CANEPAL European Heritage of Sheep, Farming and Pastoral Life, Sep 2014, Athens, Greece. pp.81-89, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211927.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for the assessment of the environmental changes in the landscapes of Izmir surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental, Cultural, Economic and Socical Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Split, Croatia. pp.31, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435202.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could obligation chain be structured along cross-border gas supply for gas security ? 3-tier legal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen Energy Summer School ’A multi-disciplinary approach to energy transition, from policy to physics’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksuniversiteit Groningen, Jun 2013, Groningen, Netherlands. pp.24, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31593.85606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia. Moscow. Society, Culture, Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Speech at the Seminar, Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan National Univ. (NTU), Department of Geography, May 2013, Taipei, Taiwan. pp.30, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435424.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia. Moscow. Society, Culture, Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar presentation at Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan National University (NTU), Department of Geography, May 2013, Taipei, Taiwan. pp.27, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20128.33287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current development of tourism and recreation on Baltic Sea coasts: new directions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Leiria, Nov 2013, Peniche, Portugal. pp.126-132, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could obligation chain be structured along cross-border gas supply for gas security ? 3-tier legal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-disciplinary approach to energy transition, from policy to physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksuniversiteit Groningen, Jun 2013, Groningen, Netherlands. pp.20, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435397.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current development of tourism and recreation on Baltic Sea coasts: new directions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Leiria, Nov 2013, Peniche, Portugal. pp.37, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32186.44486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Development of Tourism and Recreation on Baltic Sea Coasts: New Directions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politecnico de Leiria, School of Tourism and Maritime Technology, Nov 2013, Peniche, Portugal. pp.26, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35106.58567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Problems of Water Supply and Usage in Central Asia, Tian Shan Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Climate Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga Technical University, Institute of Energy Systems and Environment, Oct 2013, Riga, Latvia. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7250/iscect.2013.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring changes in agricultural landscapes of Central Europe, Hungary: application of ILWIS GIS for image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th International Conference on Geoinformatics - Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences of Ukraine, May 2013, Kiev, Ukraine. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434197.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Climate Change on Landscapes in Central Europe, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Problems of Ecology. Ecological Monitoring and Management of Nature Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanka Kupala State University of Grodno, Oct 2012, Grodno, Belarus. pp.134-136, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Landslide Risk for the Waidhofen a.d. Ybbs Region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Promper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protecting Society through Improved Understanding. Proceedings of the 11th International Symposium on Landslides and the 2nd North American Symposium on Landslides and Engineered Slopes. NASL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Banff, Canada. pp.279-285, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Supply and Usage in Central Asia, Tian Shan Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering, Architecture and Environmental Protection. PhiDAC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Niš, Serbia. pp.331-338, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Sprawl in Estonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Unité Analyse Géospatial (ANAGEO), Université libre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Analyse Géospatial (ANAGEO), Université libre de Bruxelles, Oct 2012, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21212.95365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering algorithm in ILWIS GIS for classification of Landsat TM scenes: case study of Mecsek Hills region, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Elek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences and Environment. Near-Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434218.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILWIS GIS for Monitoring Landscapes in Tundra Ecosystems: Yamal Peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Global Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Geophysicists and Environmentalists of Serbia (AGES), May 2012, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434236.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Land Cover Changes Using Landsat TM: A Case Study of Yamal Ecosystems, Arctic Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI th International Conference on Geoinformatics - Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences of Ukraine, May 2012, Kiev, Ukraine. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434242.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing and Analysis of Change Detection in the Land Cover Types of the Sudetes by Idrisi GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management and Policy in Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Jul 2010, Warsaw, Poland. pp.23, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10140.64640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Hazards: A Case Study of the Floods in Bangladesh, Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Geography in Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton, School of Geography, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27981.18406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS mapping of the Barents and Pechora Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Suetova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ushakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cartography and GIS for Sustainable Development of Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, La Coruña, Spain. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Geospatial Analysis to the Social Studies: an Assessment of the City Sprawl in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of the Hellenic Geographical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15656.11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of cryogenic landslide hazards and their impact on ecosystems in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLA 2014 International Symposium. The Effects of Irrigation and Drainage on Rural and Urban Landscapes (IRLA2014).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Patras, Greece. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21380.68486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Geospatial Analysis to the Social Studies: an Assessment of the City Sprawl in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of the Hellenic Geographical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Thessaloniki, Greece. , 2014, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435172.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on GIS and Remote Sensing (International GIS Day)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsaghkadzor, Armenia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS and Remote Sensing. GIS Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsaghkadzor, Armenia. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18120.26880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of cryogenic landslide hazards and their impact on ecosystems in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Irrigation and Drainage on Rural and Urban Landscapes IRLA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Patras, Greece. 2014, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435193.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using K-means algorithm classifier for urban landscapes classification in Taipei area, Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Taipei, Taiwan. pp.46, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10045.61928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of landscape values, typology and quality using methods of spatial metrics for ecological planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uglješa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Marković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th International Scientific Conference ’Environmental and Climate Technologies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Riga, Latvia. 2013, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435400.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of landslide risk for the Waidhofen a.d. Ybbs region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Promper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Landslides and the 2nd North American Symposium on Landslides and Engineered Slopes (NASL). Protecting Society through Improved Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Banff, Canada. 2012, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435382.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Algorithm in ILWIS GIS for Classification of Landsat TM Scenes (Mecsek Hills Region, Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Elek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference ’Geosciences and Environment’. Near-Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Belgrade, Serbia. Geosciences and Environment The 3rd International Professional Conference, 2012, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36448.74244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping land cover changes using Landsat TM: a case study of Yamal ecosystems, Arctic Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Geoinformatics: Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kiev, Ukraine. , 2012, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32044.72329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Lake Victoria Region (Africa: Tanzania, Kenya & Uganda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lund, Sweden. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15000.75521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of data from CHRIS/PROBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calibration and Validation of Earth Observation Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19811.09764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation Area Designation in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calibration and Validation of Earth Observation Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25715.89126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land planning as a support for sustainable development based on tourism: A case study of Slovak rural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uglješa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Marković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Tourism Development and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-208, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostructural features of deep-sea trenches of the Pacific Ocean, the problem of their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4885452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Trenches of the Pacific Ocean: a Comparative Analysis of the Submarine Geomorphology Using Data Modeling by GMT, Python and R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.431. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4892142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seagrass mapping and monitoring along the coast of Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435316.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Herstellung eines geoökologischen Geoinformationssystems und digitaler geoökologischer Karten für das Gebiet der Arktis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.5. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33685.17120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Glacier Retreat in Tian Shan Basin Affects the Hydro-Energetic System of Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Analog Seismograms FAIR to Enable Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël De Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contract - B2/202/P2/SEISMOSTORM, Belgian Science Policy Office. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Lake Victoria Region (Africa: Tanzania, Kenya and Uganda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] MSc student report for the course ’Advanced GIS’, Lund University. 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of data from CHRIS/PROBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] ’Calibration and Validation of Earth Observation Data’ MSc student course report, University of Southampton. 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation area designation in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Calibration and Validation of Earth Observation Data’ MSc student course report, University of Southampton. 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Отчет за проведение работ батиметрического отдела экспедиции НИС «Полярштерн» от Института полярных и морских исследований им. А.Вегенера в западный сектор Антарктики, юг Тихого океана (моря Беллинсгаузена, Амундсена)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Lomonosov Moscow Sate University. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоэкологическое картографирование Арктических морей России</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PhD Report (Autoreferat) at Lomonosov Moscow State University, Faculty of Geography, Department of Cartography and Geoinformatics, Lomonosov Moscow State University. 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Отчет за производственную практику после IV курса</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] Joanneum Research Forschungsgesellschaft mbH, Institut für Digitale Bildverarbeitung, Graz, Austria; Lomonosov Moscow State University. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms of remote sensing data processing for mapping changes in land cover types over Central Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Italy. 2025, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping landscapes of Africa using remote sensing data: detecting spatio-temporal environmental dynamics from the satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Salzbourg, Austria. 2024, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblioteca Salaborsa: Bologna, Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 231 Corso italiano semestrale Livello: B1.3, Italy. 2024, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Hazard and Natural Risk Assessment: A Case Study of Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course 24S796912 ’Disaster Risk Management with Geoanalytics’, Salzburg (Austria), Austria. 2024, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of landslide risk for the Waidhofen a.d. Ybbs region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course 24S796912: Disaster Risk Management with Geoanalytics, Salzburg, Austria. 2024, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studium oder Ausbildung? Die Auswahl der Jugendlichen heute in Deutschland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Deutsche Wissenschaftssprache mündlich, Salzburg, Austria, Austria. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio in Cartography and Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Salzburg, Austria, Austria. 2023, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of historical analog seismological records by image processing and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bruxelles, Belgique, Belgium. 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course LANG-B910- 20220919, Niveau Perfectionnement (C1), Bruxelle, Belgium. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorising analog seismograms by techniques of machine learning for automated discriminating of seismic signal traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. École polytechnique de Bruxelles (Brussels Faculty of Engineering), Laboratory of Image Synthesis and Analysis (LISA), Brussels, Belgium, Belgium. 2021, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Analysis of the Data Sets on the Mariana Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. China. 2019, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Trenches of the Pacific Ocean: a Comparative Analysis of the Submarine Geomorphology by Data Modeling Using GMT, QGIS, Python and R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. China. 2019, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Treasures of Chinese Culture: Chinese Painting. Chinese Opera. Chinese Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soonvilerth Phonesaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phetphanthong Sommali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honew Shwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. 中国概况 (China Studies), 中国海洋大学 (Ocean University of China), China. 2017, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01999948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILWIS GIS for monitoring landscapes in tundra ecosystems : Yamal peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Serbia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01973028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environment of the Masuria Lakeland and Biebrza National Park, north-eastern Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Environmental Management and Policy in Central Europe, Warsaw, Poland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02000144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Map: Sediment Thickness. QGIS 3.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qingddao, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map of the Mariana Trench: Bathymetry. QGIS 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qingdao, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId749"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Polina Lemenkova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alma Mater Studiorum - Università di Bologna, Dipartimento di Scienze Biologiche, Geologiche eAmbientali (Alma Mater Studiorum - Université de Bologne, Département des Sciences Biologiques,Géologiques et Environnementales), Via Irnerio 42, 40 126 BOLOGNE, ITALIE.Paris Lodron Universität Salzburg (PLUS), Fachbereich Geoinformatik, Fakultät für Digitale undAnalytische Wissenschaften (Université Paris Lodron de Salzbourg, Département de Géoinformatique,Faculté des Sciences Numériques et Analytiques), Schillerstraße 30, A-5 020 SALZBOURG, AUTRICHE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polina-lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5759-1089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lemenkova_p_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-8828-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (201)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence of GMT and R for modelling seismicity in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie Científica de la Universidad de las Ciencias Informáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.387-402. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18092130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries for Scientometrics on Artificial Intelligence in Agricultural Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Processing and Energy in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (2), pp.56-67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/jpea29-62338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis in R for environmental monitoring using FAO dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatolian Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65652/jag.1777704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des algorithmes de GRASS GIS des images satellites Landsat pour le calcul et la visualisation des indices de végétation Lemenkova P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Environnement et de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.19218392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Bimonthly Landscape Monitoring in Morocco, North Africa, by Integrating Machine Learning with GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (5), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geomatics5010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for optimization of image classification in spatially constrained regions: A case of Eritrea, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/engtoday2500008L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest age, structure and dominant species (spruce and Swiss stone pine) on water balance in the Tyrolean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26650/ijegeo.1663045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On forest hydrology in South Tyrol: Processes, modelling and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (2), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17707/AgricultForest.71.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichens and epiphytes as sentinel organisms for the determination of the water balance in forest ecosystems of South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemljište i biljka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (2), pp.20-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ZemBilj2502020L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cover Analysis in the Yangtze River Basin for Detection of Wetland Agriculture and Urban Dynamics in Wuhan Area (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2025-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of image processing through ML algorithms of GRASS GIS using embedded Scikit-Learn library of Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examples and Counterexamples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.100180. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exco.2025.100180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Algorithms of Remote Sensing Data Processing for Mapping Changes in Land Cover Types over Central Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging11050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data integration for environmental mapping and monitoring in South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Balkan Journal of Agricultural Economics and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/WBJAE2501037L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive Environmental Monitoring of the Coniferous Forests Using Statistical Analysis and Data Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ror2501035L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hydrology of water balance analysed by statistical modelling using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2025-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle pour la visualisation des changements de couverture terrestre en Chine centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (41), pp.e-50748. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v5i41.50748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Based Graphical Representation of Trends in Food Production and Agriculture Value Chains in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56430/japro.1811604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclassification Scheme for Image Analysis in GRASS GIS Using Gradient Boosting Algorithm: A Case of Djibouti, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (8), pp.249. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging11080249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of epiphytes and fog to patterns of atmospheric fluxes in mountainous forests (Picea abies L. and Pinus cembra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta herbologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/34ah-57901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python for environmental modelling of mixed coniferous forests dominated by Norway spruce (Picea abies [L.] Karst.) and Swiss stone pine (Pinus cembra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/topola2515005L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask learning with statistical parametrization for ecohydrological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2025-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Process Automation of Geospatial Data Pipelines by Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis. Series: Automatic Control and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.147-166. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18058578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-based statistical analysis of the ecological variables in the Italian Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Management and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1-2), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/jpmnt13-57672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Environmental Monitoring Implications for Sustainable Land Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis. Economics and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18052694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime in the Alpine forests explained through tree ages, fog precipitation, rainfall and canopy interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/POLJTEH2502035L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods of Remote Sensing Data Processing for Mapping Salt Pan Crust Dynamics in Sebkha de Ndrhamcha, Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.37-69. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2025-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical climate mitigation potential of coniferous forests in temperate ecosystems of South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georeview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (2), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15836301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of Forestry Sector in Italy: A Long-Term Statistical Assessment with FAO Data and R Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.27 - 49. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62838/abmj-2025-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la dynamique du paysage à l'aide de l'analyse d'images satellite par apprentissage automatique du SIG GRASS dans le Parc National du W, nord du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17994778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of global harvest and production of cereals: Exploring trends for 30-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/POLJTEH2504001L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial clustering of protected forests in Italy for strategic nature conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry: Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.117-132. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/SustFor2592117L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering predictors of biodiversity change and reconstructing land cover history in Central Apennines using machine learning and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatolian Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15767237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of glacier extent in Lake Nam Co and Nyenchen Tanglha Mountains within a decade as detected by machine learning methods of image analysis for monitoring Lhasa terrane, Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Polar Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/CPR2025-1-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relation Among Soil Conditions, Lichen Growth and Precipitation Under Subalpine Coniferous Forest in North Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62838/abmj-2025-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved canopy interception scheme into biogeochemical analysis of water fluxes in subalpine coniferous forest (Northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Natural Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16313721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Information for Humanitarian Mapping and Monitoring Crisis-Affected Regions: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Migration and Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.196-220. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69510/mipos.1684741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on the lake drainage processes and vegetation dynamics in arid ecosystems of southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik radova Departmana za geografiju, turizam i hotelijerstvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16217948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated algorithm of GRASS GIS to retrieve the data on land cover types in Guinea, West Africa, from Landsat-8 OLI/TIRS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2025-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Fragmentation and Deforestation in Sierra Leone, West Africa, Analysed Using Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2024-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche cartographique par le SIG GRASS pour l'analyse de la structure du paysage au Libéria, Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n0l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Vector Machine Algorithm for Mapping Land Cover Dynamics in Senegal, West Africa, Using Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (3), pp.420-462. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/earth5030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic moment tensor solutions and geophysical settings in the Philippine Sea basin mapped by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Geofísica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35424/rgf.i70.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie thématique du Burundi à l’aide de données géospatiales et d’images satellitaires traitées par les méthodes de géoinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (39), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v4i39.46177.fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Coastal Regions of Guinea-Bissau for Analysis of Mangrove Dynamics Using Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.17-30. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2024-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'images satellitaires Landsat de la région du Cap (Afrique du Sud) pour le calcul et la cartographie d'indices de végétation à l'aide du logiciel GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.113-129. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pyj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods of Satellite Image Analysis for Mapping Geologic Landforms in Niger: A Comparison of the Aïr Mountains, Niger River Basin and Djado Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzemni Radovi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14557626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Analysis of Landsat Images for Monitoring Flooded Areas in the Inner Niger Delta, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.278-313. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2023-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Computational Remote Sensing: Quantifying Patterns of Land Cover Types Around Cheetham Wetlands, Port Phillip Bay, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (8), pp.1279. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12081279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Methods of Satellite Image Processing for Monitoring of Flood Dynamics in the Ganges Delta, Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.1141. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks for Mapping Coastal Lagoon of Chilika Lake, India, Using Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.709. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12050709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Classifier Algorithm of Geographic Resources Analysis Support System Geographic Information System for Satellite Image Processing: Case Study of Bight of Sofala, Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coasts4010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Woodlands in Angola, Tropical Africa: Calculation of Vegetation Indices From Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (3), pp.185-202. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17707/AgricultForest.70.3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic mapping of Burundi using geospatial data and satellite images processed by geoinformatics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (39), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v4i39.46177.eng⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilising Pareto efficiency and RSM to adjust binder content in clay stabilisation for Yttre Ringvägen, Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Polytechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.140-157. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/AP.2023.63.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Properties of Soil Stabilized with Blended Binders for Sustainable Road Base Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.110-126. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Experiments on Soil Stabilization to Enhance Strength Parameters for Road Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport and Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ttj-2023-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing the Wadi Fluvial Structure and Stream Network in the Qena Bend of the Nile River, Egypt, on Landsat 8-9 OLI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Morphometric 3D Terrain Analysis of Japan Using Scripts of GMT and R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Feature Papers for Land Innovations – Data and Machine Learning, 12 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDAL and PROJ Libraries Integrated with GRASS GIS for Terrain Modelling of the Georeferenced Raster Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.46. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies11020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic monitoring of strength in stabilized foundations by P-wave reflection and downhole geophysical logging for drill borehole core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.20220290. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jmbm-2022-0290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the Topography-Induced Gravity, Terrain Structure and the Seismicity in the Gulf of Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.64-76. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.79.2.33500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Seasonal Fluctuations in Saline Lakes of Tunisia Using Earth Observation Data Processed by GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.1995. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12111995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Moraine Soils Stabilised with OPC, GGBFS and Hydrated Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of mining sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.319--334. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ams.2023.146182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Water-Binder Ratio on Strength and Seismic Behavior of Stabilized Soil from Kongshavn, Port of Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.12016. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151512016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic P- and S-Wave Reflection and CPT Soundings for Measuring Shear Strength in Soil Stabilized by Deep Lime/Cement Columns in Stockholm Norvik Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.325-346. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/aoa.2023.145243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASS GIS Scripting Framework for Monitoring Changes in the Ephemeral Salt Lakes of Chotts Melrhir and Merouane, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.61. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi6040061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of Bangui Magnetic Anomaly with Topographic and Gravity Contrasts across Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.604. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min13050604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Vegetation Indices from the Satellite Images Using GRASS GIS Scripts for Monitoring Mangrove Forests in the Coastal Landscapes of Niger Delta, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.871. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11040871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor and Ocean Crust Structure of the Kerguelen Plateau from Marine Geophysical and Satellite Altimetry Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.393-426. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geomatics3030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mapping of Burkina Faso using TerraClimate data and satellite images by GMT and R scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geodesy and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/agg.2023.146157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Workflow Framework in Construction Projects to Control the Environmental Properties of Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.303. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16060303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral Satellite Image Analysis for Computing Vegetation Indices by R in the Khartoum Region of Sudan, Northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (5), pp.98. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging9050098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using open-source software GRASS GIS for analysis of the environmental patterns in Lake Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Bodenkultur-Austrian Journal for Land Management, Food and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/boku-2023-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening Accelerators (X-Seed 100 BASF, PCC, LKD and SALT) as Strength-Enhancing Admixture Solutions for Soil Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovak Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sjce-2023-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Wetlands of Kenya Using Geographic Resources Analysis Support System (GRASS GIS) with Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wetlands Diversity, 25 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2023-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Segmentation of the Sudd Wetlands in South Sudan for Environmental Analytics by GRASS GIS Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.745-780. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/analytics2030040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GGBS and Fly Ash in Binders on Soil Stabilization for Road Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Transport Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rjti-2022-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocomputation of DEM Based Terrain Relief in Bulgaria Using GMT and R Scripting Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the University of Architecture, Civil Engineering and Geodesy Sofia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6405154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Strength Gain in Sandy Soil Stabilised with Mixed Binders Evaluated by Elastic P-Waves during Compressive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (21), pp.7798. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15217798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic scripts for seismic and geophysical mapping of Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.195-218. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37040/geografie.2022.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Mapping of Ghana Using Advanced Cartographic Tool GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kartografija i Geoinformacije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (36), pp.16-37. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32909/kg.20.36.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command-Line Cartographic Data Processing for Geophysical Plotting of Rwanda Using GMT and R Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (7-8), pp.810. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7113414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Climate Parameters over the Territory of Botswana Using GMT and Gridded Surface Data from TerraClimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (9), pp.473. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11090473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismotectonics of Shallow-Focus Earthquakes in Venezuela with Links to Gravity Anomalies and Geologic Heterogeneity Mapped by a GMT Scripting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (23), pp.15966. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142315966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of geophysical anomalies and seismicity in Mexico: An integrated mapping by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (e60474), pp.265-287. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4025/bolgeogr.v39.a2021.e60474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Scripting for Geophysical Mapping of Malawi Rift Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (2), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/tehnika2202183L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the Beqaa Valley, Lebanon and Anti-Lebanon Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2022-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Script-Driven Approach to Mapping Satellite-Derived Topography and Gravity Data Over the Zagros Fold-and-Thrust Belt, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.110-137. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2022-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplex Lattice Design and X-ray Diffraction for Analysis of Soil Structure: A Case of Cement-Stabilised Compacted Tills Reinforced with Steel Slag and Slaked Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), pp.3726. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11223726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion Strategy for Mapping Environment and Climate Variables of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecno-Lógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.15-34. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17058/tecnolog.v26i1.16793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration, vapour pressure and climatic water deficit in Ethiopia mapped using GMT and TerraClimate dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Land Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7-9), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/jwld.2022.141573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Altimetry and Gravimetry Data for Mapping Marine Geodetic and Geophysical Setting of the Seychelles and the Somali Sea, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12(25) (2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jaes-2022-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity in the Afar Depression and Great Rift Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (1), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.78.1.29963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Ghana by GMT and R scripting: advanced cartographic approaches to visualize correlations between the topography, climate and environmental setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/gac.2022.141169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic velocity of P-waves to evaluate strength of stabilized soil for Svenska Cellulosa Aktiebolaget Biorefinery Östrand AB, Timrå</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.e141593. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/bpasts.2022.141593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Submarine Geomorphology of the Philippine and Mariana Trenches By an Automated Approach Using GMT Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Latvian Academy of Sciences. Section B. Natural, Exact, and Applied Sciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 76 (2), pp.258-266. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/prolas-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania Craton, Serengeti Plain and Eastern Rift Valley: mapping of geospatial data by scripting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estonian Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3176/earth.2022.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Processing by Python and R Using Landsat 9 OLI/TIRS and SRTM DEM Data on Côte d'Ivoire, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.317. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8120317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision Algorithms of DigitSeis for Building a Vectorised Dataset of Historical Seismograms from the Archive of Royal Observatory of Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël De Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23010056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear bond and compressive strength of clay stabilised with lime/cement jet grouting and deep mixing: A case of Norvik, Nynäshamn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.693 - 710. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nleng-2022-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Console-Based Mapping of Mongolia Using GMT Cartographic Scripting Toolset for Processing TerraClimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (140), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12030140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tests to study the effects of cement ratio on potassium and TBT leaching and the pH of the marine sediments from the Kattegat Strait, Port of Gothenburg, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.47-59. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2022.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries for Remote Sensing Data Classification by k-means Clustering and NDVI Computation in Congo River Basin, DRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (24), pp.12554. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122412554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS Scripts for Satellite Image Analysis by Raster Calculations Using Modules r.mapcalc, d.rgb, r.slope.aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehnički vjesnik – Technical Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1956-1963. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17559/tv-20220322091846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strength-Enhancing Admixtures on Stabilization of Expansive Soil by Addition of Alternative Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.726-735. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/cee-2022-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic moment tensor solutions for geophysical mapping of the Philippine sea basin by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Reports in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (3), pp.707. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7064200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability, compressive strength and Proctor parameters of silts stabilised by Portland cement and ground granulated blast furnace slag (GGBFS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.667--692. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ame.2022.141522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Dataset with Geophysical and Geological Variables on the Bolivian Andes by the GMT Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data7060074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination from heavy metals and persistent organic pollutants (PAH, PCB and HCB) in the coastal area of Västernorrland, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gospodarka Surowcami Mineralnymi – Mineral Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/gsm.2022.141662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Heavy Metals from Contaminated Soil Stabilised by Portland Cement and Slag Bremen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Chemistry and Engineering S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (4), pp.537-552. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/eces-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Frequency Ultrasonic P-Waves for Evaluating Uniaxial Compressive Strength of the Stabilized Slag–Cement Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (2), pp.39-62. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ncr-2021-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоморфология хребта Девяностого градуса</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Perm University. Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.195-212. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17072/psu.geol.20.3.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Deformation and Compressive Strength of the Frozen Fine-Grained Soils With Changed Porosity and Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jaes-2021-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vegetation Detection Using RGB Colour Composites and Isoclust Classification of the Landsat TM Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Landmanagement and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.147-167. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15576/GLL/2021.4.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Earthquakes in Malawi Using Incorporated Research Institutions for Seismology (IRIS) Catalogue for 1972-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malawi Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.32-51. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5771582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping environmental and climate variations by GMT: a case of Zambia, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemljište i biljka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.117-136. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ZemBilj2101117L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic setting of Scotia Sea and its effects on geomorphology of South Sandwich Trench, Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ppr.2021.136510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting Languages for Geomorphological Modelling and Topographic Visualization of Serbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik Matice srpske za prirodne nauke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/ZMSPN2140113L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gobi Altai, Khangai and Khentii Mountains mapped by a mixed-method cartographic approach for comparative geophysical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mongolian Geoscientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (52), pp.62 - 79. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5564/mgs.v26i52.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visualization of geophysical and geomorphologic data from the area of Weddell Sea by the generic mapping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/sq.2020.133759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting methods in topographic data processing on the example of Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINET Ethiopian Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.91-107. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4916884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georeferenced Gridded Data Handled by GMT: Cartographic Solutions for Geophysical Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georeview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.78-93. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5637076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GMT for 2D and 3D Modeling of the Ryukyu Trench Topography, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanea Geographica - Regional Studies on Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.213-225. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/mgrsd-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring structured scripting cartographic technique of GMT for ocean seafloor modeling: A case of the East Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Technology and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.162-184. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33175/mtr.2021.248158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TeX Markup Language for 3D and 2D Geological Plotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.43-69. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/fcds-2021-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating land cover types from Landsat TM using SAGA GIS for vegetation mapping based on ISODATA and K-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Serbica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (56), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/AASer2152159L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the Aleutian Trench south-east off Bowers Ridge, Bering Sea, in the context of the geological development of North Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Palmer Drought Severity Index (PDSI) in Various Vegetation Regions of the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/abmj-2021-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA GIS for Computing Multispectral Vegetation Indices by Landsat TM for Mapping Vegetation Greenness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/contagri-2021-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO Cluster Classifier by ArcGIS for Unsupervised Classification of the Landsat TM Image of Reykjavík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Natural Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/bnsr11-30488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopotamia Foredeep Basin Mapped by Integrated 2D and 3D Cartographic Approach for Analysis of the Geomorphology and Geophysical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iraqi Bulletin of Geology and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.57-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity in Yemen and the Gulf of Aden in a geological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riscuri si Catastrofe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5112945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of scripting cartographic methods to geophysical mapping and seismicity in Rwenzori mountains and Albertine Graben, Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Makerere University Journal of Agricultural and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5082861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting de técnicas cartográficas de R y GMT para el mapeo geomorfológico y topográfico del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entorno Geográfico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.36-55. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25100/eg.v0i22.11331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-Based Vegetation Indices Computed by Saga GIS: A Comparison of the Perpendicular and Transformed Soil Adjusted Approaches for the Landsat TM Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/PoljTeh2103049L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Processing of the Multi-Source Geospatial Datasets by GMT for Mapping Variability in Geologic Setting and Bathymetry of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.e20013. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4215/rm2021.e20013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Different Binder Combinations of Cement, Slag and CKD for S/S Treatment of TBT Contaminated Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica et Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ama-2021-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Equivalent Cohesion Ceq of the Frozen Soils by Compression Strength Using Kriolab Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil and Environmental Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ceer-2021-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topographic, geophysical and gravimetry data of Pakistana contribution to geological understanding of Sulaiman Fold Belt and Muslim Bagh Ophiolite Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1-2), pp.3-26. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5779189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Earth data processing using machine learning for integrated mapping of the Dead Sea Fault, Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik Šumarskog fakulteta Univerziteta u Banjoj Luci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.79-103. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/GSF2131079L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset compilation by GRASS GIS for thematic mapping of Antarctica: Topographic surface, ice thickness, subglacial bed elevation and sediment thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Polar Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.67 - 85. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/cpr2021-1-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okinawa Trough Geophysical and Topographic Modeling by GDAL Utilities and GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzemni Radovi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5109998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of climate and topography in Chaco and Oriental, Paraguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (66), pp.865-888. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/p.2318-2962.2021v31n.66p.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine tectonic geomorphology of the Pliny and Hellenic Trenches reflecting geologic evolution of the southern Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudarsko Geolosko Naftni Zbornik (The Mining-Geology-Petroleum Engineering Bulletin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17794/rgn.2021.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Java and Sumatra Segments of the Sunda Trench: Geomorphology and Geophysical Settings Analysed and Visualized by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik Srpskog Geografskog Drustva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/GSGD2002001L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven insights into correlation among geophysical setting, topography and seafloor sediments in the Ross Sea, Antarctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (64), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/p.2318-2962.2021v31n64p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of geospatial data for mapping variation of sediment thickness in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of the Danube Delta Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7427/DDI.25.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R packages 'tmap', 'raster' and 'ggmap' for cartographic visualization: An example of dem-based terrain modelling of Italy, Apennine Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik radova - Geografski fakultet Univerziteta u Beogradu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.99 - 116. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/zrgfub2068099l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA GIS for information extraction on presence and conditions of vegetation of northern coast of Iceland based on the Landsat TM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.10 - 21. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/abmj-2020-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS Modules for Topographic and Geophysical Analysis of the ETOPO1 DEM and Raster Data: North Fiji Basin, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographia Napocensis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13337318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEBCO and ETOPO1 gridded datasets for GMT based cartographic mapping of Hikurangi, Puysegur and Hjort Trenches, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Geographica Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.7 - 18. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1427-9711.19.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Based Image Segmentation Algorithm of SAGA GIS for Detecting Urban Spaces in Yaoundé, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Geography and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.38-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting cartographic methods of GMT for mapping the New Britain and San Cristobal trenches, Solomon Sea, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Casa da Geografia de Sobral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.122-142. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35701/rcgs.v22n3.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEBCO Gridded Bathymetric Datasets for Mapping Japan Trench Geomorphology by Means of GMT Scripting Toolset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (3), pp.98-112. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/gac.2020.11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Beaufort Sea Topography and Geophysical Settings Using High-Resolution Geospatial Data and GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografické informácie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.4-18. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17846/GI.2020.24.1.4-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Indian Ocean tectonics and geophysics supported by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riscuri si Catastrofe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/RCJ2020_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS for topographic and geophysical mapping of the Peru-Chile Trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Geografic. Geographical studies and environment protection research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.143-157. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5775/fg.2020.009.d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 for High Resolution Mapping of Slope-Based Vegetation Indices Using Machine Learning by SAGA GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2020-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS for classification of Landsat TM images by maximum likelihood discriminant analysis: Tokyo area, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodetski glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13507761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAA Marine Geophysical Data and a GEBCO Grid for the Topographical Analysis of Japanese Archipelago by Means of GRASS GIS and GDAL Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.25-45. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7494/geom.2020.14.4.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal surfaces of synthetical DEM generated by GRASS GIS module r.surf.fractal from ETOPO1 raster grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.86-102. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9733/JGG.2020R0006.E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT-based geological mapping and assessment of the bathymetric variations of the Kuril-Kamchatka Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural and Engineering Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28978/nesciences.691708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the Puerto Rico Trench and Cayman Trough in the Context of the Geological Evolution of the Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska, sectio B – Geographia, Geologia, Mineralogia et Petrographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, pp.115-141. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/b.2020.75.115-141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of the geophysical settings in the Philippine Sea margins by means of GMT and ISC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Geography and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.5 - 15. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12044799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python libraries matplotlib, seaborn and pandas for visualization geospatial datasets generated by QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiintifice ale Universitatii "Alexandru Ioan Cuza" din Iasi - seria Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, 1, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Automatic Mapping Processing by GMT to Bathymetric and Geophysical Data: Cascadia Subduction Zone, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jengeo-2020-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geomorphology of the Makran Trench in the context of the geological and geophysical settings of the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology, Geophysics &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (3), pp.205-222. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7494/geol.2020.46.3.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries {dendextend} and {magrittr} and Clustering Package scipy.cluster of Python For Modelling Diagrams of Dendrogram Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Electronic and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/cjece-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping South China Sea Region by GMT for Marine Geological Analysis and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universităţii din Oradea, Seria Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30892/auog.301112-847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the bathymetry and bottom morphology of the Izu-Bonin Trench modelled by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.41 - 60. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/bgeo-2020-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor Mapping of the Atlantic Ocean by GMT: Visualizing Mid-Atlantic Ridge Spreading, Sediment Distribution and Tectonic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geobalcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18509/AGB.2020.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Vegetation Indices Calculated by Qgis Using Landsat Tm Image: a Case Study of Northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arls-2020-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT Based Comparative Geomorphological Analysis of the Vityaz and Vanuatu Trenches, Fiji Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodetski List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74(97) (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12249773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Interpretation of the Seafloor Geomorphology Using GMT: a Case Study of the Manila Trench, South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aksaray University Journal of Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29002/asujse.604761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment thickness in the Bay of Bengal and Andaman Sea compared with topography and geophysical settings by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the difference in depths and variation in slope steepness of the Sunda Trench, Indonesia, east Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Geomorfologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.21-41. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21094/rg.2020.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Plotting Correlograms by Python and R Libraries for Correlation Analysis of the Environmental Data in Marine Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeomorfolojik Araştırmalar Dergisi / Journal of Geomorphological Researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.10012808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Processing for Visualising Yap and Palau Trenches by Generic Mapping Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.72-89. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11544048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological modelling and mapping of the Peru-Chile Trench by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Cartographical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (4), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pcr-2019-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotting Ternary Diagrams by R Library ggtern for Geological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern Anatolian Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11369955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Modelling of the Middle America Trench using GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Valahia University of Targoviste. Geographical Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.73 - 94. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/avutgs-2019-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating slope gradient variations in the submarine landforms by R and Python statistical libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANAS Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.99-113. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11454768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic surface modelling using raster grid datasets by GMT: example of the Kuril–Kamchatka Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Geodesy and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (1), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rgg-2019-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Data Modelling and Classification in Marine Geology by the SPSS Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Technologies IJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.8796941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Linear Regressions by StatsModel Library of Python for Oceanological Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (2), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26650/ASE2019547010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Analysis by Python and R: Geomorphology of the Philippine Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Letters on Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.81-94. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11449362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWK and GNU Octave Programming Languages Integrated with Generic Mapping Tools for Geomorphological Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoScience Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35180/gse-2019-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Mariana Trench Geomorphology Using R Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/gac.2019.3785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Mapping Tools and Matplotlib Package of Python for Geospatial Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30897/ijegeo.567343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT Based Comparative Analysis and Geomorphological Mapping of the Kermadec and Tonga Trenches, Southwest Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographia Technica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21163/GT_2019.142.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of R Applications for Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Science and Technology Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33714/masteb.486678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means Clustering in R Libraries {cluster} and {factoextra} for Grouping Oceanographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Informatics and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.9891203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Models by Gretl and R Statistical Packages for Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Trends (IJENT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.39 - 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing oceanographic data by Python libraries NumPy, SciPy and Pandas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3153/AR19009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R scripting libraries for comparative analysis of the correlation methods to identify factors affecting Mariana Trench formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Technology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis by R Programming to Assess Variability Among Environmental Determinants of the Mariana Trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Maritime and Marine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.146 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Water Discharge Into the Izmir Bay: Environmental Threats to the Local Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka. Nauchno-proizvodstvenniy zhurnal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Science and Innovation: Strategic Priorities of the Development of the Governmental Economics. Biological Sciences, Dulatov Readings-2015 (4.1), pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Инновационный подход к автоматизиванной съемке рельефа дна в видеорежиме реального времени с использованием многолучевого эхолота Hydrosweep DS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestiya MGTU MAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Economics and Management. Social and Human Sciences, 5 (4), pp.23-27. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial technology for land cover analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle East and Africa Geospatial Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7439228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Frage der Meeresboden-Kartographie: Die Nutzung von AutoTrace Digitizer für die Vektorisierung der bathymetrischen Daten in der Petschora-See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Werner Schenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrographische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fachzeitschrift für Hydrographie und Geoinformation, 81, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435538.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swath-bathymetric mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Gauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expedition ANTARKTIS-XXIII/4 of the research vessel "Polarstern" in 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berichte zur Polar- und Meeresforschung = Reports on Polar and Marine Research, 557, pp.38-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Microseismic Ground Motion From Legacy Seismograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael S. M. de Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third European Conference on Earthquake Engineering and Seismology - 3ECEES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seismological Commission, Sep 2022, Bucharest, Romania. pp.3507-3513, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7064711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterplot Matrices of the Geomorphic Structure of the Mariana Trench at Four Tectonic Plates (Pacific, Philippine, Mariana and Caroline): a Geostatistical Analysis by R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Tectonics Meeting. Problems of Tectonics of Continents and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Geology Russian Academy of Science (RAS), Jan 2019, Moscow, Russia. pp.88, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15819.23845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Cluster Analysis by R language for Pattern Recognition in the Bathymetric Data Frame: a Case Study of the Mariana Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Simulation, Prototyping and Industrial Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tambov State Technical University (TSTU), Nov 2018, Tambov, Russia. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7531550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasures of Chinese Culture: Painting and Opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Qingdao, China. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14849.40808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Pollution of Coastal Waters in the Izmir Bay, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference in honor of O.G. Kusakin: “Biodiversity and Evolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. V. Zhirmunsky Institute of Marine Biology, Far Eastern Branch of Russian Academy of Science (RAS), Oct 2016, Vladivostok, Russia. pp.121-126, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Management for the Environmental Assessment: a Case Study of Central Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Ecology and Safety. Dalnevostochnaja Vesna - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Komsomolsk-on-Amur State Technical University, Apr 2016, Komsomolsk-on-Amur, Russia. pp.29-31, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Direction and Length Determined by ArcGIS Spatial Analyst and Terrain Elevation Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Priority directions of the development of young research farmers in modern science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caspian research Institute of arid agriculture (FGBNU Prikaspijskij NII aridnogo zemledelija), May 2016, Solenoe Zajmishhe, Russia. pp.579-583, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Дидактические принципы использования открытых ГИС при руководстве дипломными работами на эколого-географических факультетах ВУЗов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Ecology in the Manmade and Natural Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Don State Agrarian University (DonGAU), Apr 2016, Persianovsky, Russia. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210232.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Экологическая устойчивость морской биоты в отношении распределения донных отложений и направления течений арктических морей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries and Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Far Eastern State Technical Fisheries University ('Dalrybvtuz'), Apr 2016, Vladivoskok, Russia. pp.254-260, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Cases of Urban Patterns as a Response to the Socio - Environmental Changes: a Methodological Sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education in Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State Agrarian University VGAU n. a. Peter I, Mar 2016, Voronezh, Russia. pp.10-15, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GIS for Monitoring Lacustrine Ecosystem: a Case Study of Laguna de Gallocanta, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of the Environmental Landscape Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novocherkasskij inzhenerno-meliorativnyj institut DGAU, Apr 2016, Novocherkassk, Russia. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-Rural Environmental Gradient in a Developing City: Testing ENVI GIS Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abishevskie Readings. Innovation in the Complex Processing of Mineral Raw Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Almaty, Kazakhstan. pp.191-195, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ЭВОЛЮЦИЯ ВЗГЛЯДОВ АРИСТОТЕЛЯ НА ПРОБЛЕМУ ЧЕЛОВЕКА И ОКРУЖАЮЩЕГО МИРА</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristotle’s Research and Its Modern Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State Agricultural University, May 2016, Voronezh, Russia. pp.144-158, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7207583.v3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Data Between the Worksheets and GIS Databases for Effective Management of the Environmental Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Farabi Readings. 'Green Bridge Through Generations'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al-Farabi Kazakh National University, Apr 2016, Almaty, Kazakhstan. pp.349-353, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Информационно-библиографические ресурсы на лабораторных занятиях по экологии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Biological Issues of Use of Natural Resources in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural Scientific Research Veterinary Institute (FGBNU UrNIVI), May 2016, Yekaterinburg, Russia. pp.3-8, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проектирование и оформление серии карт природоохранного мониторинга: математическая основа и тематическое содержание</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Science and Technologies in View of Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siberian State Automobile and Highway University (SibADI), Feb 2016, Omsk, Russia. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Landscape Changes in Šumava National Park (Czech Republic) Using Quantum GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Around a Man: Natural, Technogenic, Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bryansk State Engineering and Technological Academy (BGITA), Jun 2015, Bryansk, Russia. pp.203-205, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University (GGU), Apr 2015, Gomel, Belarus. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability and Environmental Resilience of Ecosystems in Yamal, Russian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of the Sustainable Development of the Russian Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University (TuymGNGU), May 2015, Tyumen, Russia. pp.139-141, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the question of the environmental education: how Landsat TM, ETM+ and MSS images can be processed by GIS-techniques for geospatial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Perspectives in Making Regional Systems of the Additional Adult Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitebsk State Technological University (VGTU), Jun 2015, Vitebsk, Belarus. pp.108-111, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in the Geoscience Research: Classification of the Landsat TM Image Using ILWIS GIS for Geographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for the Higher School Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University (GGAU), May 2015, Grodno, Belarus. pp.60-63, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for the Environmental Mapping of the Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual PGS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. pp.40, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29132.97922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Based Mapping of Wetland Tundra Landscapes Using ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing, Distribution and Updating Using Social Coding Community Github and LaTeX Packages in Graduate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of the Education and Science: Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aqtobe, Kazakhstan. pp.31, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20465.84322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Satellite Images for Assessment of Environmental Vulnerability and Resilience of the Arctic Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of the Biodiversity of Water Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azov Research Institute for Fisheries AzNIIRH, Nov 2015, Rostov-on-Don, Russia. pp.214-220, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for Environmental Mapping of Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Post Graduate Studens (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. pp.46, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11732.65920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тематические блоки интегрального ГИС-проекта по мониторингу экологии Арктики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Issues of Chemical Engineering and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuvash State University n.a. I. N. Ulyanov, Nov 2015, Cheboksary, Russia. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Спутниковое картографирование заболоченных ландшафтов тундры с помощью ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434620.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Technical Approach of Image Segmentation in ENVI GIS to Identify Thematic Clusters for Visualization of Urban Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality - the Sum of Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University (YuZGU), Dec 2015, Kursk, Russia. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Geospatial Data Processing and Use of Statistical Information for Proper Environmental Planning and Zoning: Example of the Sumava National Park, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Development of Agricultural Science and Education. World Experience and Current Priorities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azerbaijan State Agricultural University, Oct 2015, Ganja, Azerbaijan. pp.303-306, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural land by means of GIS for monitoring the use of natural resources (a case study of landscapes of South-Western Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University, Feb 2015, Yekaterinburg, Russia. pp.27, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34031.79522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Identifying Sources and Types of Pollution in Transitional Arctic Shelf Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Earth Sciences. Geological and Geographic Studies of Cross-Border Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest State A.S. Pushkin University (BrGU), Sep 2015, Brest, Belarus. pp.127-130, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental modelling of urban landscapes as complex, vulnerable and dynamically developing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity. Bioconservation. Biomonitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adygea State University (ASU), Oct 2015, Maykop, Russia. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211537.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Hazard Prevention: Monitoring and Control of Landslide Risks in Mountainous Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems in the Development of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vologda State University, Dec 2015, Vologda, Russia. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Картографирование сельскохозяйственных угодий средствами ГИС для мониторинга использования природных ресурсов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of the Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University (UrGAU), Feb 2015, Yekaterinburg, Russia. pp.226-229, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing, Distribution and Updating Using Social Coding Community Github and LATEX Packages in Graduate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of the Education and Science. Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazakh-Russian International University, May 2015, Aqtobe, Kazakhstan. pp.3-7, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Природоохранное зонирование экосистем Северного Ледовитого океана по доминирующим типам техногенного воздействия</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Innovative Issues of the Development of the Russian Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Economics, Management and Law, Nov 2015, Nizhnekamsk, Russia. pp.74-78, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Распределение пестицидов и полихлорированных бифенилов по основным регионам Баренцева моря</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University YuZGU (ЮЗГУ), Nov 2015, Koursk, Russia. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seagrass mapping and monitoring along the coast of Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Job interview for the Research Training Group (RTG) Baltic TRANSCOAST. topic 'B1: Impact of nutrient emissions from land on communities of macrophytes'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rostock, Oct 2015, Rostock, Germany. pp.75, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24103.09124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University, Apr 2015, Gomel, Belarus. pp.33, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13386.31687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Веб-сервис Гитхаб (github) и текстовый редактор ЛаТеХ (LaTeX) в образовательной среде вузов как эффективные средства контроля и проверки работ студентов и обмена-распределения данных</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Education and Science: Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazakh-Russian International University, May 2015, Aqtobe, Kazakhstan. pp.36, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30799.53929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Skills of Editing and Real-Time Updating of Texts Using Innovative Technologies of the Internet Service GitHub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategy Kazakhstan - 2050. Integration of Education and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central Kazakhstan Academy, Dec 2015, Karaganda, Kazakhstan. pp.17-21, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking GIS and Remote Sensing Data to Study Vegetation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies of Knowledge-Intensive Engineering: Priorities of Development and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazan National Research Technical University n.a. A.N. Tupolev KNITU-KAI, Nov 2015, Naberezhnye Chelny (Tatarstan), Russia. pp.174-178, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Картографирование сельскохозяйственных угодий средствами ГИС для мониторинга использования природных ресурсов (на примере ландшафтов юго-западной Венгрии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University, Feb 2015, Yekaterinburg, Russia. pp.23, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17993.80487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональное ранжирование акваторий для моделирования оценочных характеристик экологических параметров</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Region Reflected in the Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Far East Federal Univ. (DVFU), Dec 2015, Nakhodka, Russia. pp.47-54, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Загрязнение акватории Баренцева моря нефтяными углеводородами</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil and Gas in Western Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University, Oct 2015, Tyumen, Russia. pp.113-118, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Составление карт корреляций и экологического прогнозирования на основе многослойного анализа и ранжирования акваторий</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University (YuZGU), Nov 2015, Kursk, Russia. pp.247-250, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Based Image Analysis for Urban Mapping and City Planning in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Simulation, Prototyping and Industrial Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tambov, Russia. pp.44-48, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Разработка курса ’География Арктики’ для обучения студентов геолого-географических дисциплин университетов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Processes in the Contemporary Socio-Cultural Space of Russia. Humanitarian and Technological Aspects of Globalization and Modernization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moscow Power Engineering Institute (MEI), Nov 2015, Volzhsk, Russia. pp.123-126, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for Environmental Mapping of Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual PostGraduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Каталогизация геоданных при планировании курса экологических дисциплин в вузах на основе доступного картографического материала</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogics of Safety: Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Pedagogical University (UrGPU), Dec 2015, Yekaterinburg, Russia. pp.103-107, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth web service as a support for GIS mapping in geospatial research at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-Technologies in the Educational Space. Problems, Approaches, Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arzamas branch of the N. I. Lobachevsky State University of Nizhny Novgorod, Mar 2015, Arzamas, Russia. pp.24, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11543.11686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in the Geoscience Research: Classification of the Landsat TM Image Using ILWIS GIS for Geographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for the Higher School Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University (GGAU), May 2015, Grodno, Belarus. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27376.61446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upholding Open Source Principles for Education: Use of Quantum GIS for Teaching Geoinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Earth Sciences. Geological and Geographic Studies of Cross-Border Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest State A.S. Pushkin University (BrGU), Sep 2015, Brest, Belarus. pp.130-133, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Вычисление площадей распространения типов почвенно-растительного покрова по разновременным снимкам для визуализации экологической динамики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education, Science and Industry: Development and Prospects of Cooperation in the Context of Regional Technological Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Zaporozhye, Ukraine. pp.6-11, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Опыт конвертации растровых изображений в векторный формат с использованием AutoTrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality - the Sum of the Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University, Dec 2015, Kursk, Russia. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Пространственный анализ и геостатистическая интерполяция для моделирования распределения данных на поверхности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Telecommunication Technologies. Education, Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Satbayev Kazakh National Technical University (KazNITU), Dec 2015, Almaty, Kazakhstan. pp.214-217, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Воздействие глобальных климатических процессов на экосистемы арктических морей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety: Global Challenges and Threats, Science, Education, Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sakhalin State University (SakhGU), Nov 2015, Yuzhno-Sakhalinsk, Russia. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Remote Sensing Image Analysis for Mapping Forest Land Cover in Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry: Bridge to the Future. 90 years Higher Forestry Education in Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Forestry, May 2015, Sofia, Bulgaria. pp.70-71, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarine Response of the Pechora River to the External Ecological Impacts from Oil and Mining Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil and Gas in Western Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University, Oct 2015, Tyumen, Russia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тематические информационные блоки для комплексного ГИС картографирования морских экосистем</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Technological Structurs: Mechanisms and Perspectives on the Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugra State University, Nov 2015, Khanty-Mansiysk, Russia. pp.42-44, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Спутниковое картографирование заболоченных ландшафтов тундры с помощью ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. pp.110-113, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the question of the environmental education: how Landsat TM, ETM+ and MSS images can be processed by GIS-techniques for geospatial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Perspectives in Creating Regional Systems of the Additional Education of Adults</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vitebsk, Belarus. pp.25, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14649.52320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Landscape Changes and Detecting Land Cover Types by Means of the Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference.Information Technologies. Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University, May 2015, Ufa, Russia. pp.25, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23103.66726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Remote Sensing Data Using Erdas Imagine for Mapping Aegean Sea Region, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University, Feb 2015, Voronezh, Russia. pp.24, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10484.71047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth web service as a support for GIS mapping in geospatial research at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-Technologies in the Educational Space. Problems, Approaches, Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arzamas branch of the Nizhny Novgorod State University, Mar 2015, Arzamas, Russia. pp.460-464, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-service GitHub and text editor LaTeX as effective tools of revision and control of student works at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Activities in the Mode of Innovation: Concepts, Approaches, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagestan State Pedagogical University, Apr 2015, Derbent, Russia. pp.32, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28998.63047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University, Apr 2015, Gomel, Belarus. pp.30, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13799.50084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Capture for Seafloor Bathymetric Mapping Using Software Caris Hips, GMT and ArcGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Modern Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yurga Institute of Technology, Tomsk Polytechnic University (TPU) branch, Dec 2015, Tomsk, Russia. pp.111-117, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of the Marine Environment Towards the Anthropogenic Impacts in the Ecosystem of the Barents Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Youth Scientific Conference : "People. Science. Innovations in the New Millennium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peoples’ Friendship University of Russia RUDN, Nov 2015, Moscou, Russia. pp.311-321, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Forest and Wildlife Resources in Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Aspects of Forest Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Biology, Komi Science Centre, Ural Division, Russian Academy of Sciences, Sep 2015, Syktyvkar (Komi), Russia. pp.103-105, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Разработка комплексных таблично-матричных легенд для геоэкологических карт</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Ecology in XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladimir State University n. a. Alexander and Nikolay Stoletovs, Nov 2015, Vladimir, Russia. pp.198-202, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Инвентаризация типов антропогенного воздействия на экосистемы для ГИС природоохранного мониторинга</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological and Ecological Regional Studies: Global, Russian and Regional Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samara State Academy of Social Sciences and Humanities, Dec 2015, Samara, Russia. pp.215-218, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Требования к структурированию базы данных агроэкологического мониторинга в ArcGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the IT, Electronics and Radiotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South Federal University, Dec 2015, Taganrog, Russia. pp.79-81, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГИС-модули геостатистики для математического моделирования пространственного распределения химических загрязнителей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Research in Technical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University UGNTU, Dec 2015, Sterlitamak, Russia. pp.236-237, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Remote Sensing Data Using Erdas Imagine for Mapping Aegean Sea Region, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University, Feb 2015, Voronezh, Russia. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Modelling of Coastal Cities: Urban Landscapes as Complex, Vulnerable and Dynamically Developing Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Management and Environmental Protection. Theory and Practice of the Economic Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazan Federal University, Institute of Management, Economics and Finance, Jul 2015, Kazan (Tatarstan), Russia. pp.636-642, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Landsat NDVI time series for detecting degradation of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoecology and Sustainable Use of Mineral Resources. From Science to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgorod State University’ (BelSU), Apr 2015, Belgorod, Russia. pp.11-13, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211795.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology, homogeneity and scale factors for object detection: application of eCognition software for urban mapping using multispectral satellite image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Scientific and Practical Conference 'Internet and Society. Modeling'. INSO2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kutaisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Стандартизация методов тематического картографирования для мониторинга состояния морей Арктики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Problems of Technospheric Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Voronezh, Russia. pp.54-59, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Landscape Changes and Detecting Land Cover Types by Means of Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies. Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University, May 2015, Ufa, Russia. pp.265-271, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проектирование репозитория геоданных на основе ArcEditor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Estate Cadastre and Monitoring Natural Resources Session 7: Using IT Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tula, Russia. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Monitoring Using Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Directions in the XXI Century: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University of Forestry and Technologies n. a. G. Morozov VGLTU, Dec 2015, Voronezh, Russia. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Landsat NDVI time series for detecting degradation of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoecology and Sustainable Use of Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgorod State University, Apr 2015, Belgorod, Russia. pp.21, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14469.29920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should We Stand for Geothermal Energy ? Example of the Negative Impacts of Oil and Gas Exploration Activities Over the Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grozny State Oil Technical University n.a. M.D. Millionshtchikov, Jun 2015, Grozny, Russia. pp.18, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25151.66721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГЕОПРОСТРАНСТВЕННОЕ МОДЕЛИРОВАНИЕ ШУМАВСКОГО НАЦИОНАЛЬНОГО ПАРКА, ЧЕХИЯ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural and Social Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuvash State Pedagogical Institute n.a. I.T. Yakovlev (ChSPU), Jun 2015, Cheboksary (Chuvashia), Russia. pp.77- 81, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Information Technologies of Object Based Image Analysis (OBIA) for Urban Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions of Cybersecurity, Modeling and Information Processing in the Modern Socio-Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kursk State University (KSU), May 2015, Kursk, Russia. pp.109-111, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Обработка данных ДДЗ с использованием ПО Erdas Imagine для картографирования региона Эгейского моря, Турция</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Voronezh, Russia. pp.29, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434584.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Image of the Suburban Estonia: Evolution of the Environmental Neighborhood under Architectural Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Trends and Perspectives in Development of Tourism and Hospitality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ryazan State University (RSU) n. a. S. A. Yesenin, Sep 2015, Ryazan, Russia. pp.42-46, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Классификация методов геоинформационного картографирования морских акваторий</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Technologies and Systems (NITiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penza State University, Nov 2015, Penza, Russia. pp.159-161, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Организация базы данных для многоуровневого интегрального ГИС- проекта по морской экологии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University, Nov 2015, Kursk, Russia. pp.243-246, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Распределение инсектицидов, пестицидов и полихлорбифенилов в донных отложениях Баренцева моря</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Chemistry, Petrochemical Industriy and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University of Engineering Technologies (VGUIT), Dec 2015, Voronezh, Russia. pp.224-227, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Опыт оценки риска возникновения кризисных экологических ситуаций в Арктике</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Oil: History and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surgut State University, Nov 2015, Surgut, Russia. pp.382-395, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should We Stand for Geothermal Energy ? Example of the Negative Impacts of Oil and Gas Exploration Activities over the Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grozny State Oil Technical University n.a. M.D. Millionshtchikov, Jun 2015, Grozny, Russia. pp.264-273, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of Cryogenic Landslide Hazards and Their Impact on Ecosystems in Cold Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLA2014 The Effects of Irrigation and Drainage on Rural and Urban Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological Educational Institution (TEIEP) of Epirus, Nov 2014, Patras, Greece. pp.27, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Sustainability and Management of Natural Resources in Tian Shan Region, Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating Pastoral Life. Heritage and Economic Development (CANEPAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic-American Union, Sep 2014, Athens, Greece. pp.27, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28841.34402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for the assessment of the environmental changes in the landscapes of Izmir surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental, Cultural, Economic and Social Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22228.76160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology and Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.24, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13453.49124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology &amp; Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.19, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10024.62722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Regional Difference in Urban Growth of Taipei City (Taiwan, China) by Means of ENVI GIS and Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CzechGlobe Post Graduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CzechGlobe Research Institute Czech Academy of Science (Ústav výzkumu globální změny AV ČR, v. v. i.), Feb 2014, Brno, Czech Republic. pp.50, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12140.62082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Classes of Geography in the High School: the Use of ’CORINE’ Project Data, Satellite Images and IDRISI GIS for Geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives for the Development of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University GGAU, Apr 2014, Grodno, Belarus. pp.284-286, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Spatiotemporal Forms, Triggers and Consequences of Urban Dynamics in Taipei: 1990-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Transition of China: Opportunities and Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University, Department of Asian Studies, Apr 2014, Olomouc, Czech Republic. pp.19, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20111.94882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape metrics as indicator for ecological significance: assessment of Sitno Natura 2000 sites, Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugljesa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarusian State University, Mar 2014, Minsk, Belarus. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring regional difference in urban growth of Taipei city (Taiwan, China) by means of ENVI GIS and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Graduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CzechGlobe Research Institute Czech Academy of Science, Feb 2014, Brno, Czech Republic. pp.36, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15078.78406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology and Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.74-76, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS and Remote Sensing. GIS Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Research and GIS Centre, Nov 2014, Tsaghkadzor, Armenia. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Sustainability and Management of Natural Resources in Tian Shan Region, Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Celebrating Pastoral Life. Heritage and Economic Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CANEPAL European Heritage of Sheep, Farming and Pastoral Life, Sep 2014, Athens, Greece. pp.81-89, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211927.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for the assessment of the environmental changes in the landscapes of Izmir surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental, Cultural, Economic and Socical Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Split, Croatia. pp.31, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435202.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could obligation chain be structured along cross-border gas supply for gas security ? 3-tier legal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen Energy Summer School ’A multi-disciplinary approach to energy transition, from policy to physics’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksuniversiteit Groningen, Jun 2013, Groningen, Netherlands. pp.24, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31593.85606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia. Moscow. Society, Culture, Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Speech at the Seminar, Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan National Univ. (NTU), Department of Geography, May 2013, Taipei, Taiwan. pp.30, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435424.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia. Moscow. Society, Culture, Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar presentation at Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan National University (NTU), Department of Geography, May 2013, Taipei, Taiwan. pp.27, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20128.33287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current development of tourism and recreation on Baltic Sea coasts: new directions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Leiria, Nov 2013, Peniche, Portugal. pp.126-132, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could obligation chain be structured along cross-border gas supply for gas security ? 3-tier legal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-disciplinary approach to energy transition, from policy to physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksuniversiteit Groningen, Jun 2013, Groningen, Netherlands. pp.20, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435397.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current development of tourism and recreation on Baltic Sea coasts: new directions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Leiria, Nov 2013, Peniche, Portugal. pp.37, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32186.44486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Development of Tourism and Recreation on Baltic Sea Coasts: New Directions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politecnico de Leiria, School of Tourism and Maritime Technology, Nov 2013, Peniche, Portugal. pp.26, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35106.58567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring changes in agricultural landscapes of Central Europe, Hungary: application of ILWIS GIS for image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th International Conference on Geoinformatics - Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences of Ukraine, May 2013, Kiev, Ukraine. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434197.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Problems of Water Supply and Usage in Central Asia, Tian Shan Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Climate Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga Technical University, Institute of Energy Systems and Environment, Oct 2013, Riga, Latvia. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7250/iscect.2013.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Sprawl in Estonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Unité Analyse Géospatial (ANAGEO), Université libre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Analyse Géospatial (ANAGEO), Université libre de Bruxelles, Oct 2012, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21212.95365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Supply and Usage in Central Asia, Tian Shan Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering, Architecture and Environmental Protection. PhiDAC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Niš, Serbia. pp.331-338, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Climate Change on Landscapes in Central Europe, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Problems of Ecology. Ecological Monitoring and Management of Nature Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanka Kupala State University of Grodno, Oct 2012, Grodno, Belarus. pp.134-136, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Landslide Risk for the Waidhofen a.d. Ybbs Region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Promper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protecting Society through Improved Understanding. Proceedings of the 11th International Symposium on Landslides and the 2nd North American Symposium on Landslides and Engineered Slopes. NASL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Banff, Canada. pp.279-285, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering algorithm in ILWIS GIS for classification of Landsat TM scenes: case study of Mecsek Hills region, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Elek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences and Environment. Near-Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434218.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILWIS GIS for Monitoring Landscapes in Tundra Ecosystems: Yamal Peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Global Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Geophysicists and Environmentalists of Serbia (AGES), May 2012, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434236.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Land Cover Changes Using Landsat TM: A Case Study of Yamal Ecosystems, Arctic Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI th International Conference on Geoinformatics - Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences of Ukraine, May 2012, Kiev, Ukraine. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434242.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing and Analysis of Change Detection in the Land Cover Types of the Sudetes by Idrisi GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management and Policy in Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Jul 2010, Warsaw, Poland. pp.23, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10140.64640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Hazards: A Case Study of the Floods in Bangladesh, Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Geography in Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton, School of Geography, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27981.18406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS mapping of the Barents and Pechora Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Suetova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ushakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cartography and GIS for Sustainable Development of Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, La Coruña, Spain. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Geospatial Analysis to the Social Studies: an Assessment of the City Sprawl in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of the Hellenic Geographical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15656.11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of cryogenic landslide hazards and their impact on ecosystems in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLA 2014 International Symposium. The Effects of Irrigation and Drainage on Rural and Urban Landscapes (IRLA2014).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Patras, Greece. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21380.68486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Geospatial Analysis to the Social Studies: an Assessment of the City Sprawl in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of the Hellenic Geographical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Thessaloniki, Greece. , 2014, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435172.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on GIS and Remote Sensing (International GIS Day)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsaghkadzor, Armenia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS and Remote Sensing. GIS Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsaghkadzor, Armenia. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18120.26880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of cryogenic landslide hazards and their impact on ecosystems in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Irrigation and Drainage on Rural and Urban Landscapes IRLA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Patras, Greece. 2014, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435193.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using K-means algorithm classifier for urban landscapes classification in Taipei area, Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Taipei, Taiwan. pp.46, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10045.61928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of landscape values, typology and quality using methods of spatial metrics for ecological planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uglješa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Marković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th International Scientific Conference ’Environmental and Climate Technologies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Riga, Latvia. 2013, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435400.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of landslide risk for the Waidhofen a.d. Ybbs region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Promper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Landslides and the 2nd North American Symposium on Landslides and Engineered Slopes (NASL). Protecting Society through Improved Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Banff, Canada. 2012, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435382.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Algorithm in ILWIS GIS for Classification of Landsat TM Scenes (Mecsek Hills Region, Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Elek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference ’Geosciences and Environment’. Near-Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Belgrade, Serbia. Geosciences and Environment The 3rd International Professional Conference, 2012, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36448.74244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping land cover changes using Landsat TM: a case study of Yamal ecosystems, Arctic Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Geoinformatics: Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kiev, Ukraine. , 2012, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32044.72329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Lake Victoria Region (Africa: Tanzania, Kenya & Uganda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lund, Sweden. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15000.75521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of data from CHRIS/PROBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calibration and Validation of Earth Observation Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19811.09764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation Area Designation in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calibration and Validation of Earth Observation Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25715.89126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land planning as a support for sustainable development based on tourism: A case study of Slovak rural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uglješa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Marković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Tourism Development and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-208, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Trenches of the Pacific Ocean: a Comparative Analysis of the Submarine Geomorphology Using Data Modeling by GMT, Python and R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.431. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4892142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostructural features of deep-sea trenches of the Pacific Ocean, the problem of their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4885452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seagrass mapping and monitoring along the coast of Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435316.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Herstellung eines geoökologischen Geoinformationssystems und digitaler geoökologischer Karten für das Gebiet der Arktis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.5. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33685.17120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Glacier Retreat in Tian Shan Basin Affects the Hydro-Energetic System of Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Analog Seismograms FAIR to Enable Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël De Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contract - B2/202/P2/SEISMOSTORM, Belgian Science Policy Office. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Lake Victoria Region (Africa: Tanzania, Kenya and Uganda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] MSc student report for the course ’Advanced GIS’, Lund University. 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation area designation in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Calibration and Validation of Earth Observation Data’ MSc student course report, University of Southampton. 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of data from CHRIS/PROBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] ’Calibration and Validation of Earth Observation Data’ MSc student course report, University of Southampton. 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Отчет за проведение работ батиметрического отдела экспедиции НИС «Полярштерн» от Института полярных и морских исследований им. А.Вегенера в западный сектор Антарктики, юг Тихого океана (моря Беллинсгаузена, Амундсена)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Lomonosov Moscow Sate University. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоэкологическое картографирование Арктических морей России</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PhD Report (Autoreferat) at Lomonosov Moscow State University, Faculty of Geography, Department of Cartography and Geoinformatics, Lomonosov Moscow State University. 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Отчет за производственную практику после IV курса</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] Joanneum Research Forschungsgesellschaft mbH, Institut für Digitale Bildverarbeitung, Graz, Austria; Lomonosov Moscow State University. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms of remote sensing data processing for mapping changes in land cover types over Central Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Italy. 2025, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping landscapes of Africa using remote sensing data: detecting spatio-temporal environmental dynamics from the satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Salzbourg, Austria. 2024, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Hazard and Natural Risk Assessment: A Case Study of Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course 24S796912 ’Disaster Risk Management with Geoanalytics’, Salzburg (Austria), Austria. 2024, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblioteca Salaborsa: Bologna, Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 231 Corso italiano semestrale Livello: B1.3, Italy. 2024, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of landslide risk for the Waidhofen a.d. Ybbs region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course 24S796912: Disaster Risk Management with Geoanalytics, Salzburg, Austria. 2024, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio in Cartography and Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Salzburg, Austria, Austria. 2023, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studium oder Ausbildung? Die Auswahl der Jugendlichen heute in Deutschland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Deutsche Wissenschaftssprache mündlich, Salzburg, Austria, Austria. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of historical analog seismological records by image processing and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bruxelles, Belgique, Belgium. 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course LANG-B910- 20220919, Niveau Perfectionnement (C1), Bruxelle, Belgium. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorising analog seismograms by techniques of machine learning for automated discriminating of seismic signal traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. École polytechnique de Bruxelles (Brussels Faculty of Engineering), Laboratory of Image Synthesis and Analysis (LISA), Brussels, Belgium, Belgium. 2021, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Trenches of the Pacific Ocean: a Comparative Analysis of the Submarine Geomorphology by Data Modeling Using GMT, QGIS, Python and R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. China. 2019, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Analysis of the Data Sets on the Mariana Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. China. 2019, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Treasures of Chinese Culture: Chinese Painting. Chinese Opera. Chinese Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soonvilerth Phonesaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phetphanthong Sommali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honew Shwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. 中国概况 (China Studies), 中国海洋大学 (Ocean University of China), China. 2017, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01999948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILWIS GIS for monitoring landscapes in tundra ecosystems : Yamal peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Serbia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01973028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environment of the Masuria Lakeland and Biebrza National Park, north-eastern Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Environmental Management and Policy in Central Europe, Warsaw, Poland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02000144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Map: Sediment Thickness. QGIS 3.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qingddao, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map of the Mariana Trench: Bathymetry. QGIS 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qingdao, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId751"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08ABDE5A"/>
+    <w:nsid w:val="90C508DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polina-lemenkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-1089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lemenkova_p_1.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-8828-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Lemenkova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18092130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/jpea29-62338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19218392" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2025-0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics5010005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/engtoday2500008L" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/ijegeo.1663045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17707/AgricultForest.71.2.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZemBilj2502020L" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2025-0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v5i41.50748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56430/japro.1811604" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging11080249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/34ah-57901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/topola2515005L" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging11050153" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/WBJAE2501037L" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exco.2025.100180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ror2501035L" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2025-0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18058578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/jpmnt13-57672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/POLJTEH2502035L" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2025-0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15836301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18052694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62838/abmj-2025-0008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17994778" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/POLJTEH2504001L" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/SustFor2592117L" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15767237" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CPR2025-1-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62838/abmj-2025-0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16313721" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69510/mipos.1684741" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171540v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16217948" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2025-0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2024-0002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v4i39.46177.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2024-0008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690921v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5030024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587693v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35424/rgf.i70.939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pyj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debeir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2023-0011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14557626" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081279" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081141" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050709" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17707/AgricultForest.70.3.13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v4i39.46177.eng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Lindh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2023.63.0140" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025302v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmbm-2022-0290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.79.2.33500" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12111995" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ams.2023.146182" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies11020046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ttj-2023-0008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14040249" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010261" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140455v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi6040061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171427v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aoa.2023.145243" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13050604" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151512016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics3030022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040871" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agg.2023.146157" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131856v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16060303" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9050098" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/boku-2023-0005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjce-2023-0002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2023-0008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/analytics2030040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjti-2022-0010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6405154" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2022.141573" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Debeir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jaes-2022-0026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.78.1.29963" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/gac.2022.141169" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7113414" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11090473" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142315966" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v39.a2021.e60474" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/tehnika2202183L" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2022-0002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2022-0006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11223726" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/tecnolog.v26i1.16793" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839890v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718546v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie.2022.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32909/kg.20.36.2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869942v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8120317" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nleng-2022-0269" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909569v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l De Plaen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010056" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030140" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/prolas-2022-0039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.141593" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3176/earth.2022.05" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654049v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2022.1.4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412554" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17559/tv-20220322091846" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844558v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0067" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064200" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829468v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2022.141522" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data7060074" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939173v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/eces-2022-0039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/gsm.2022.141662" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17072/psu.geol.20.3.195" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ncr-2021-0012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Lemenkov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jaes-2021-0015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15576/GLL/2021.4.147" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158568v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/fcds-2021-0004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504862v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/AASer2152159L" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237945v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.1.3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498716v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abmj-2021-0010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240608v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/contagri-2021-0011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198190v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133759" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255750v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4916884" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410897v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5637076" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020902v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mgrsd-2020-0038" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140864v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33175/mtr.2021.248158" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5771582" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZemBilj2101117L" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ppr.2021.136510" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235242v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ZMSPN2140113L" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269846v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5564/mgs.v26i52.1512" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466375v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290329v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5112945" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/bnsr11-30488" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344552v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/PoljTeh2103049L" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5082861" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276386v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/eg.v0i22.11331" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/rm2021.e20013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445918v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ama-2021-0030" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218868v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ceer-2021-0020" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479541v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5779189" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505790v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/GSF2131079L" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2021v31n.66p.865" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140484v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2021v31n64p1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093633v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GSGD2002001L" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349895v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17794/rgn.2021.4.4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/cpr2021-1-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5109998" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091503v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35701/rcgs.v22n3.717" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042041v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13337318" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986272v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abmj-2020-0007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910951v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7427/DDI.25.14" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122231v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1427-9711.19.01" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/zrgfub2068099l" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956736v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9733/JGG.2020R0006.E" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28978/nesciences.691708" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/b.2020.75.115-141" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155346v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5775/fg.2020.009.d" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041269v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2020-0015" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13507761" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011892v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geom.2020.14.4.25" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961439v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/gac.2020.11524" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916437v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17846/GI.2020.24.1.4-18" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/RCJ2020_12" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523493v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12044799" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949694v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010069" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096543v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jengeo-2020-0008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999997v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geol.2020.46.3.205" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910881v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cjece-2020-0002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881068v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30892/auog.301112-847" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880588v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2020-0004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963186v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18509/AGB.2020.16" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030414v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arls-2020-0021" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564526v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12249773" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29002/asujse.604761" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108158v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2020-0002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060507v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21094/rg.2020.096" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327797v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.10012808" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425689v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11454768" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351014v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rgg-2019-0008" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413007v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11369955" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512173v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/avutgs-2019-0008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431610v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11544048" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464865v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcr-2019-0015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176233v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.8796941" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277500v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/gac.2019.3785" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168755v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/ASE2019547010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11449362" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425687v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35180/gse-2019-0020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412970v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30897/ijegeo.567343" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333464v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2019.142.04" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068709v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33714/masteb.486678" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093491v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3153/AR19009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294056v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.9891203" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163671v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992349v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434167" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948977v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964404v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021995v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434185" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024276v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7439228" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964403v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Werner Schenke" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435538.v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022076v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gauger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kuhn" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feigl" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774028v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael S. M. de Plaen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064711" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004768v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15819.23845" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974752v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7531550" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425697v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14849.40808" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986700v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210214" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992402v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210232.v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986699v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210226" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972892v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210217" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992375v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210235" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986705v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210241" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974747v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210229" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972887v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210286" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986701v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7207583.v3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973112v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210238" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992626v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210223" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019282v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210244" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991268v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11732.65920" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986799v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434137" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986790v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211600" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986795v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211627" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986797v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211645" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425709v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20465.84322" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447144v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29132.97922" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447111v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973885v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210385" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018255v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000879v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211594" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017746v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211531" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000899v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210952" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022122v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210964" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018364v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210289" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018179v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211843" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992436v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210340" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425718v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11543.11686" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425708v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27376.61446" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973758v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211537.v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973514v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210376" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017855v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211804" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018849v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435499" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017952v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211033" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018341v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210943" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425707v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24103.09124" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425713v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13386.31687" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999858v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30799.53929" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986730v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210304" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986732v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210388" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991369v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17993.80487" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986715v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210301" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999801v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434620.v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974739v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210346" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964399v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211525" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425724v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34031.79522" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017865v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211546" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973680v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211798" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018228v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210382" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019236v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210361" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019201v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210373" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425703v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14649.52320" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017887v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211549" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019178v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210343" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018796v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210994" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017730v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211528" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000863v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435520" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018196v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211777" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447219v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23103.66726" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447066v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10484.71047" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447103v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28998.63047" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999884v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13799.50084" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986724v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210307" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986750v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210925" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986757v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211552" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018942v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210400" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018374v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210358" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019255v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210292" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986726v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210313" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986810v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434191" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986777v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211558" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986800v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211795.v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949042v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017909v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211126" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000251v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211639" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021988v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210298" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974737v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210364" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991382v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434584.v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425705v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25151.66721" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425741v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14469.29920" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963669v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211633" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986782v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211606" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973559v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211543" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019146v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210349" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021981v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435490" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017925v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435496" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018213v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210391" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018891v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210937" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991208v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12140.62082" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972865v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211933" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425753v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22228.76160" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425747v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13453.49124" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991241v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10024.62722" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018810v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211846" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447056v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28841.34402" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447125v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20111.94882" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972864v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Klau&#269;o" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslava Gregorov&#225;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugljesa Stankov" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Markovic" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434200" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447050v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15078.78406" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000858v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211870" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986852v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434215" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963605v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211927.v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991180v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435202.v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425719v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31593.85606" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991146v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435424.v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425722v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20128.33287" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964400v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211945" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000170v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ho&#224;ng" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435397.v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991163v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32186.44486" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425698v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35106.58567" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964401v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/iscect.2013.002" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021978v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434197.v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974743v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211993" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972877v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Promper" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glade" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434230" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023017v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211999" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425763v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21212.95365" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000222v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Elek" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434218.v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964395v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Forbes" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kumpula" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434236.v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022108v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Forbes" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434242.v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447002v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10140.64640" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425757v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27981.18406" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974744v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Suetova" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ushakova" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435529" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448378v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15656.11524" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448396v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21380.68486" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972869v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435172.v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972868v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448415v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18120.26880" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972867v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435193.v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425701v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10045.61928" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972871v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uglje&#353;a Stankov" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Markovi&#263;" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435400.v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972874v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435382.v2" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972872v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36448.74244" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972875v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32044.72329" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448362v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15000.75521" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448331v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19811.09764" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448318v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25715.89126" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022151v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246580v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4885452" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245754v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4892142" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999637v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435316.v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023780v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33685.17120" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450950v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041550v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022486v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023009v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023000v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022156v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023832v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022160v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145071v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611990v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062856v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620677v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620721v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612324v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612624v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612863v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612179v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612499v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356887v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356932v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01999948v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonvilerth Phonesaly" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetphanthong Sommali" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honew Shwe" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01973028v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02000144v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01991403v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01991387v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polina-lemenkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-1089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lemenkova_p_1.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-8828-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Lemenkova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18092130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/jpea29-62338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65652/jag.1777704" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19218392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics5010005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/engtoday2500008L" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/ijegeo.1663045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17707/AgricultForest.71.2.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZemBilj2502020L" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2025-0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exco.2025.100180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging11050153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/WBJAE2501037L" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ror2501035L" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2025-0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v5i41.50748" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56430/japro.1811604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging11080249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/34ah-57901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/topola2515005L" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2025-0009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18058578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/jpmnt13-57672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18052694" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/POLJTEH2502035L" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2025-0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15836301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62838/abmj-2025-0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17994778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/POLJTEH2504001L" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/SustFor2592117L" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15767237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CPR2025-1-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62838/abmj-2025-0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16313721" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69510/mipos.1684741" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16217948" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2025-0005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2024-0002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5030024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35424/rgf.i70.939" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v4i39.46177.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2024-0008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pyj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14557626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debeir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2023-0011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081279" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050709" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17707/AgricultForest.70.3.13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v4i39.46177.eng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Lindh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2023.63.0140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025302v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ttj-2023-0008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14040249" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010261" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies11020046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmbm-2022-0290" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.79.2.33500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12111995" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ams.2023.146182" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151512016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171427v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aoa.2023.145243" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140455v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi6040061" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13050604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040871" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics3030022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agg.2023.146157" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131856v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16060303" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9050098" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/boku-2023-0005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjce-2023-0002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2023-0008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/analytics2030040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjti-2022-0010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6405154" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839890v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217798" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718546v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie.2022.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32909/kg.20.36.2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7113414" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11090473" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142315966" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564479v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v39.a2021.e60474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/tehnika2202183L" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2022-0002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2022-0006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11223726" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/tecnolog.v26i1.16793" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2022.141573" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Debeir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jaes-2022-0026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.78.1.29963" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682052v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/gac.2022.141169" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751480v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.141593" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/prolas-2022-0039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3176/earth.2022.05" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869942v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8120317" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909569v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l De Plaen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928635v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nleng-2022-0269" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030140" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2022.1.4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412554" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17559/tv-20220322091846" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844558v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0067" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064200" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829468v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2022.141522" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data7060074" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/gsm.2022.141662" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/eces-2022-0039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ncr-2021-0012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17072/psu.geol.20.3.195" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Lemenkov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jaes-2021-0015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15576/GLL/2021.4.147" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5771582" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZemBilj2101117L" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180273v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ppr.2021.136510" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235242v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ZMSPN2140113L" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5564/mgs.v26i52.1512" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133759" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255750v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4916884" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5637076" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020902v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mgrsd-2020-0038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33175/mtr.2021.248158" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158568v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/fcds-2021-0004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/AASer2152159L" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237945v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.1.3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abmj-2021-0010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/contagri-2021-0011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277625v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/bnsr11-30488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290329v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5112945" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5082861" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276386v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/eg.v0i22.11331" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/PoljTeh2103049L" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/rm2021.e20013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ama-2021-0030" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218868v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ceer-2021-0020" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479541v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5779189" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505790v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/GSF2131079L" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327151v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/cpr2021-1-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289321v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5109998" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444234v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2021v31n.66p.865" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17794/rgn.2021.4.4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093633v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GSGD2002001L" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140484v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2021v31n64p1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910951v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7427/DDI.25.14" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/zrgfub2068099l" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abmj-2020-0007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042041v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13337318" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122231v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1427-9711.19.01" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091503v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35701/rcgs.v22n3.717" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961439v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/gac.2020.11524" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916437v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17846/GI.2020.24.1.4-18" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033533v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/RCJ2020_12" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155346v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5775/fg.2020.009.d" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041269v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2020-0015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091835v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13507761" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011892v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geom.2020.14.4.25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956736v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9733/JGG.2020R0006.E" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485731v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28978/nesciences.691708" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022505v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/b.2020.75.115-141" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523493v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12044799" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949694v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010069" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096543v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jengeo-2020-0008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999997v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geol.2020.46.3.205" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cjece-2020-0002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30892/auog.301112-847" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880588v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2020-0004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963186v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18509/AGB.2020.16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030414v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arls-2020-0021" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564526v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12249773" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873799v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29002/asujse.604761" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108158v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2020-0002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060507v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21094/rg.2020.096" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327797v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.10012808" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431610v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11544048" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464865v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcr-2019-0015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413007v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11369955" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512173v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/avutgs-2019-0008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425689v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11454768" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351014v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rgg-2019-0008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176233v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.8796941" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168755v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/ASE2019547010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11449362" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425687v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35180/gse-2019-0020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/gac.2019.3785" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412970v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30897/ijegeo.567343" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333464v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2019.142.04" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068709v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33714/masteb.486678" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294056v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.9891203" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163671v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093491v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3153/AR19009" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992349v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434167" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948977v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964404v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021995v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434185" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024276v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7439228" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964403v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Werner Schenke" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435538.v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022076v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gauger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kuhn" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feigl" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774028v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael S. M. de Plaen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064711" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004768v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15819.23845" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974752v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7531550" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425697v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14849.40808" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986700v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210214" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986699v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210226" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972892v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210217" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992402v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210232.v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992375v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210235" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986705v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210241" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974747v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210229" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210286" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986701v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7207583.v3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973112v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210238" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992626v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210223" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019282v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210244" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000879v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211594" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986799v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434137" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986797v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211645" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986790v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211600" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986795v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211627" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447144v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29132.97922" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447111v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425709v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20465.84322" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973885v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210385" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991268v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11732.65920" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018255v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999801v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434620.v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974739v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210346" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964399v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211525" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425724v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34031.79522" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017865v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211546" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973758v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211537.v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973514v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210376" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017855v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211804" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018849v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435499" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017952v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211033" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018341v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210943" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425707v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24103.09124" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425713v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13386.31687" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999858v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30799.53929" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986730v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210304" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986732v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210388" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991369v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17993.80487" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986715v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210301" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017746v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211531" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000899v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210952" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022122v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210964" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018364v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210289" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018179v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211843" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992436v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210340" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425718v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11543.11686" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425708v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27376.61446" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017887v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211549" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019201v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210373" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019178v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210343" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019236v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210361" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018228v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210382" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018196v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211777" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017730v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211528" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018796v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210994" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000863v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435520" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425703v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14649.52320" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447219v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23103.66726" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447066v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10484.71047" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973680v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211798" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447103v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28998.63047" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999884v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13799.50084" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986724v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210307" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986750v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210925" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986757v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211552" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018942v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210400" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018374v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210358" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019255v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210292" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986726v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210313" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986810v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434191" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986777v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211558" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986800v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211795.v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949042v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017909v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211126" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000251v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211639" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021988v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210298" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974737v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210364" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425741v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14469.29920" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425705v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25151.66721" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986782v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211606" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963669v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211633" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991382v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434584.v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973559v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211543" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017925v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435496" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018891v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210937" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019146v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210349" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018213v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210391" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021981v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435490" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018810v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211846" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447056v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28841.34402" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425753v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22228.76160" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425747v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13453.49124" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991241v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10024.62722" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991208v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12140.62082" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972865v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211933" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447125v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20111.94882" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972864v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Klau&#269;o" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslava Gregorov&#225;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugljesa Stankov" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Markovic" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434200" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447050v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15078.78406" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000858v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211870" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986852v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434215" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963605v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211927.v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991180v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435202.v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425719v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31593.85606" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991146v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435424.v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425722v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20128.33287" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964400v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211945" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000170v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ho&#224;ng" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435397.v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991163v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32186.44486" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425698v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35106.58567" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021978v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434197.v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964401v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/iscect.2013.002" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425763v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21212.95365" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023017v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211999" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974743v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211993" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972877v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Promper" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glade" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434230" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000222v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Elek" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434218.v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964395v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Forbes" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kumpula" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434236.v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022108v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Forbes" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434242.v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447002v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10140.64640" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425757v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27981.18406" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974744v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Suetova" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ushakova" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435529" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448378v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15656.11524" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448396v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21380.68486" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972869v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435172.v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972868v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448415v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18120.26880" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972867v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435193.v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425701v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10045.61928" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972871v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uglje&#353;a Stankov" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Markovi&#263;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435400.v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972874v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435382.v2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972872v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36448.74244" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972875v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32044.72329" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448362v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15000.75521" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448331v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19811.09764" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448318v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25715.89126" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022151v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245754v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4892142" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246580v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4885452" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999637v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435316.v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023780v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33685.17120" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450950v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041550v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022486v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023000v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023009v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022156v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023832v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022160v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145071v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611990v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620677v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062856v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620721v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612624v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612324v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612863v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612179v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612499v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356932v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356887v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01999948v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonvilerth Phonesaly" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetphanthong Sommali" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xin" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honew Shwe" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01973028v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02000144v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01991403v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01991387v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>