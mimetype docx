--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Polina Lemenkova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alma Mater Studiorum - Università di Bologna, Dipartimento di Scienze Biologiche, Geologiche eAmbientali (Alma Mater Studiorum - Université de Bologne, Département des Sciences Biologiques,Géologiques et Environnementales), Via Irnerio 42, 40 126 BOLOGNE, ITALIE.Paris Lodron Universität Salzburg (PLUS), Fachbereich Geoinformatik, Fakultät für Digitale undAnalytische Wissenschaften (Université Paris Lodron de Salzbourg, Département de Géoinformatique,Faculté des Sciences Numériques et Analytiques), Schillerstraße 30, A-5 020 SALZBOURG, AUTRICHE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polina-lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5759-1089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lemenkova_p_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-8828-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (201)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence of GMT and R for modelling seismicity in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie Científica de la Universidad de las Ciencias Informáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.387-402. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18092130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries for Scientometrics on Artificial Intelligence in Agricultural Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Processing and Energy in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (2), pp.56-67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/jpea29-62338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis in R for environmental monitoring using FAO dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatolian Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65652/jag.1777704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des algorithmes de GRASS GIS des images satellites Landsat pour le calcul et la visualisation des indices de végétation Lemenkova P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Environnement et de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.19218392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Bimonthly Landscape Monitoring in Morocco, North Africa, by Integrating Machine Learning with GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (5), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geomatics5010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for optimization of image classification in spatially constrained regions: A case of Eritrea, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/engtoday2500008L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest age, structure and dominant species (spruce and Swiss stone pine) on water balance in the Tyrolean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26650/ijegeo.1663045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On forest hydrology in South Tyrol: Processes, modelling and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (2), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17707/AgricultForest.71.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichens and epiphytes as sentinel organisms for the determination of the water balance in forest ecosystems of South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemljište i biljka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (2), pp.20-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ZemBilj2502020L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cover Analysis in the Yangtze River Basin for Detection of Wetland Agriculture and Urban Dynamics in Wuhan Area (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2025-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of image processing through ML algorithms of GRASS GIS using embedded Scikit-Learn library of Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examples and Counterexamples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.100180. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exco.2025.100180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Algorithms of Remote Sensing Data Processing for Mapping Changes in Land Cover Types over Central Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging11050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data integration for environmental mapping and monitoring in South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Balkan Journal of Agricultural Economics and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/WBJAE2501037L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive Environmental Monitoring of the Coniferous Forests Using Statistical Analysis and Data Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ror2501035L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hydrology of water balance analysed by statistical modelling using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2025-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle pour la visualisation des changements de couverture terrestre en Chine centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (41), pp.e-50748. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v5i41.50748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Based Graphical Representation of Trends in Food Production and Agriculture Value Chains in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56430/japro.1811604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclassification Scheme for Image Analysis in GRASS GIS Using Gradient Boosting Algorithm: A Case of Djibouti, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (8), pp.249. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging11080249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of epiphytes and fog to patterns of atmospheric fluxes in mountainous forests (Picea abies L. and Pinus cembra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta herbologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/34ah-57901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python for environmental modelling of mixed coniferous forests dominated by Norway spruce (Picea abies [L.] Karst.) and Swiss stone pine (Pinus cembra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/topola2515005L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask learning with statistical parametrization for ecohydrological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2025-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Process Automation of Geospatial Data Pipelines by Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis. Series: Automatic Control and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.147-166. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18058578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-based statistical analysis of the ecological variables in the Italian Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Management and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1-2), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/jpmnt13-57672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Environmental Monitoring Implications for Sustainable Land Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis. Economics and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18052694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime in the Alpine forests explained through tree ages, fog precipitation, rainfall and canopy interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/POLJTEH2502035L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods of Remote Sensing Data Processing for Mapping Salt Pan Crust Dynamics in Sebkha de Ndrhamcha, Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.37-69. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2025-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical climate mitigation potential of coniferous forests in temperate ecosystems of South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georeview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (2), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15836301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of Forestry Sector in Italy: A Long-Term Statistical Assessment with FAO Data and R Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.27 - 49. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62838/abmj-2025-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la dynamique du paysage à l'aide de l'analyse d'images satellite par apprentissage automatique du SIG GRASS dans le Parc National du W, nord du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17994778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of global harvest and production of cereals: Exploring trends for 30-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/POLJTEH2504001L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial clustering of protected forests in Italy for strategic nature conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry: Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.117-132. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/SustFor2592117L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering predictors of biodiversity change and reconstructing land cover history in Central Apennines using machine learning and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatolian Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15767237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of glacier extent in Lake Nam Co and Nyenchen Tanglha Mountains within a decade as detected by machine learning methods of image analysis for monitoring Lhasa terrane, Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Polar Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/CPR2025-1-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relation Among Soil Conditions, Lichen Growth and Precipitation Under Subalpine Coniferous Forest in North Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62838/abmj-2025-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved canopy interception scheme into biogeochemical analysis of water fluxes in subalpine coniferous forest (Northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Natural Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16313721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Information for Humanitarian Mapping and Monitoring Crisis-Affected Regions: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Migration and Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.196-220. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69510/mipos.1684741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on the lake drainage processes and vegetation dynamics in arid ecosystems of southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik radova Departmana za geografiju, turizam i hotelijerstvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16217948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated algorithm of GRASS GIS to retrieve the data on land cover types in Guinea, West Africa, from Landsat-8 OLI/TIRS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2025-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Fragmentation and Deforestation in Sierra Leone, West Africa, Analysed Using Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2024-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche cartographique par le SIG GRASS pour l'analyse de la structure du paysage au Libéria, Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n0l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Vector Machine Algorithm for Mapping Land Cover Dynamics in Senegal, West Africa, Using Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (3), pp.420-462. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/earth5030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic moment tensor solutions and geophysical settings in the Philippine Sea basin mapped by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Geofísica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35424/rgf.i70.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie thématique du Burundi à l’aide de données géospatiales et d’images satellitaires traitées par les méthodes de géoinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (39), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v4i39.46177.fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Coastal Regions of Guinea-Bissau for Analysis of Mangrove Dynamics Using Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.17-30. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2024-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'images satellitaires Landsat de la région du Cap (Afrique du Sud) pour le calcul et la cartographie d'indices de végétation à l'aide du logiciel GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.113-129. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pyj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods of Satellite Image Analysis for Mapping Geologic Landforms in Niger: A Comparison of the Aïr Mountains, Niger River Basin and Djado Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzemni Radovi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14557626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Analysis of Landsat Images for Monitoring Flooded Areas in the Inner Niger Delta, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.278-313. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2023-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Computational Remote Sensing: Quantifying Patterns of Land Cover Types Around Cheetham Wetlands, Port Phillip Bay, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (8), pp.1279. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12081279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Methods of Satellite Image Processing for Monitoring of Flood Dynamics in the Ganges Delta, Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.1141. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks for Mapping Coastal Lagoon of Chilika Lake, India, Using Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.709. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12050709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Classifier Algorithm of Geographic Resources Analysis Support System Geographic Information System for Satellite Image Processing: Case Study of Bight of Sofala, Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coasts4010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Woodlands in Angola, Tropical Africa: Calculation of Vegetation Indices From Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (3), pp.185-202. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17707/AgricultForest.70.3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic mapping of Burundi using geospatial data and satellite images processed by geoinformatics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (39), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v4i39.46177.eng⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilising Pareto efficiency and RSM to adjust binder content in clay stabilisation for Yttre Ringvägen, Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Polytechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.140-157. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/AP.2023.63.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Properties of Soil Stabilized with Blended Binders for Sustainable Road Base Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.110-126. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Experiments on Soil Stabilization to Enhance Strength Parameters for Road Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport and Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ttj-2023-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing the Wadi Fluvial Structure and Stream Network in the Qena Bend of the Nile River, Egypt, on Landsat 8-9 OLI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Morphometric 3D Terrain Analysis of Japan Using Scripts of GMT and R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Feature Papers for Land Innovations – Data and Machine Learning, 12 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDAL and PROJ Libraries Integrated with GRASS GIS for Terrain Modelling of the Georeferenced Raster Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.46. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies11020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic monitoring of strength in stabilized foundations by P-wave reflection and downhole geophysical logging for drill borehole core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.20220290. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jmbm-2022-0290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the Topography-Induced Gravity, Terrain Structure and the Seismicity in the Gulf of Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.64-76. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.79.2.33500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Seasonal Fluctuations in Saline Lakes of Tunisia Using Earth Observation Data Processed by GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.1995. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12111995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Moraine Soils Stabilised with OPC, GGBFS and Hydrated Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of mining sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.319--334. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ams.2023.146182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Water-Binder Ratio on Strength and Seismic Behavior of Stabilized Soil from Kongshavn, Port of Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.12016. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151512016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic P- and S-Wave Reflection and CPT Soundings for Measuring Shear Strength in Soil Stabilized by Deep Lime/Cement Columns in Stockholm Norvik Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.325-346. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/aoa.2023.145243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASS GIS Scripting Framework for Monitoring Changes in the Ephemeral Salt Lakes of Chotts Melrhir and Merouane, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.61. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi6040061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of Bangui Magnetic Anomaly with Topographic and Gravity Contrasts across Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.604. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min13050604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Vegetation Indices from the Satellite Images Using GRASS GIS Scripts for Monitoring Mangrove Forests in the Coastal Landscapes of Niger Delta, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.871. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11040871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor and Ocean Crust Structure of the Kerguelen Plateau from Marine Geophysical and Satellite Altimetry Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.393-426. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geomatics3030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mapping of Burkina Faso using TerraClimate data and satellite images by GMT and R scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geodesy and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/agg.2023.146157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Workflow Framework in Construction Projects to Control the Environmental Properties of Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.303. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16060303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral Satellite Image Analysis for Computing Vegetation Indices by R in the Khartoum Region of Sudan, Northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (5), pp.98. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging9050098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using open-source software GRASS GIS for analysis of the environmental patterns in Lake Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Bodenkultur-Austrian Journal for Land Management, Food and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/boku-2023-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening Accelerators (X-Seed 100 BASF, PCC, LKD and SALT) as Strength-Enhancing Admixture Solutions for Soil Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovak Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sjce-2023-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Wetlands of Kenya Using Geographic Resources Analysis Support System (GRASS GIS) with Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wetlands Diversity, 25 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2023-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Segmentation of the Sudd Wetlands in South Sudan for Environmental Analytics by GRASS GIS Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.745-780. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/analytics2030040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GGBS and Fly Ash in Binders on Soil Stabilization for Road Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Transport Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rjti-2022-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocomputation of DEM Based Terrain Relief in Bulgaria Using GMT and R Scripting Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the University of Architecture, Civil Engineering and Geodesy Sofia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6405154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Strength Gain in Sandy Soil Stabilised with Mixed Binders Evaluated by Elastic P-Waves during Compressive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (21), pp.7798. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15217798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic scripts for seismic and geophysical mapping of Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.195-218. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37040/geografie.2022.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Mapping of Ghana Using Advanced Cartographic Tool GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kartografija i Geoinformacije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (36), pp.16-37. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32909/kg.20.36.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command-Line Cartographic Data Processing for Geophysical Plotting of Rwanda Using GMT and R Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (7-8), pp.810. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7113414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Climate Parameters over the Territory of Botswana Using GMT and Gridded Surface Data from TerraClimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (9), pp.473. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11090473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismotectonics of Shallow-Focus Earthquakes in Venezuela with Links to Gravity Anomalies and Geologic Heterogeneity Mapped by a GMT Scripting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (23), pp.15966. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142315966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of geophysical anomalies and seismicity in Mexico: An integrated mapping by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (e60474), pp.265-287. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4025/bolgeogr.v39.a2021.e60474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Scripting for Geophysical Mapping of Malawi Rift Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (2), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/tehnika2202183L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the Beqaa Valley, Lebanon and Anti-Lebanon Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2022-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Script-Driven Approach to Mapping Satellite-Derived Topography and Gravity Data Over the Zagros Fold-and-Thrust Belt, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.110-137. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2022-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplex Lattice Design and X-ray Diffraction for Analysis of Soil Structure: A Case of Cement-Stabilised Compacted Tills Reinforced with Steel Slag and Slaked Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), pp.3726. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11223726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion Strategy for Mapping Environment and Climate Variables of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecno-Lógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.15-34. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17058/tecnolog.v26i1.16793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration, vapour pressure and climatic water deficit in Ethiopia mapped using GMT and TerraClimate dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Land Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7-9), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/jwld.2022.141573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Altimetry and Gravimetry Data for Mapping Marine Geodetic and Geophysical Setting of the Seychelles and the Somali Sea, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12(25) (2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jaes-2022-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity in the Afar Depression and Great Rift Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (1), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.78.1.29963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Ghana by GMT and R scripting: advanced cartographic approaches to visualize correlations between the topography, climate and environmental setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/gac.2022.141169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic velocity of P-waves to evaluate strength of stabilized soil for Svenska Cellulosa Aktiebolaget Biorefinery Östrand AB, Timrå</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.e141593. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/bpasts.2022.141593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Submarine Geomorphology of the Philippine and Mariana Trenches By an Automated Approach Using GMT Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Latvian Academy of Sciences. Section B. Natural, Exact, and Applied Sciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 76 (2), pp.258-266. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/prolas-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania Craton, Serengeti Plain and Eastern Rift Valley: mapping of geospatial data by scripting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estonian Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3176/earth.2022.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Processing by Python and R Using Landsat 9 OLI/TIRS and SRTM DEM Data on Côte d'Ivoire, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.317. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8120317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision Algorithms of DigitSeis for Building a Vectorised Dataset of Historical Seismograms from the Archive of Royal Observatory of Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël De Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23010056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear bond and compressive strength of clay stabilised with lime/cement jet grouting and deep mixing: A case of Norvik, Nynäshamn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.693 - 710. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nleng-2022-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Console-Based Mapping of Mongolia Using GMT Cartographic Scripting Toolset for Processing TerraClimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (140), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12030140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tests to study the effects of cement ratio on potassium and TBT leaching and the pH of the marine sediments from the Kattegat Strait, Port of Gothenburg, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.47-59. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2022.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries for Remote Sensing Data Classification by k-means Clustering and NDVI Computation in Congo River Basin, DRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (24), pp.12554. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122412554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS Scripts for Satellite Image Analysis by Raster Calculations Using Modules r.mapcalc, d.rgb, r.slope.aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehnički vjesnik – Technical Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1956-1963. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17559/tv-20220322091846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strength-Enhancing Admixtures on Stabilization of Expansive Soil by Addition of Alternative Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.726-735. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/cee-2022-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic moment tensor solutions for geophysical mapping of the Philippine sea basin by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Reports in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (3), pp.707. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7064200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability, compressive strength and Proctor parameters of silts stabilised by Portland cement and ground granulated blast furnace slag (GGBFS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.667--692. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ame.2022.141522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Dataset with Geophysical and Geological Variables on the Bolivian Andes by the GMT Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data7060074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination from heavy metals and persistent organic pollutants (PAH, PCB and HCB) in the coastal area of Västernorrland, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gospodarka Surowcami Mineralnymi – Mineral Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/gsm.2022.141662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Heavy Metals from Contaminated Soil Stabilised by Portland Cement and Slag Bremen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Chemistry and Engineering S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (4), pp.537-552. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/eces-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Frequency Ultrasonic P-Waves for Evaluating Uniaxial Compressive Strength of the Stabilized Slag–Cement Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (2), pp.39-62. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ncr-2021-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоморфология хребта Девяностого градуса</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Perm University. Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.195-212. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17072/psu.geol.20.3.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Deformation and Compressive Strength of the Frozen Fine-Grained Soils With Changed Porosity and Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jaes-2021-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vegetation Detection Using RGB Colour Composites and Isoclust Classification of the Landsat TM Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Landmanagement and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.147-167. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15576/GLL/2021.4.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Earthquakes in Malawi Using Incorporated Research Institutions for Seismology (IRIS) Catalogue for 1972-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malawi Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.32-51. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5771582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping environmental and climate variations by GMT: a case of Zambia, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemljište i biljka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.117-136. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ZemBilj2101117L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic setting of Scotia Sea and its effects on geomorphology of South Sandwich Trench, Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ppr.2021.136510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting Languages for Geomorphological Modelling and Topographic Visualization of Serbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik Matice srpske za prirodne nauke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/ZMSPN2140113L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gobi Altai, Khangai and Khentii Mountains mapped by a mixed-method cartographic approach for comparative geophysical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mongolian Geoscientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (52), pp.62 - 79. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5564/mgs.v26i52.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visualization of geophysical and geomorphologic data from the area of Weddell Sea by the generic mapping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/sq.2020.133759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting methods in topographic data processing on the example of Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINET Ethiopian Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.91-107. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4916884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georeferenced Gridded Data Handled by GMT: Cartographic Solutions for Geophysical Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georeview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.78-93. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5637076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GMT for 2D and 3D Modeling of the Ryukyu Trench Topography, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanea Geographica - Regional Studies on Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.213-225. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/mgrsd-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring structured scripting cartographic technique of GMT for ocean seafloor modeling: A case of the East Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Technology and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.162-184. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33175/mtr.2021.248158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TeX Markup Language for 3D and 2D Geological Plotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.43-69. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/fcds-2021-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating land cover types from Landsat TM using SAGA GIS for vegetation mapping based on ISODATA and K-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Serbica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (56), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/AASer2152159L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the Aleutian Trench south-east off Bowers Ridge, Bering Sea, in the context of the geological development of North Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Palmer Drought Severity Index (PDSI) in Various Vegetation Regions of the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/abmj-2021-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA GIS for Computing Multispectral Vegetation Indices by Landsat TM for Mapping Vegetation Greenness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/contagri-2021-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO Cluster Classifier by ArcGIS for Unsupervised Classification of the Landsat TM Image of Reykjavík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Natural Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/bnsr11-30488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopotamia Foredeep Basin Mapped by Integrated 2D and 3D Cartographic Approach for Analysis of the Geomorphology and Geophysical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iraqi Bulletin of Geology and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.57-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity in Yemen and the Gulf of Aden in a geological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riscuri si Catastrofe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5112945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of scripting cartographic methods to geophysical mapping and seismicity in Rwenzori mountains and Albertine Graben, Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Makerere University Journal of Agricultural and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5082861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting de técnicas cartográficas de R y GMT para el mapeo geomorfológico y topográfico del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entorno Geográfico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.36-55. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25100/eg.v0i22.11331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-Based Vegetation Indices Computed by Saga GIS: A Comparison of the Perpendicular and Transformed Soil Adjusted Approaches for the Landsat TM Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/PoljTeh2103049L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Processing of the Multi-Source Geospatial Datasets by GMT for Mapping Variability in Geologic Setting and Bathymetry of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.e20013. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4215/rm2021.e20013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Different Binder Combinations of Cement, Slag and CKD for S/S Treatment of TBT Contaminated Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica et Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ama-2021-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Equivalent Cohesion Ceq of the Frozen Soils by Compression Strength Using Kriolab Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil and Environmental Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ceer-2021-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topographic, geophysical and gravimetry data of Pakistana contribution to geological understanding of Sulaiman Fold Belt and Muslim Bagh Ophiolite Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1-2), pp.3-26. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5779189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Earth data processing using machine learning for integrated mapping of the Dead Sea Fault, Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik Šumarskog fakulteta Univerziteta u Banjoj Luci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.79-103. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/GSF2131079L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset compilation by GRASS GIS for thematic mapping of Antarctica: Topographic surface, ice thickness, subglacial bed elevation and sediment thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Polar Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.67 - 85. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/cpr2021-1-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okinawa Trough Geophysical and Topographic Modeling by GDAL Utilities and GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzemni Radovi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5109998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of climate and topography in Chaco and Oriental, Paraguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (66), pp.865-888. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/p.2318-2962.2021v31n.66p.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine tectonic geomorphology of the Pliny and Hellenic Trenches reflecting geologic evolution of the southern Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudarsko Geolosko Naftni Zbornik (The Mining-Geology-Petroleum Engineering Bulletin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17794/rgn.2021.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Java and Sumatra Segments of the Sunda Trench: Geomorphology and Geophysical Settings Analysed and Visualized by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik Srpskog Geografskog Drustva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/GSGD2002001L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven insights into correlation among geophysical setting, topography and seafloor sediments in the Ross Sea, Antarctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (64), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/p.2318-2962.2021v31n64p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of geospatial data for mapping variation of sediment thickness in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of the Danube Delta Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7427/DDI.25.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R packages 'tmap', 'raster' and 'ggmap' for cartographic visualization: An example of dem-based terrain modelling of Italy, Apennine Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik radova - Geografski fakultet Univerziteta u Beogradu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.99 - 116. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/zrgfub2068099l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA GIS for information extraction on presence and conditions of vegetation of northern coast of Iceland based on the Landsat TM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.10 - 21. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/abmj-2020-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS Modules for Topographic and Geophysical Analysis of the ETOPO1 DEM and Raster Data: North Fiji Basin, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographia Napocensis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13337318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEBCO and ETOPO1 gridded datasets for GMT based cartographic mapping of Hikurangi, Puysegur and Hjort Trenches, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Geographica Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.7 - 18. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1427-9711.19.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Based Image Segmentation Algorithm of SAGA GIS for Detecting Urban Spaces in Yaoundé, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Geography and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.38-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting cartographic methods of GMT for mapping the New Britain and San Cristobal trenches, Solomon Sea, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Casa da Geografia de Sobral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.122-142. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35701/rcgs.v22n3.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEBCO Gridded Bathymetric Datasets for Mapping Japan Trench Geomorphology by Means of GMT Scripting Toolset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (3), pp.98-112. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/gac.2020.11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Beaufort Sea Topography and Geophysical Settings Using High-Resolution Geospatial Data and GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografické informácie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.4-18. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17846/GI.2020.24.1.4-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Indian Ocean tectonics and geophysics supported by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riscuri si Catastrofe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/RCJ2020_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS for topographic and geophysical mapping of the Peru-Chile Trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Geografic. Geographical studies and environment protection research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.143-157. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5775/fg.2020.009.d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 for High Resolution Mapping of Slope-Based Vegetation Indices Using Machine Learning by SAGA GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2020-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS for classification of Landsat TM images by maximum likelihood discriminant analysis: Tokyo area, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodetski glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13507761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAA Marine Geophysical Data and a GEBCO Grid for the Topographical Analysis of Japanese Archipelago by Means of GRASS GIS and GDAL Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.25-45. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7494/geom.2020.14.4.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal surfaces of synthetical DEM generated by GRASS GIS module r.surf.fractal from ETOPO1 raster grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.86-102. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9733/JGG.2020R0006.E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT-based geological mapping and assessment of the bathymetric variations of the Kuril-Kamchatka Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural and Engineering Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28978/nesciences.691708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the Puerto Rico Trench and Cayman Trough in the Context of the Geological Evolution of the Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska, sectio B – Geographia, Geologia, Mineralogia et Petrographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, pp.115-141. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/b.2020.75.115-141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of the geophysical settings in the Philippine Sea margins by means of GMT and ISC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Geography and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.5 - 15. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12044799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python libraries matplotlib, seaborn and pandas for visualization geospatial datasets generated by QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiintifice ale Universitatii "Alexandru Ioan Cuza" din Iasi - seria Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, 1, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Automatic Mapping Processing by GMT to Bathymetric and Geophysical Data: Cascadia Subduction Zone, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jengeo-2020-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geomorphology of the Makran Trench in the context of the geological and geophysical settings of the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology, Geophysics &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (3), pp.205-222. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7494/geol.2020.46.3.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries {dendextend} and {magrittr} and Clustering Package scipy.cluster of Python For Modelling Diagrams of Dendrogram Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Electronic and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/cjece-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping South China Sea Region by GMT for Marine Geological Analysis and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universităţii din Oradea, Seria Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30892/auog.301112-847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the bathymetry and bottom morphology of the Izu-Bonin Trench modelled by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.41 - 60. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/bgeo-2020-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor Mapping of the Atlantic Ocean by GMT: Visualizing Mid-Atlantic Ridge Spreading, Sediment Distribution and Tectonic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geobalcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18509/AGB.2020.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Vegetation Indices Calculated by Qgis Using Landsat Tm Image: a Case Study of Northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arls-2020-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT Based Comparative Geomorphological Analysis of the Vityaz and Vanuatu Trenches, Fiji Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodetski List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74(97) (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12249773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Interpretation of the Seafloor Geomorphology Using GMT: a Case Study of the Manila Trench, South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aksaray University Journal of Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29002/asujse.604761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment thickness in the Bay of Bengal and Andaman Sea compared with topography and geophysical settings by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the difference in depths and variation in slope steepness of the Sunda Trench, Indonesia, east Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Geomorfologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.21-41. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21094/rg.2020.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Plotting Correlograms by Python and R Libraries for Correlation Analysis of the Environmental Data in Marine Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeomorfolojik Araştırmalar Dergisi / Journal of Geomorphological Researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.10012808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Processing for Visualising Yap and Palau Trenches by Generic Mapping Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.72-89. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11544048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological modelling and mapping of the Peru-Chile Trench by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Cartographical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (4), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pcr-2019-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotting Ternary Diagrams by R Library ggtern for Geological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern Anatolian Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11369955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Modelling of the Middle America Trench using GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Valahia University of Targoviste. Geographical Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.73 - 94. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/avutgs-2019-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating slope gradient variations in the submarine landforms by R and Python statistical libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANAS Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.99-113. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11454768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic surface modelling using raster grid datasets by GMT: example of the Kuril–Kamchatka Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Geodesy and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (1), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rgg-2019-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Data Modelling and Classification in Marine Geology by the SPSS Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Technologies IJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.8796941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Linear Regressions by StatsModel Library of Python for Oceanological Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (2), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26650/ASE2019547010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Analysis by Python and R: Geomorphology of the Philippine Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Letters on Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.81-94. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11449362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWK and GNU Octave Programming Languages Integrated with Generic Mapping Tools for Geomorphological Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoScience Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35180/gse-2019-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Mariana Trench Geomorphology Using R Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/gac.2019.3785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Mapping Tools and Matplotlib Package of Python for Geospatial Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30897/ijegeo.567343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT Based Comparative Analysis and Geomorphological Mapping of the Kermadec and Tonga Trenches, Southwest Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographia Technica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21163/GT_2019.142.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of R Applications for Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Science and Technology Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33714/masteb.486678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means Clustering in R Libraries {cluster} and {factoextra} for Grouping Oceanographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Informatics and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.9891203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Models by Gretl and R Statistical Packages for Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Trends (IJENT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.39 - 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing oceanographic data by Python libraries NumPy, SciPy and Pandas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3153/AR19009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R scripting libraries for comparative analysis of the correlation methods to identify factors affecting Mariana Trench formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Technology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis by R Programming to Assess Variability Among Environmental Determinants of the Mariana Trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Maritime and Marine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.146 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Water Discharge Into the Izmir Bay: Environmental Threats to the Local Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka. Nauchno-proizvodstvenniy zhurnal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Science and Innovation: Strategic Priorities of the Development of the Governmental Economics. Biological Sciences, Dulatov Readings-2015 (4.1), pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Инновационный подход к автоматизиванной съемке рельефа дна в видеорежиме реального времени с использованием многолучевого эхолота Hydrosweep DS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestiya MGTU MAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Economics and Management. Social and Human Sciences, 5 (4), pp.23-27. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial technology for land cover analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle East and Africa Geospatial Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7439228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Frage der Meeresboden-Kartographie: Die Nutzung von AutoTrace Digitizer für die Vektorisierung der bathymetrischen Daten in der Petschora-See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Werner Schenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrographische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fachzeitschrift für Hydrographie und Geoinformation, 81, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435538.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swath-bathymetric mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Gauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expedition ANTARKTIS-XXIII/4 of the research vessel "Polarstern" in 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berichte zur Polar- und Meeresforschung = Reports on Polar and Marine Research, 557, pp.38-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Microseismic Ground Motion From Legacy Seismograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael S. M. de Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third European Conference on Earthquake Engineering and Seismology - 3ECEES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seismological Commission, Sep 2022, Bucharest, Romania. pp.3507-3513, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7064711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterplot Matrices of the Geomorphic Structure of the Mariana Trench at Four Tectonic Plates (Pacific, Philippine, Mariana and Caroline): a Geostatistical Analysis by R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Tectonics Meeting. Problems of Tectonics of Continents and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Geology Russian Academy of Science (RAS), Jan 2019, Moscow, Russia. pp.88, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15819.23845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Cluster Analysis by R language for Pattern Recognition in the Bathymetric Data Frame: a Case Study of the Mariana Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Simulation, Prototyping and Industrial Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tambov State Technical University (TSTU), Nov 2018, Tambov, Russia. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7531550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasures of Chinese Culture: Painting and Opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Qingdao, China. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14849.40808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Pollution of Coastal Waters in the Izmir Bay, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference in honor of O.G. Kusakin: “Biodiversity and Evolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. V. Zhirmunsky Institute of Marine Biology, Far Eastern Branch of Russian Academy of Science (RAS), Oct 2016, Vladivostok, Russia. pp.121-126, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Management for the Environmental Assessment: a Case Study of Central Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Ecology and Safety. Dalnevostochnaja Vesna - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Komsomolsk-on-Amur State Technical University, Apr 2016, Komsomolsk-on-Amur, Russia. pp.29-31, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Direction and Length Determined by ArcGIS Spatial Analyst and Terrain Elevation Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Priority directions of the development of young research farmers in modern science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caspian research Institute of arid agriculture (FGBNU Prikaspijskij NII aridnogo zemledelija), May 2016, Solenoe Zajmishhe, Russia. pp.579-583, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Дидактические принципы использования открытых ГИС при руководстве дипломными работами на эколого-географических факультетах ВУЗов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Ecology in the Manmade and Natural Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Don State Agrarian University (DonGAU), Apr 2016, Persianovsky, Russia. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210232.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Экологическая устойчивость морской биоты в отношении распределения донных отложений и направления течений арктических морей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries and Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Far Eastern State Technical Fisheries University ('Dalrybvtuz'), Apr 2016, Vladivoskok, Russia. pp.254-260, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Cases of Urban Patterns as a Response to the Socio - Environmental Changes: a Methodological Sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education in Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State Agrarian University VGAU n. a. Peter I, Mar 2016, Voronezh, Russia. pp.10-15, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GIS for Monitoring Lacustrine Ecosystem: a Case Study of Laguna de Gallocanta, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of the Environmental Landscape Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novocherkasskij inzhenerno-meliorativnyj institut DGAU, Apr 2016, Novocherkassk, Russia. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-Rural Environmental Gradient in a Developing City: Testing ENVI GIS Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abishevskie Readings. Innovation in the Complex Processing of Mineral Raw Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Almaty, Kazakhstan. pp.191-195, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ЭВОЛЮЦИЯ ВЗГЛЯДОВ АРИСТОТЕЛЯ НА ПРОБЛЕМУ ЧЕЛОВЕКА И ОКРУЖАЮЩЕГО МИРА</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristotle’s Research and Its Modern Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State Agricultural University, May 2016, Voronezh, Russia. pp.144-158, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7207583.v3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Data Between the Worksheets and GIS Databases for Effective Management of the Environmental Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Farabi Readings. 'Green Bridge Through Generations'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al-Farabi Kazakh National University, Apr 2016, Almaty, Kazakhstan. pp.349-353, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Информационно-библиографические ресурсы на лабораторных занятиях по экологии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Biological Issues of Use of Natural Resources in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural Scientific Research Veterinary Institute (FGBNU UrNIVI), May 2016, Yekaterinburg, Russia. pp.3-8, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проектирование и оформление серии карт природоохранного мониторинга: математическая основа и тематическое содержание</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Science and Technologies in View of Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siberian State Automobile and Highway University (SibADI), Feb 2016, Omsk, Russia. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Landscape Changes in Šumava National Park (Czech Republic) Using Quantum GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Around a Man: Natural, Technogenic, Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bryansk State Engineering and Technological Academy (BGITA), Jun 2015, Bryansk, Russia. pp.203-205, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University (GGU), Apr 2015, Gomel, Belarus. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability and Environmental Resilience of Ecosystems in Yamal, Russian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of the Sustainable Development of the Russian Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University (TuymGNGU), May 2015, Tyumen, Russia. pp.139-141, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the question of the environmental education: how Landsat TM, ETM+ and MSS images can be processed by GIS-techniques for geospatial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Perspectives in Making Regional Systems of the Additional Adult Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitebsk State Technological University (VGTU), Jun 2015, Vitebsk, Belarus. pp.108-111, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in the Geoscience Research: Classification of the Landsat TM Image Using ILWIS GIS for Geographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for the Higher School Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University (GGAU), May 2015, Grodno, Belarus. pp.60-63, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for the Environmental Mapping of the Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual PGS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. pp.40, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29132.97922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Based Mapping of Wetland Tundra Landscapes Using ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing, Distribution and Updating Using Social Coding Community Github and LaTeX Packages in Graduate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of the Education and Science: Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aqtobe, Kazakhstan. pp.31, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20465.84322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Satellite Images for Assessment of Environmental Vulnerability and Resilience of the Arctic Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of the Biodiversity of Water Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azov Research Institute for Fisheries AzNIIRH, Nov 2015, Rostov-on-Don, Russia. pp.214-220, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for Environmental Mapping of Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Post Graduate Studens (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. pp.46, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11732.65920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тематические блоки интегрального ГИС-проекта по мониторингу экологии Арктики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Issues of Chemical Engineering and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuvash State University n.a. I. N. Ulyanov, Nov 2015, Cheboksary, Russia. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Спутниковое картографирование заболоченных ландшафтов тундры с помощью ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434620.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Technical Approach of Image Segmentation in ENVI GIS to Identify Thematic Clusters for Visualization of Urban Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality - the Sum of Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University (YuZGU), Dec 2015, Kursk, Russia. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Geospatial Data Processing and Use of Statistical Information for Proper Environmental Planning and Zoning: Example of the Sumava National Park, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Development of Agricultural Science and Education. World Experience and Current Priorities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azerbaijan State Agricultural University, Oct 2015, Ganja, Azerbaijan. pp.303-306, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural land by means of GIS for monitoring the use of natural resources (a case study of landscapes of South-Western Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University, Feb 2015, Yekaterinburg, Russia. pp.27, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34031.79522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Identifying Sources and Types of Pollution in Transitional Arctic Shelf Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Earth Sciences. Geological and Geographic Studies of Cross-Border Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest State A.S. Pushkin University (BrGU), Sep 2015, Brest, Belarus. pp.127-130, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental modelling of urban landscapes as complex, vulnerable and dynamically developing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity. Bioconservation. Biomonitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adygea State University (ASU), Oct 2015, Maykop, Russia. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211537.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Hazard Prevention: Monitoring and Control of Landslide Risks in Mountainous Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems in the Development of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vologda State University, Dec 2015, Vologda, Russia. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Картографирование сельскохозяйственных угодий средствами ГИС для мониторинга использования природных ресурсов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of the Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University (UrGAU), Feb 2015, Yekaterinburg, Russia. pp.226-229, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing, Distribution and Updating Using Social Coding Community Github and LATEX Packages in Graduate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of the Education and Science. Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazakh-Russian International University, May 2015, Aqtobe, Kazakhstan. pp.3-7, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Природоохранное зонирование экосистем Северного Ледовитого океана по доминирующим типам техногенного воздействия</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Innovative Issues of the Development of the Russian Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Economics, Management and Law, Nov 2015, Nizhnekamsk, Russia. pp.74-78, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Распределение пестицидов и полихлорированных бифенилов по основным регионам Баренцева моря</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University YuZGU (ЮЗГУ), Nov 2015, Koursk, Russia. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seagrass mapping and monitoring along the coast of Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Job interview for the Research Training Group (RTG) Baltic TRANSCOAST. topic 'B1: Impact of nutrient emissions from land on communities of macrophytes'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rostock, Oct 2015, Rostock, Germany. pp.75, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24103.09124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University, Apr 2015, Gomel, Belarus. pp.33, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13386.31687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Веб-сервис Гитхаб (github) и текстовый редактор ЛаТеХ (LaTeX) в образовательной среде вузов как эффективные средства контроля и проверки работ студентов и обмена-распределения данных</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Education and Science: Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazakh-Russian International University, May 2015, Aqtobe, Kazakhstan. pp.36, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30799.53929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Skills of Editing and Real-Time Updating of Texts Using Innovative Technologies of the Internet Service GitHub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategy Kazakhstan - 2050. Integration of Education and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central Kazakhstan Academy, Dec 2015, Karaganda, Kazakhstan. pp.17-21, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking GIS and Remote Sensing Data to Study Vegetation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies of Knowledge-Intensive Engineering: Priorities of Development and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazan National Research Technical University n.a. A.N. Tupolev KNITU-KAI, Nov 2015, Naberezhnye Chelny (Tatarstan), Russia. pp.174-178, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Картографирование сельскохозяйственных угодий средствами ГИС для мониторинга использования природных ресурсов (на примере ландшафтов юго-западной Венгрии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University, Feb 2015, Yekaterinburg, Russia. pp.23, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17993.80487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональное ранжирование акваторий для моделирования оценочных характеристик экологических параметров</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Region Reflected in the Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Far East Federal Univ. (DVFU), Dec 2015, Nakhodka, Russia. pp.47-54, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Загрязнение акватории Баренцева моря нефтяными углеводородами</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil and Gas in Western Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University, Oct 2015, Tyumen, Russia. pp.113-118, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Составление карт корреляций и экологического прогнозирования на основе многослойного анализа и ранжирования акваторий</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University (YuZGU), Nov 2015, Kursk, Russia. pp.247-250, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Based Image Analysis for Urban Mapping and City Planning in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Simulation, Prototyping and Industrial Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tambov, Russia. pp.44-48, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Разработка курса ’География Арктики’ для обучения студентов геолого-географических дисциплин университетов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Processes in the Contemporary Socio-Cultural Space of Russia. Humanitarian and Technological Aspects of Globalization and Modernization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moscow Power Engineering Institute (MEI), Nov 2015, Volzhsk, Russia. pp.123-126, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for Environmental Mapping of Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual PostGraduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Каталогизация геоданных при планировании курса экологических дисциплин в вузах на основе доступного картографического материала</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogics of Safety: Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Pedagogical University (UrGPU), Dec 2015, Yekaterinburg, Russia. pp.103-107, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth web service as a support for GIS mapping in geospatial research at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-Technologies in the Educational Space. Problems, Approaches, Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arzamas branch of the N. I. Lobachevsky State University of Nizhny Novgorod, Mar 2015, Arzamas, Russia. pp.24, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11543.11686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in the Geoscience Research: Classification of the Landsat TM Image Using ILWIS GIS for Geographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for the Higher School Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University (GGAU), May 2015, Grodno, Belarus. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27376.61446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upholding Open Source Principles for Education: Use of Quantum GIS for Teaching Geoinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Earth Sciences. Geological and Geographic Studies of Cross-Border Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest State A.S. Pushkin University (BrGU), Sep 2015, Brest, Belarus. pp.130-133, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Вычисление площадей распространения типов почвенно-растительного покрова по разновременным снимкам для визуализации экологической динамики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education, Science and Industry: Development and Prospects of Cooperation in the Context of Regional Technological Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Zaporozhye, Ukraine. pp.6-11, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Опыт конвертации растровых изображений в векторный формат с использованием AutoTrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality - the Sum of the Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University, Dec 2015, Kursk, Russia. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Пространственный анализ и геостатистическая интерполяция для моделирования распределения данных на поверхности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Telecommunication Technologies. Education, Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Satbayev Kazakh National Technical University (KazNITU), Dec 2015, Almaty, Kazakhstan. pp.214-217, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Воздействие глобальных климатических процессов на экосистемы арктических морей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety: Global Challenges and Threats, Science, Education, Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sakhalin State University (SakhGU), Nov 2015, Yuzhno-Sakhalinsk, Russia. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Remote Sensing Image Analysis for Mapping Forest Land Cover in Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry: Bridge to the Future. 90 years Higher Forestry Education in Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Forestry, May 2015, Sofia, Bulgaria. pp.70-71, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarine Response of the Pechora River to the External Ecological Impacts from Oil and Mining Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil and Gas in Western Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University, Oct 2015, Tyumen, Russia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тематические информационные блоки для комплексного ГИС картографирования морских экосистем</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Technological Structurs: Mechanisms and Perspectives on the Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugra State University, Nov 2015, Khanty-Mansiysk, Russia. pp.42-44, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Спутниковое картографирование заболоченных ландшафтов тундры с помощью ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. pp.110-113, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the question of the environmental education: how Landsat TM, ETM+ and MSS images can be processed by GIS-techniques for geospatial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Perspectives in Creating Regional Systems of the Additional Education of Adults</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vitebsk, Belarus. pp.25, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14649.52320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Landscape Changes and Detecting Land Cover Types by Means of the Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference.Information Technologies. Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University, May 2015, Ufa, Russia. pp.25, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23103.66726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Remote Sensing Data Using Erdas Imagine for Mapping Aegean Sea Region, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University, Feb 2015, Voronezh, Russia. pp.24, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10484.71047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth web service as a support for GIS mapping in geospatial research at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-Technologies in the Educational Space. Problems, Approaches, Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arzamas branch of the Nizhny Novgorod State University, Mar 2015, Arzamas, Russia. pp.460-464, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-service GitHub and text editor LaTeX as effective tools of revision and control of student works at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Activities in the Mode of Innovation: Concepts, Approaches, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagestan State Pedagogical University, Apr 2015, Derbent, Russia. pp.32, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28998.63047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University, Apr 2015, Gomel, Belarus. pp.30, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13799.50084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Capture for Seafloor Bathymetric Mapping Using Software Caris Hips, GMT and ArcGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Modern Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yurga Institute of Technology, Tomsk Polytechnic University (TPU) branch, Dec 2015, Tomsk, Russia. pp.111-117, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of the Marine Environment Towards the Anthropogenic Impacts in the Ecosystem of the Barents Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Youth Scientific Conference : "People. Science. Innovations in the New Millennium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peoples’ Friendship University of Russia RUDN, Nov 2015, Moscou, Russia. pp.311-321, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Forest and Wildlife Resources in Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Aspects of Forest Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Biology, Komi Science Centre, Ural Division, Russian Academy of Sciences, Sep 2015, Syktyvkar (Komi), Russia. pp.103-105, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Разработка комплексных таблично-матричных легенд для геоэкологических карт</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Ecology in XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladimir State University n. a. Alexander and Nikolay Stoletovs, Nov 2015, Vladimir, Russia. pp.198-202, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Инвентаризация типов антропогенного воздействия на экосистемы для ГИС природоохранного мониторинга</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological and Ecological Regional Studies: Global, Russian and Regional Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samara State Academy of Social Sciences and Humanities, Dec 2015, Samara, Russia. pp.215-218, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Требования к структурированию базы данных агроэкологического мониторинга в ArcGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the IT, Electronics and Radiotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South Federal University, Dec 2015, Taganrog, Russia. pp.79-81, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГИС-модули геостатистики для математического моделирования пространственного распределения химических загрязнителей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Research in Technical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University UGNTU, Dec 2015, Sterlitamak, Russia. pp.236-237, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Remote Sensing Data Using Erdas Imagine for Mapping Aegean Sea Region, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University, Feb 2015, Voronezh, Russia. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Modelling of Coastal Cities: Urban Landscapes as Complex, Vulnerable and Dynamically Developing Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Management and Environmental Protection. Theory and Practice of the Economic Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazan Federal University, Institute of Management, Economics and Finance, Jul 2015, Kazan (Tatarstan), Russia. pp.636-642, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Landsat NDVI time series for detecting degradation of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoecology and Sustainable Use of Mineral Resources. From Science to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgorod State University’ (BelSU), Apr 2015, Belgorod, Russia. pp.11-13, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211795.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology, homogeneity and scale factors for object detection: application of eCognition software for urban mapping using multispectral satellite image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Scientific and Practical Conference 'Internet and Society. Modeling'. INSO2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kutaisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Стандартизация методов тематического картографирования для мониторинга состояния морей Арктики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Problems of Technospheric Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Voronezh, Russia. pp.54-59, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Landscape Changes and Detecting Land Cover Types by Means of Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies. Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University, May 2015, Ufa, Russia. pp.265-271, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проектирование репозитория геоданных на основе ArcEditor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Estate Cadastre and Monitoring Natural Resources Session 7: Using IT Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tula, Russia. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Monitoring Using Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Directions in the XXI Century: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University of Forestry and Technologies n. a. G. Morozov VGLTU, Dec 2015, Voronezh, Russia. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Landsat NDVI time series for detecting degradation of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoecology and Sustainable Use of Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgorod State University, Apr 2015, Belgorod, Russia. pp.21, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14469.29920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should We Stand for Geothermal Energy ? Example of the Negative Impacts of Oil and Gas Exploration Activities Over the Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grozny State Oil Technical University n.a. M.D. Millionshtchikov, Jun 2015, Grozny, Russia. pp.18, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25151.66721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГЕОПРОСТРАНСТВЕННОЕ МОДЕЛИРОВАНИЕ ШУМАВСКОГО НАЦИОНАЛЬНОГО ПАРКА, ЧЕХИЯ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural and Social Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuvash State Pedagogical Institute n.a. I.T. Yakovlev (ChSPU), Jun 2015, Cheboksary (Chuvashia), Russia. pp.77- 81, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Information Technologies of Object Based Image Analysis (OBIA) for Urban Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions of Cybersecurity, Modeling and Information Processing in the Modern Socio-Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kursk State University (KSU), May 2015, Kursk, Russia. pp.109-111, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Обработка данных ДДЗ с использованием ПО Erdas Imagine для картографирования региона Эгейского моря, Турция</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Voronezh, Russia. pp.29, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434584.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Image of the Suburban Estonia: Evolution of the Environmental Neighborhood under Architectural Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Trends and Perspectives in Development of Tourism and Hospitality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ryazan State University (RSU) n. a. S. A. Yesenin, Sep 2015, Ryazan, Russia. pp.42-46, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Классификация методов геоинформационного картографирования морских акваторий</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Technologies and Systems (NITiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penza State University, Nov 2015, Penza, Russia. pp.159-161, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Организация базы данных для многоуровневого интегрального ГИС- проекта по морской экологии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University, Nov 2015, Kursk, Russia. pp.243-246, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Распределение инсектицидов, пестицидов и полихлорбифенилов в донных отложениях Баренцева моря</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Chemistry, Petrochemical Industriy and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University of Engineering Technologies (VGUIT), Dec 2015, Voronezh, Russia. pp.224-227, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Опыт оценки риска возникновения кризисных экологических ситуаций в Арктике</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Oil: History and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surgut State University, Nov 2015, Surgut, Russia. pp.382-395, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should We Stand for Geothermal Energy ? Example of the Negative Impacts of Oil and Gas Exploration Activities over the Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grozny State Oil Technical University n.a. M.D. Millionshtchikov, Jun 2015, Grozny, Russia. pp.264-273, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of Cryogenic Landslide Hazards and Their Impact on Ecosystems in Cold Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLA2014 The Effects of Irrigation and Drainage on Rural and Urban Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological Educational Institution (TEIEP) of Epirus, Nov 2014, Patras, Greece. pp.27, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Sustainability and Management of Natural Resources in Tian Shan Region, Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating Pastoral Life. Heritage and Economic Development (CANEPAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic-American Union, Sep 2014, Athens, Greece. pp.27, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28841.34402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for the assessment of the environmental changes in the landscapes of Izmir surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental, Cultural, Economic and Social Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22228.76160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology and Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.24, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13453.49124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology &amp; Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.19, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10024.62722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Regional Difference in Urban Growth of Taipei City (Taiwan, China) by Means of ENVI GIS and Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CzechGlobe Post Graduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CzechGlobe Research Institute Czech Academy of Science (Ústav výzkumu globální změny AV ČR, v. v. i.), Feb 2014, Brno, Czech Republic. pp.50, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12140.62082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Classes of Geography in the High School: the Use of ’CORINE’ Project Data, Satellite Images and IDRISI GIS for Geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives for the Development of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University GGAU, Apr 2014, Grodno, Belarus. pp.284-286, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Spatiotemporal Forms, Triggers and Consequences of Urban Dynamics in Taipei: 1990-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Transition of China: Opportunities and Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University, Department of Asian Studies, Apr 2014, Olomouc, Czech Republic. pp.19, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20111.94882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape metrics as indicator for ecological significance: assessment of Sitno Natura 2000 sites, Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugljesa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarusian State University, Mar 2014, Minsk, Belarus. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring regional difference in urban growth of Taipei city (Taiwan, China) by means of ENVI GIS and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Graduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CzechGlobe Research Institute Czech Academy of Science, Feb 2014, Brno, Czech Republic. pp.36, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15078.78406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology and Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.74-76, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS and Remote Sensing. GIS Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Research and GIS Centre, Nov 2014, Tsaghkadzor, Armenia. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Sustainability and Management of Natural Resources in Tian Shan Region, Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Celebrating Pastoral Life. Heritage and Economic Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CANEPAL European Heritage of Sheep, Farming and Pastoral Life, Sep 2014, Athens, Greece. pp.81-89, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211927.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for the assessment of the environmental changes in the landscapes of Izmir surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental, Cultural, Economic and Socical Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Split, Croatia. pp.31, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435202.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could obligation chain be structured along cross-border gas supply for gas security ? 3-tier legal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen Energy Summer School ’A multi-disciplinary approach to energy transition, from policy to physics’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksuniversiteit Groningen, Jun 2013, Groningen, Netherlands. pp.24, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31593.85606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia. Moscow. Society, Culture, Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Speech at the Seminar, Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan National Univ. (NTU), Department of Geography, May 2013, Taipei, Taiwan. pp.30, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435424.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia. Moscow. Society, Culture, Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar presentation at Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan National University (NTU), Department of Geography, May 2013, Taipei, Taiwan. pp.27, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20128.33287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current development of tourism and recreation on Baltic Sea coasts: new directions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Leiria, Nov 2013, Peniche, Portugal. pp.126-132, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could obligation chain be structured along cross-border gas supply for gas security ? 3-tier legal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-disciplinary approach to energy transition, from policy to physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksuniversiteit Groningen, Jun 2013, Groningen, Netherlands. pp.20, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435397.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current development of tourism and recreation on Baltic Sea coasts: new directions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Leiria, Nov 2013, Peniche, Portugal. pp.37, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32186.44486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Development of Tourism and Recreation on Baltic Sea Coasts: New Directions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politecnico de Leiria, School of Tourism and Maritime Technology, Nov 2013, Peniche, Portugal. pp.26, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35106.58567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring changes in agricultural landscapes of Central Europe, Hungary: application of ILWIS GIS for image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th International Conference on Geoinformatics - Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences of Ukraine, May 2013, Kiev, Ukraine. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434197.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Problems of Water Supply and Usage in Central Asia, Tian Shan Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Climate Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga Technical University, Institute of Energy Systems and Environment, Oct 2013, Riga, Latvia. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7250/iscect.2013.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Sprawl in Estonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Unité Analyse Géospatial (ANAGEO), Université libre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Analyse Géospatial (ANAGEO), Université libre de Bruxelles, Oct 2012, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21212.95365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Supply and Usage in Central Asia, Tian Shan Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering, Architecture and Environmental Protection. PhiDAC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Niš, Serbia. pp.331-338, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Climate Change on Landscapes in Central Europe, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Problems of Ecology. Ecological Monitoring and Management of Nature Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanka Kupala State University of Grodno, Oct 2012, Grodno, Belarus. pp.134-136, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Landslide Risk for the Waidhofen a.d. Ybbs Region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Promper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protecting Society through Improved Understanding. Proceedings of the 11th International Symposium on Landslides and the 2nd North American Symposium on Landslides and Engineered Slopes. NASL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Banff, Canada. pp.279-285, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering algorithm in ILWIS GIS for classification of Landsat TM scenes: case study of Mecsek Hills region, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Elek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences and Environment. Near-Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434218.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILWIS GIS for Monitoring Landscapes in Tundra Ecosystems: Yamal Peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Global Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Geophysicists and Environmentalists of Serbia (AGES), May 2012, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434236.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Land Cover Changes Using Landsat TM: A Case Study of Yamal Ecosystems, Arctic Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI th International Conference on Geoinformatics - Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences of Ukraine, May 2012, Kiev, Ukraine. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434242.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing and Analysis of Change Detection in the Land Cover Types of the Sudetes by Idrisi GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management and Policy in Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Jul 2010, Warsaw, Poland. pp.23, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10140.64640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Hazards: A Case Study of the Floods in Bangladesh, Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Geography in Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton, School of Geography, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27981.18406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS mapping of the Barents and Pechora Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Suetova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ushakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cartography and GIS for Sustainable Development of Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, La Coruña, Spain. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Geospatial Analysis to the Social Studies: an Assessment of the City Sprawl in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of the Hellenic Geographical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15656.11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of cryogenic landslide hazards and their impact on ecosystems in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLA 2014 International Symposium. The Effects of Irrigation and Drainage on Rural and Urban Landscapes (IRLA2014).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Patras, Greece. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21380.68486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Geospatial Analysis to the Social Studies: an Assessment of the City Sprawl in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of the Hellenic Geographical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Thessaloniki, Greece. , 2014, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435172.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on GIS and Remote Sensing (International GIS Day)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsaghkadzor, Armenia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS and Remote Sensing. GIS Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsaghkadzor, Armenia. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18120.26880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of cryogenic landslide hazards and their impact on ecosystems in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Irrigation and Drainage on Rural and Urban Landscapes IRLA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Patras, Greece. 2014, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435193.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using K-means algorithm classifier for urban landscapes classification in Taipei area, Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Taipei, Taiwan. pp.46, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10045.61928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of landscape values, typology and quality using methods of spatial metrics for ecological planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uglješa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Marković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th International Scientific Conference ’Environmental and Climate Technologies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Riga, Latvia. 2013, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435400.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of landslide risk for the Waidhofen a.d. Ybbs region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Promper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Landslides and the 2nd North American Symposium on Landslides and Engineered Slopes (NASL). Protecting Society through Improved Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Banff, Canada. 2012, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435382.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Algorithm in ILWIS GIS for Classification of Landsat TM Scenes (Mecsek Hills Region, Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Elek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference ’Geosciences and Environment’. Near-Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Belgrade, Serbia. Geosciences and Environment The 3rd International Professional Conference, 2012, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36448.74244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping land cover changes using Landsat TM: a case study of Yamal ecosystems, Arctic Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Geoinformatics: Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kiev, Ukraine. , 2012, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32044.72329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Lake Victoria Region (Africa: Tanzania, Kenya & Uganda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lund, Sweden. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15000.75521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of data from CHRIS/PROBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calibration and Validation of Earth Observation Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19811.09764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation Area Designation in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calibration and Validation of Earth Observation Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25715.89126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land planning as a support for sustainable development based on tourism: A case study of Slovak rural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uglješa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Marković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Tourism Development and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-208, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Trenches of the Pacific Ocean: a Comparative Analysis of the Submarine Geomorphology Using Data Modeling by GMT, Python and R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.431. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4892142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostructural features of deep-sea trenches of the Pacific Ocean, the problem of their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4885452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seagrass mapping and monitoring along the coast of Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435316.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Herstellung eines geoökologischen Geoinformationssystems und digitaler geoökologischer Karten für das Gebiet der Arktis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.5. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33685.17120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Glacier Retreat in Tian Shan Basin Affects the Hydro-Energetic System of Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Analog Seismograms FAIR to Enable Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël De Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contract - B2/202/P2/SEISMOSTORM, Belgian Science Policy Office. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Lake Victoria Region (Africa: Tanzania, Kenya and Uganda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] MSc student report for the course ’Advanced GIS’, Lund University. 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation area designation in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Calibration and Validation of Earth Observation Data’ MSc student course report, University of Southampton. 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of data from CHRIS/PROBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] ’Calibration and Validation of Earth Observation Data’ MSc student course report, University of Southampton. 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Отчет за проведение работ батиметрического отдела экспедиции НИС «Полярштерн» от Института полярных и морских исследований им. А.Вегенера в западный сектор Антарктики, юг Тихого океана (моря Беллинсгаузена, Амундсена)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Lomonosov Moscow Sate University. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоэкологическое картографирование Арктических морей России</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PhD Report (Autoreferat) at Lomonosov Moscow State University, Faculty of Geography, Department of Cartography and Geoinformatics, Lomonosov Moscow State University. 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Отчет за производственную практику после IV курса</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] Joanneum Research Forschungsgesellschaft mbH, Institut für Digitale Bildverarbeitung, Graz, Austria; Lomonosov Moscow State University. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms of remote sensing data processing for mapping changes in land cover types over Central Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Italy. 2025, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping landscapes of Africa using remote sensing data: detecting spatio-temporal environmental dynamics from the satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Salzbourg, Austria. 2024, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Hazard and Natural Risk Assessment: A Case Study of Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course 24S796912 ’Disaster Risk Management with Geoanalytics’, Salzburg (Austria), Austria. 2024, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblioteca Salaborsa: Bologna, Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 231 Corso italiano semestrale Livello: B1.3, Italy. 2024, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of landslide risk for the Waidhofen a.d. Ybbs region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course 24S796912: Disaster Risk Management with Geoanalytics, Salzburg, Austria. 2024, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio in Cartography and Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Salzburg, Austria, Austria. 2023, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studium oder Ausbildung? Die Auswahl der Jugendlichen heute in Deutschland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Deutsche Wissenschaftssprache mündlich, Salzburg, Austria, Austria. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of historical analog seismological records by image processing and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bruxelles, Belgique, Belgium. 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course LANG-B910- 20220919, Niveau Perfectionnement (C1), Bruxelle, Belgium. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorising analog seismograms by techniques of machine learning for automated discriminating of seismic signal traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. École polytechnique de Bruxelles (Brussels Faculty of Engineering), Laboratory of Image Synthesis and Analysis (LISA), Brussels, Belgium, Belgium. 2021, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Trenches of the Pacific Ocean: a Comparative Analysis of the Submarine Geomorphology by Data Modeling Using GMT, QGIS, Python and R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. China. 2019, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Analysis of the Data Sets on the Mariana Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. China. 2019, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Treasures of Chinese Culture: Chinese Painting. Chinese Opera. Chinese Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soonvilerth Phonesaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phetphanthong Sommali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honew Shwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. 中国概况 (China Studies), 中国海洋大学 (Ocean University of China), China. 2017, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01999948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILWIS GIS for monitoring landscapes in tundra ecosystems : Yamal peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Serbia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01973028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environment of the Masuria Lakeland and Biebrza National Park, north-eastern Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Environmental Management and Policy in Central Europe, Warsaw, Poland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02000144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Map: Sediment Thickness. QGIS 3.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qingddao, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map of the Mariana Trench: Bathymetry. QGIS 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qingdao, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId751"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Polina Lemenkova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alma Mater Studiorum - Università di Bologna, Dipartimento di Scienze Biologiche, Geologiche eAmbientali (Alma Mater Studiorum - Université de Bologne, Département des Sciences Biologiques,Géologiques et Environnementales), Via Irnerio 42, 40 126 BOLOGNE, ITALIE.Paris Lodron Universität Salzburg (PLUS), Fachbereich Geoinformatik, Fakultät für Digitale undAnalytische Wissenschaften (Université Paris Lodron de Salzbourg, Département de Géoinformatique,Faculté des Sciences Numériques et Analytiques), Schillerstraße 30, A-5 020 SALZBOURG, AUTRICHE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polina-lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5759-1089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lemenkova_p_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=As7apVQAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-8828-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (201)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence of GMT and R for modelling seismicity in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie Científica de la Universidad de las Ciencias Informáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.387-402. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18092130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries for Scientometrics on Artificial Intelligence in Agricultural Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Processing and Energy in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (2), pp.56-67. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/jpea29-62338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis in R for environmental monitoring using FAO dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatolian Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65652/jag.1777704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des algorithmes de GRASS GIS des images satellites Landsat pour le calcul et la visualisation des indices de végétation Lemenkova P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Environnement et de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.19218392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichens and epiphytes as sentinel organisms for the determination of the water balance in forest ecosystems of South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemljište i biljka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (2), pp.20-34. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ZemBilj2502020L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Bimonthly Landscape Monitoring in Morocco, North Africa, by Integrating Machine Learning with GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (5), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geomatics5010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On forest hydrology in South Tyrol: Processes, modelling and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (2), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17707/AgricultForest.71.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for optimization of image classification in spatially constrained regions: A case of Eritrea, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/engtoday2500008L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest age, structure and dominant species (spruce and Swiss stone pine) on water balance in the Tyrolean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26650/ijegeo.1663045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cover Analysis in the Yangtze River Basin for Detection of Wetland Agriculture and Urban Dynamics in Wuhan Area (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2025-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask learning with statistical parametrization for ecohydrological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2025-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle pour la visualisation des changements de couverture terrestre en Chine centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (41), pp.e-50748. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v5i41.50748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Based Graphical Representation of Trends in Food Production and Agriculture Value Chains in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56430/japro.1811604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclassification Scheme for Image Analysis in GRASS GIS Using Gradient Boosting Algorithm: A Case of Djibouti, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (8), pp.249. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging11080249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of epiphytes and fog to patterns of atmospheric fluxes in mountainous forests (Picea abies L. and Pinus cembra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta herbologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/34ah-57901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python for environmental modelling of mixed coniferous forests dominated by Norway spruce (Picea abies [L.] Karst.) and Swiss stone pine (Pinus cembra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/topola2515005L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Algorithms of Remote Sensing Data Processing for Mapping Changes in Land Cover Types over Central Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging11050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data integration for environmental mapping and monitoring in South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Balkan Journal of Agricultural Economics and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/WBJAE2501037L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of image processing through ML algorithms of GRASS GIS using embedded Scikit-Learn library of Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examples and Counterexamples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.100180. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exco.2025.100180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive Environmental Monitoring of the Coniferous Forests Using Statistical Analysis and Data Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ror2501035L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hydrology of water balance analysed by statistical modelling using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2025-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Process Automation of Geospatial Data Pipelines by Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis. Series: Automatic Control and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.147-166. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18058578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python-based statistical analysis of the ecological variables in the Italian Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Management and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1-2), pp.102-112. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/jpmnt13-57672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime in the Alpine forests explained through tree ages, fog precipitation, rainfall and canopy interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/POLJTEH2502035L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods of Remote Sensing Data Processing for Mapping Salt Pan Crust Dynamics in Sebkha de Ndrhamcha, Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.37-69. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2025-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical climate mitigation potential of coniferous forests in temperate ecosystems of South Tyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georeview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (2), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15836301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Environmental Monitoring Implications for Sustainable Land Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis. Economics and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18052694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of Forestry Sector in Italy: A Long-Term Statistical Assessment with FAO Data and R Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.27 - 49. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62838/abmj-2025-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la dynamique du paysage à l'aide de l'analyse d'images satellite par apprentissage automatique du SIG GRASS dans le Parc National du W, nord du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17994778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of global harvest and production of cereals: Exploring trends for 30-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/POLJTEH2504001L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial clustering of protected forests in Italy for strategic nature conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry: Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.117-132. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/SustFor2592117L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering predictors of biodiversity change and reconstructing land cover history in Central Apennines using machine learning and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatolian Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15767237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of glacier extent in Lake Nam Co and Nyenchen Tanglha Mountains within a decade as detected by machine learning methods of image analysis for monitoring Lhasa terrane, Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Polar Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/CPR2025-1-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relation Among Soil Conditions, Lichen Growth and Precipitation Under Subalpine Coniferous Forest in North Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62838/abmj-2025-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved canopy interception scheme into biogeochemical analysis of water fluxes in subalpine coniferous forest (Northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Natural Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16313721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Information for Humanitarian Mapping and Monitoring Crisis-Affected Regions: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Migration and Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.196-220. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69510/mipos.1684741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on the lake drainage processes and vegetation dynamics in arid ecosystems of southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik radova Departmana za geografiju, turizam i hotelijerstvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16217948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Fragmentation and Deforestation in Sierra Leone, West Africa, Analysed Using Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2024-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated algorithm of GRASS GIS to retrieve the data on land cover types in Guinea, West Africa, from Landsat-8 OLI/TIRS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2025-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie thématique du Burundi à l’aide de données géospatiales et d’images satellitaires traitées par les méthodes de géoinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (39), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v4i39.46177.fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Coastal Regions of Guinea-Bissau for Analysis of Mangrove Dynamics Using Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.17-30. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2024-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche cartographique par le SIG GRASS pour l'analyse de la structure du paysage au Libéria, Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n0l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Vector Machine Algorithm for Mapping Land Cover Dynamics in Senegal, West Africa, Using Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (3), pp.420-462. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/earth5030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic moment tensor solutions and geophysical settings in the Philippine Sea basin mapped by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Geofísica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35424/rgf.i70.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'images satellitaires Landsat de la région du Cap (Afrique du Sud) pour le calcul et la cartographie d'indices de végétation à l'aide du logiciel GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.113-129. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pyj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods of Satellite Image Analysis for Mapping Geologic Landforms in Niger: A Comparison of the Aïr Mountains, Niger River Basin and Djado Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzemni Radovi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.27-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14557626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Analysis of Landsat Images for Monitoring Flooded Areas in the Inner Niger Delta, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.278-313. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2023-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Methods of Satellite Image Processing for Monitoring of Flood Dynamics in the Ganges Delta, Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.1141. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks for Mapping Coastal Lagoon of Chilika Lake, India, Using Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.709. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12050709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Computational Remote Sensing: Quantifying Patterns of Land Cover Types Around Cheetham Wetlands, Port Phillip Bay, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (8), pp.1279. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12081279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Classifier Algorithm of Geographic Resources Analysis Support System Geographic Information System for Satellite Image Processing: Case Study of Bight of Sofala, Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coasts4010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Woodlands in Angola, Tropical Africa: Calculation of Vegetation Indices From Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (3), pp.185-202. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17707/AgricultForest.70.3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic mapping of Burundi using geospatial data and satellite images processed by geoinformatics methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (39), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47456/geo.v4i39.46177.eng⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Properties of Soil Stabilized with Blended Binders for Sustainable Road Base Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.110-126. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilising Pareto efficiency and RSM to adjust binder content in clay stabilisation for Yttre Ringvägen, Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Polytechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.140-157. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/AP.2023.63.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic monitoring of strength in stabilized foundations by P-wave reflection and downhole geophysical logging for drill borehole core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.20220290. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jmbm-2022-0290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the Topography-Induced Gravity, Terrain Structure and the Seismicity in the Gulf of Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.64-76. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.79.2.33500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Seasonal Fluctuations in Saline Lakes of Tunisia Using Earth Observation Data Processed by GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.1995. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12111995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Moraine Soils Stabilised with OPC, GGBFS and Hydrated Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of mining sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.319--334. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ams.2023.146182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDAL and PROJ Libraries Integrated with GRASS GIS for Terrain Modelling of the Georeferenced Raster Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.46. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies11020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Experiments on Soil Stabilization to Enhance Strength Parameters for Road Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport and Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ttj-2023-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing the Wadi Fluvial Structure and Stream Network in the Qena Bend of the Nile River, Egypt, on Landsat 8-9 OLI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Morphometric 3D Terrain Analysis of Japan Using Scripts of GMT and R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Feature Papers for Land Innovations – Data and Machine Learning, 12 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12010261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Water-Binder Ratio on Strength and Seismic Behavior of Stabilized Soil from Kongshavn, Port of Oslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.12016. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151512016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic P- and S-Wave Reflection and CPT Soundings for Measuring Shear Strength in Soil Stabilized by Deep Lime/Cement Columns in Stockholm Norvik Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.325-346. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/aoa.2023.145243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASS GIS Scripting Framework for Monitoring Changes in the Ephemeral Salt Lakes of Chotts Melrhir and Merouane, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.61. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi6040061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of Bangui Magnetic Anomaly with Topographic and Gravity Contrasts across Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.604. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min13050604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Vegetation Indices from the Satellite Images Using GRASS GIS Scripts for Monitoring Mangrove Forests in the Coastal Landscapes of Niger Delta, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.871. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11040871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor and Ocean Crust Structure of the Kerguelen Plateau from Marine Geophysical and Satellite Altimetry Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.393-426. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geomatics3030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mapping of Burkina Faso using TerraClimate data and satellite images by GMT and R scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geodesy and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/agg.2023.146157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Workflow Framework in Construction Projects to Control the Environmental Properties of Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.303. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16060303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral Satellite Image Analysis for Computing Vegetation Indices by R in the Khartoum Region of Sudan, Northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (5), pp.98. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging9050098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening Accelerators (X-Seed 100 BASF, PCC, LKD and SALT) as Strength-Enhancing Admixture Solutions for Soil Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovak Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sjce-2023-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using open-source software GRASS GIS for analysis of the environmental patterns in Lake Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Bodenkultur-Austrian Journal for Land Management, Food and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/boku-2023-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Wetlands of Kenya Using Geographic Resources Analysis Support System (GRASS GIS) with Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wetlands Diversity, 25 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2023-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Segmentation of the Sudd Wetlands in South Sudan for Environmental Analytics by GRASS GIS Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.745-780. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/analytics2030040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GGBS and Fly Ash in Binders on Soil Stabilization for Road Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Transport Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rjti-2022-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocomputation of DEM Based Terrain Relief in Bulgaria Using GMT and R Scripting Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the University of Architecture, Civil Engineering and Geodesy Sofia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6405154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration, vapour pressure and climatic water deficit in Ethiopia mapped using GMT and TerraClimate dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Land Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7-9), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/jwld.2022.141573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Altimetry and Gravimetry Data for Mapping Marine Geodetic and Geophysical Setting of the Seychelles and the Somali Sea, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12(25) (2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jaes-2022-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity in the Afar Depression and Great Rift Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (1), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.78.1.29963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Ghana by GMT and R scripting: advanced cartographic approaches to visualize correlations between the topography, climate and environmental setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/gac.2022.141169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command-Line Cartographic Data Processing for Geophysical Plotting of Rwanda Using GMT and R Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (7-8), pp.810. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7113414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Climate Parameters over the Territory of Botswana Using GMT and Gridded Surface Data from TerraClimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (9), pp.473. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11090473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismotectonics of Shallow-Focus Earthquakes in Venezuela with Links to Gravity Anomalies and Geologic Heterogeneity Mapped by a GMT Scripting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (23), pp.15966. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142315966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of geophysical anomalies and seismicity in Mexico: An integrated mapping by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (e60474), pp.265-287. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4025/bolgeogr.v39.a2021.e60474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Scripting for Geophysical Mapping of Malawi Rift Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (2), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/tehnika2202183L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the Beqaa Valley, Lebanon and Anti-Lebanon Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2022-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Script-Driven Approach to Mapping Satellite-Derived Topography and Gravity Data Over the Zagros Fold-and-Thrust Belt, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Satellites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.110-137. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arsa-2022-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplex Lattice Design and X-ray Diffraction for Analysis of Soil Structure: A Case of Cement-Stabilised Compacted Tills Reinforced with Steel Slag and Slaked Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (22), pp.3726. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11223726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion Strategy for Mapping Environment and Climate Variables of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecno-Lógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.15-34. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17058/tecnolog.v26i1.16793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Strength Gain in Sandy Soil Stabilised with Mixed Binders Evaluated by Elastic P-Waves during Compressive Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (21), pp.7798. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15217798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic scripts for seismic and geophysical mapping of Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.195-218. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37040/geografie.2022.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Mapping of Ghana Using Advanced Cartographic Tool GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kartografija i Geoinformacije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (36), pp.16-37. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32909/kg.20.36.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic velocity of P-waves to evaluate strength of stabilized soil for Svenska Cellulosa Aktiebolaget Biorefinery Östrand AB, Timrå</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.e141593. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/bpasts.2022.141593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Submarine Geomorphology of the Philippine and Mariana Trenches By an Automated Approach Using GMT Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Latvian Academy of Sciences. Section B. Natural, Exact, and Applied Sciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 76 (2), pp.258-266. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/prolas-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania Craton, Serengeti Plain and Eastern Rift Valley: mapping of geospatial data by scripting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estonian Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3176/earth.2022.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Processing by Python and R Using Landsat 9 OLI/TIRS and SRTM DEM Data on Côte d'Ivoire, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.317. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8120317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision Algorithms of DigitSeis for Building a Vectorised Dataset of Historical Seismograms from the Archive of Royal Observatory of Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël De Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23010056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear bond and compressive strength of clay stabilised with lime/cement jet grouting and deep mixing: A case of Norvik, Nynäshamn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.693 - 710. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nleng-2022-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Console-Based Mapping of Mongolia Using GMT Cartographic Scripting Toolset for Processing TerraClimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (140), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12030140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tests to study the effects of cement ratio on potassium and TBT leaching and the pH of the marine sediments from the Kattegat Strait, Port of Gothenburg, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.47-59. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2022.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS Scripts for Satellite Image Analysis by Raster Calculations Using Modules r.mapcalc, d.rgb, r.slope.aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehnički vjesnik – Technical Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1956-1963. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17559/tv-20220322091846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strength-Enhancing Admixtures on Stabilization of Expansive Soil by Addition of Alternative Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.726-735. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/cee-2022-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries for Remote Sensing Data Classification by k-means Clustering and NDVI Computation in Congo River Basin, DRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (24), pp.12554. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122412554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability, compressive strength and Proctor parameters of silts stabilised by Portland cement and ground granulated blast furnace slag (GGBFS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.667--692. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ame.2022.141522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic moment tensor solutions for geophysical mapping of the Philippine sea basin by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Reports in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (3), pp.707. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7064200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Dataset with Geophysical and Geological Variables on the Bolivian Andes by the GMT Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data7060074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Heavy Metals from Contaminated Soil Stabilised by Portland Cement and Slag Bremen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Chemistry and Engineering S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (4), pp.537-552. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/eces-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination from heavy metals and persistent organic pollutants (PAH, PCB and HCB) in the coastal area of Västernorrland, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gospodarka Surowcami Mineralnymi – Mineral Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/gsm.2022.141662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Frequency Ultrasonic P-Waves for Evaluating Uniaxial Compressive Strength of the Stabilized Slag–Cement Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (2), pp.39-62. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ncr-2021-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоморфология хребта Девяностого градуса</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Perm University. Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.195-212. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17072/psu.geol.20.3.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vegetation Detection Using RGB Colour Composites and Isoclust Classification of the Landsat TM Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Landmanagement and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.147-167. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15576/GLL/2021.4.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Deformation and Compressive Strength of the Frozen Fine-Grained Soils With Changed Porosity and Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jaes-2021-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TeX Markup Language for 3D and 2D Geological Plotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.43-69. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/fcds-2021-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating land cover types from Landsat TM using SAGA GIS for vegetation mapping based on ISODATA and K-means clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Serbica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (56), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/AASer2152159L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the Aleutian Trench south-east off Bowers Ridge, Bering Sea, in the context of the geological development of North Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Palmer Drought Severity Index (PDSI) in Various Vegetation Regions of the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/abmj-2021-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA GIS for Computing Multispectral Vegetation Indices by Landsat TM for Mapping Vegetation Greenness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/contagri-2021-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visualization of geophysical and geomorphologic data from the area of Weddell Sea by the generic mapping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/sq.2020.133759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting methods in topographic data processing on the example of Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINET Ethiopian Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.91-107. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4916884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georeferenced Gridded Data Handled by GMT: Cartographic Solutions for Geophysical Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georeview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.78-93. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5637076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GMT for 2D and 3D Modeling of the Ryukyu Trench Topography, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanea Geographica - Regional Studies on Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.213-225. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/mgrsd-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring structured scripting cartographic technique of GMT for ocean seafloor modeling: A case of the East Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Technology and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.162-184. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33175/mtr.2021.248158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Earthquakes in Malawi Using Incorporated Research Institutions for Seismology (IRIS) Catalogue for 1972-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malawi Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.32-51. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5771582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping environmental and climate variations by GMT: a case of Zambia, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemljište i biljka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.117-136. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/ZemBilj2101117L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic setting of Scotia Sea and its effects on geomorphology of South Sandwich Trench, Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ppr.2021.136510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting Languages for Geomorphological Modelling and Topographic Visualization of Serbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik Matice srpske za prirodne nauke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/ZMSPN2140113L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gobi Altai, Khangai and Khentii Mountains mapped by a mixed-method cartographic approach for comparative geophysical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mongolian Geoscientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (52), pp.62 - 79. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5564/mgs.v26i52.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO Cluster Classifier by ArcGIS for Unsupervised Classification of the Landsat TM Image of Reykjavík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Natural Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/bnsr11-30488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopotamia Foredeep Basin Mapped by Integrated 2D and 3D Cartographic Approach for Analysis of the Geomorphology and Geophysical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iraqi Bulletin of Geology and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.57-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity in Yemen and the Gulf of Aden in a geological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riscuri si Catastrofe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5112945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Processing of the Multi-Source Geospatial Datasets by GMT for Mapping Variability in Geologic Setting and Bathymetry of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.e20013. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4215/rm2021.e20013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-Based Vegetation Indices Computed by Saga GIS: A Comparison of the Perpendicular and Transformed Soil Adjusted Approaches for the Landsat TM Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poljoprivredna Tehnika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/PoljTeh2103049L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting de técnicas cartográficas de R y GMT para el mapeo geomorfológico y topográfico del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entorno Geográfico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.36-55. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25100/eg.v0i22.11331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Different Binder Combinations of Cement, Slag and CKD for S/S Treatment of TBT Contaminated Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica et Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ama-2021-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of scripting cartographic methods to geophysical mapping and seismicity in Rwenzori mountains and Albertine Graben, Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Makerere University Journal of Agricultural and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5082861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Earth data processing using machine learning for integrated mapping of the Dead Sea Fault, Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik Šumarskog fakulteta Univerziteta u Banjoj Luci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.79-103. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/GSF2131079L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topographic, geophysical and gravimetry data of Pakistana contribution to geological understanding of Sulaiman Fold Belt and Muslim Bagh Ophiolite Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1-2), pp.3-26. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5779189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Equivalent Cohesion Ceq of the Frozen Soils by Compression Strength Using Kriolab Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliy Lemenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil and Environmental Engineering Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ceer-2021-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of climate and topography in Chaco and Oriental, Paraguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (66), pp.865-888. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/p.2318-2962.2021v31n.66p.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven insights into correlation among geophysical setting, topography and seafloor sediments in the Ross Sea, Antarctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (64), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/p.2318-2962.2021v31n64p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Java and Sumatra Segments of the Sunda Trench: Geomorphology and Geophysical Settings Analysed and Visualized by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik Srpskog Geografskog Drustva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/GSGD2002001L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine tectonic geomorphology of the Pliny and Hellenic Trenches reflecting geologic evolution of the southern Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudarsko Geolosko Naftni Zbornik (The Mining-Geology-Petroleum Engineering Bulletin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17794/rgn.2021.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset compilation by GRASS GIS for thematic mapping of Antarctica: Topographic surface, ice thickness, subglacial bed elevation and sediment thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Polar Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.67 - 85. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/cpr2021-1-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okinawa Trough Geophysical and Topographic Modeling by GDAL Utilities and GRASS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podzemni Radovi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5109998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Based Image Segmentation Algorithm of SAGA GIS for Detecting Urban Spaces in Yaoundé, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Geography and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.38-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting cartographic methods of GMT for mapping the New Britain and San Cristobal trenches, Solomon Sea, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Casa da Geografia de Sobral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.122-142. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35701/rcgs.v22n3.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS Modules for Topographic and Geophysical Analysis of the ETOPO1 DEM and Raster Data: North Fiji Basin, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographia Napocensis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13337318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R packages 'tmap', 'raster' and 'ggmap' for cartographic visualization: An example of dem-based terrain modelling of Italy, Apennine Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbornik radova - Geografski fakultet Univerziteta u Beogradu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.99 - 116. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/zrgfub2068099l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of geospatial data for mapping variation of sediment thickness in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of the Danube Delta Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7427/DDI.25.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA GIS for information extraction on presence and conditions of vegetation of northern coast of Iceland based on the Landsat TM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biologica Marisiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.10 - 21. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/abmj-2020-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEBCO and ETOPO1 gridded datasets for GMT based cartographic mapping of Hikurangi, Puysegur and Hjort Trenches, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Geographica Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.7 - 18. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1427-9711.19.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal surfaces of synthetical DEM generated by GRASS GIS module r.surf.fractal from ETOPO1 raster grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.86-102. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9733/JGG.2020R0006.E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT-based geological mapping and assessment of the bathymetric variations of the Kuril-Kamchatka Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural and Engineering Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28978/nesciences.691708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the Puerto Rico Trench and Cayman Trough in the Context of the Geological Evolution of the Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska, sectio B – Geographia, Geologia, Mineralogia et Petrographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, pp.115-141. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/b.2020.75.115-141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS for topographic and geophysical mapping of the Peru-Chile Trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Geografic. Geographical studies and environment protection research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.143-157. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5775/fg.2020.009.d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 for High Resolution Mapping of Slope-Based Vegetation Indices Using Machine Learning by SAGA GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transylvanian Review of Systematical and Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/trser-2020-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS GIS for classification of Landsat TM images by maximum likelihood discriminant analysis: Tokyo area, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodetski glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13507761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAA Marine Geophysical Data and a GEBCO Grid for the Topographical Analysis of Japanese Archipelago by Means of GRASS GIS and GDAL Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.25-45. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7494/geom.2020.14.4.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEBCO Gridded Bathymetric Datasets for Mapping Japan Trench Geomorphology by Means of GMT Scripting Toolset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (3), pp.98-112. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/gac.2020.11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Beaufort Sea Topography and Geophysical Settings Using High-Resolution Geospatial Data and GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografické informácie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.4-18. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17846/GI.2020.24.1.4-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Indian Ocean tectonics and geophysics supported by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riscuri si Catastrofe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/RCJ2020_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of the geophysical settings in the Philippine Sea margins by means of GMT and ISC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Geography and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.5 - 15. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12044799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python libraries matplotlib, seaborn and pandas for visualization geospatial datasets generated by QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiintifice ale Universitatii "Alexandru Ioan Cuza" din Iasi - seria Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, 1, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geomorphology of the Makran Trench in the context of the geological and geophysical settings of the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology, Geophysics &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (3), pp.205-222. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7494/geol.2020.46.3.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Libraries {dendextend} and {magrittr} and Clustering Package scipy.cluster of Python For Modelling Diagrams of Dendrogram Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Electronic and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/cjece-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping South China Sea Region by GMT for Marine Geological Analysis and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universităţii din Oradea, Seria Geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30892/auog.301112-847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Automatic Mapping Processing by GMT to Bathymetric and Geophysical Data: Cascadia Subduction Zone, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jengeo-2020-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the bathymetry and bottom morphology of the Izu-Bonin Trench modelled by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.41 - 60. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/bgeo-2020-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor Mapping of the Atlantic Ocean by GMT: Visualizing Mid-Atlantic Ridge Spreading, Sediment Distribution and Tectonic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geobalcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18509/AGB.2020.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Vegetation Indices Calculated by Qgis Using Landsat Tm Image: a Case Study of Northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/arls-2020-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT Based Comparative Geomorphological Analysis of the Vityaz and Vanuatu Trenches, Fiji Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodetski List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74(97) (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12249773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic Interpretation of the Seafloor Geomorphology Using GMT: a Case Study of the Manila Trench, South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aksaray University Journal of Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29002/asujse.604761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment thickness in the Bay of Bengal and Andaman Sea compared with topography and geophysical settings by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovidius University Annals Series: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ouacsce-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the difference in depths and variation in slope steepness of the Sunda Trench, Indonesia, east Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Geomorfologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.21-41. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21094/rg.2020.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Plotting Correlograms by Python and R Libraries for Correlation Analysis of the Environmental Data in Marine Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeomorfolojik Araştırmalar Dergisi / Journal of Geomorphological Researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.10012808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating slope gradient variations in the submarine landforms by R and Python statistical libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANAS Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.99-113. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11454768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic surface modelling using raster grid datasets by GMT: example of the Kuril–Kamchatka Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Geodesy and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (1), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/rgg-2019-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotting Ternary Diagrams by R Library ggtern for Geological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern Anatolian Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11369955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Modelling of the Middle America Trench using GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Valahia University of Targoviste. Geographical Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.73 - 94. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/avutgs-2019-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Processing for Visualising Yap and Palau Trenches by Generic Mapping Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.72-89. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11544048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological modelling and mapping of the Peru-Chile Trench by GMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Cartographical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (4), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pcr-2019-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Data Modelling and Classification in Marine Geology by the SPSS Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Technologies IJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.8796941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Linear Regressions by StatsModel Library of Python for Oceanological Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (2), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26650/ASE2019547010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Analysis by Python and R: Geomorphology of the Philippine Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Letters on Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.81-94. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11449362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWK and GNU Octave Programming Languages Integrated with Generic Mapping Tools for Geomorphological Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoScience Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35180/gse-2019-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Mariana Trench Geomorphology Using R Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodesy and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/gac.2019.3785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Mapping Tools and Matplotlib Package of Python for Geospatial Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Geoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30897/ijegeo.567343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of R Applications for Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Science and Technology Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33714/masteb.486678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMT Based Comparative Analysis and Geomorphological Mapping of the Kermadec and Tonga Trenches, Southwest Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographia Technica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21163/GT_2019.142.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing oceanographic data by Python libraries NumPy, SciPy and Pandas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3153/AR19009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means Clustering in R Libraries {cluster} and {factoextra} for Grouping Oceanographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Informatics and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.9891203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Models by Gretl and R Statistical Packages for Data Analysis in Marine Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Trends (IJENT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.39 - 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R scripting libraries for comparative analysis of the correlation methods to identify factors affecting Mariana Trench formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Technology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis by R Programming to Assess Variability Among Environmental Determinants of the Mariana Trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Maritime and Marine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.146 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Water Discharge Into the Izmir Bay: Environmental Threats to the Local Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka. Nauchno-proizvodstvenniy zhurnal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Science and Innovation: Strategic Priorities of the Development of the Governmental Economics. Biological Sciences, Dulatov Readings-2015 (4.1), pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Инновационный подход к автоматизиванной съемке рельефа дна в видеорежиме реального времени с использованием многолучевого эхолота Hydrosweep DS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestiya MGTU MAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Economics and Management. Social and Human Sciences, 5 (4), pp.23-27. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial technology for land cover analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle East and Africa Geospatial Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7439228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Frage der Meeresboden-Kartographie: Die Nutzung von AutoTrace Digitizer für die Vektorisierung der bathymetrischen Daten in der Petschora-See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Werner Schenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrographische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fachzeitschrift für Hydrographie und Geoinformation, 81, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435538.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swath-bathymetric mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Gauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expedition ANTARKTIS-XXIII/4 of the research vessel "Polarstern" in 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berichte zur Polar- und Meeresforschung = Reports on Polar and Marine Research, 557, pp.38-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Microseismic Ground Motion From Legacy Seismograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael S. M. de Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third European Conference on Earthquake Engineering and Seismology - 3ECEES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seismological Commission, Sep 2022, Bucharest, Romania. pp.3507-3513, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7064711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterplot Matrices of the Geomorphic Structure of the Mariana Trench at Four Tectonic Plates (Pacific, Philippine, Mariana and Caroline): a Geostatistical Analysis by R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Tectonics Meeting. Problems of Tectonics of Continents and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Geology Russian Academy of Science (RAS), Jan 2019, Moscow, Russia. pp.88, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15819.23845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Cluster Analysis by R language for Pattern Recognition in the Bathymetric Data Frame: a Case Study of the Mariana Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Simulation, Prototyping and Industrial Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tambov State Technical University (TSTU), Nov 2018, Tambov, Russia. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7531550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasures of Chinese Culture: Painting and Opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Qingdao, China. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14849.40808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Pollution of Coastal Waters in the Izmir Bay, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference in honor of O.G. Kusakin: “Biodiversity and Evolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. V. Zhirmunsky Institute of Marine Biology, Far Eastern Branch of Russian Academy of Science (RAS), Oct 2016, Vladivostok, Russia. pp.121-126, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Дидактические принципы использования открытых ГИС при руководстве дипломными работами на эколого-географических факультетах ВУЗов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Ecology in the Manmade and Natural Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Don State Agrarian University (DonGAU), Apr 2016, Persianovsky, Russia. pp.44-47, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210232.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Management for the Environmental Assessment: a Case Study of Central Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Ecology and Safety. Dalnevostochnaja Vesna - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Komsomolsk-on-Amur State Technical University, Apr 2016, Komsomolsk-on-Amur, Russia. pp.29-31, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Direction and Length Determined by ArcGIS Spatial Analyst and Terrain Elevation Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Priority directions of the development of young research farmers in modern science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caspian research Institute of arid agriculture (FGBNU Prikaspijskij NII aridnogo zemledelija), May 2016, Solenoe Zajmishhe, Russia. pp.579-583, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Экологическая устойчивость морской биоты в отношении распределения донных отложений и направления течений арктических морей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries and Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Far Eastern State Technical Fisheries University ('Dalrybvtuz'), Apr 2016, Vladivoskok, Russia. pp.254-260, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Cases of Urban Patterns as a Response to the Socio - Environmental Changes: a Methodological Sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education in Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State Agrarian University VGAU n. a. Peter I, Mar 2016, Voronezh, Russia. pp.10-15, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GIS for Monitoring Lacustrine Ecosystem: a Case Study of Laguna de Gallocanta, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of the Environmental Landscape Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novocherkasskij inzhenerno-meliorativnyj institut DGAU, Apr 2016, Novocherkassk, Russia. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-Rural Environmental Gradient in a Developing City: Testing ENVI GIS Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abishevskie Readings. Innovation in the Complex Processing of Mineral Raw Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Almaty, Kazakhstan. pp.191-195, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ЭВОЛЮЦИЯ ВЗГЛЯДОВ АРИСТОТЕЛЯ НА ПРОБЛЕМУ ЧЕЛОВЕКА И ОКРУЖАЮЩЕГО МИРА</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristotle’s Research and Its Modern Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State Agricultural University, May 2016, Voronezh, Russia. pp.144-158, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7207583.v3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Data Between the Worksheets and GIS Databases for Effective Management of the Environmental Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Farabi Readings. 'Green Bridge Through Generations'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al-Farabi Kazakh National University, Apr 2016, Almaty, Kazakhstan. pp.349-353, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Информационно-библиографические ресурсы на лабораторных занятиях по экологии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Biological Issues of Use of Natural Resources in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural Scientific Research Veterinary Institute (FGBNU UrNIVI), May 2016, Yekaterinburg, Russia. pp.3-8, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проектирование и оформление серии карт природоохранного мониторинга: математическая основа и тематическое содержание</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Science and Technologies in View of Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siberian State Automobile and Highway University (SibADI), Feb 2016, Omsk, Russia. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тематические блоки интегрального ГИС-проекта по мониторингу экологии Арктики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Issues of Chemical Engineering and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuvash State University n.a. I. N. Ulyanov, Nov 2015, Cheboksary, Russia. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Landscape Changes in Šumava National Park (Czech Republic) Using Quantum GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Around a Man: Natural, Technogenic, Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bryansk State Engineering and Technological Academy (BGITA), Jun 2015, Bryansk, Russia. pp.203-205, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Based Mapping of Wetland Tundra Landscapes Using ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for the Environmental Mapping of the Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual PGS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. pp.40, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29132.97922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing, Distribution and Updating Using Social Coding Community Github and LaTeX Packages in Graduate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of the Education and Science: Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aqtobe, Kazakhstan. pp.31, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20465.84322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability and Environmental Resilience of Ecosystems in Yamal, Russian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of the Sustainable Development of the Russian Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University (TuymGNGU), May 2015, Tyumen, Russia. pp.139-141, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in the Geoscience Research: Classification of the Landsat TM Image Using ILWIS GIS for Geographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for the Higher School Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University (GGAU), May 2015, Grodno, Belarus. pp.60-63, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for Environmental Mapping of Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Post Graduate Studens (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. pp.46, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11732.65920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Satellite Images for Assessment of Environmental Vulnerability and Resilience of the Arctic Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of the Biodiversity of Water Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azov Research Institute for Fisheries AzNIIRH, Nov 2015, Rostov-on-Don, Russia. pp.214-220, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the question of the environmental education: how Landsat TM, ETM+ and MSS images can be processed by GIS-techniques for geospatial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Perspectives in Making Regional Systems of the Additional Adult Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitebsk State Technological University (VGTU), Jun 2015, Vitebsk, Belarus. pp.108-111, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University (GGU), Apr 2015, Gomel, Belarus. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Загрязнение акватории Баренцева моря нефтяными углеводородами</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil and Gas in Western Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University, Oct 2015, Tyumen, Russia. pp.113-118, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Составление карт корреляций и экологического прогнозирования на основе многослойного анализа и ранжирования акваторий</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University (YuZGU), Nov 2015, Kursk, Russia. pp.247-250, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Based Image Analysis for Urban Mapping and City Planning in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Simulation, Prototyping and Industrial Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tambov, Russia. pp.44-48, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Разработка курса ’География Арктики’ для обучения студентов геолого-географических дисциплин университетов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Processes in the Contemporary Socio-Cultural Space of Russia. Humanitarian and Technological Aspects of Globalization and Modernization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moscow Power Engineering Institute (MEI), Nov 2015, Volzhsk, Russia. pp.123-126, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis for Environmental Mapping of Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual PostGraduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Institute for Environmental Studies, Jan 2015, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Каталогизация геоданных при планировании курса экологических дисциплин в вузах на основе доступного картографического материала</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogics of Safety: Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Pedagogical University (UrGPU), Dec 2015, Yekaterinburg, Russia. pp.103-107, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth web service as a support for GIS mapping in geospatial research at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-Technologies in the Educational Space. Problems, Approaches, Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arzamas branch of the N. I. Lobachevsky State University of Nizhny Novgorod, Mar 2015, Arzamas, Russia. pp.24, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11543.11686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in the Geoscience Research: Classification of the Landsat TM Image Using ILWIS GIS for Geographic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for the Higher School Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University (GGAU), May 2015, Grodno, Belarus. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27376.61446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental modelling of urban landscapes as complex, vulnerable and dynamically developing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity. Bioconservation. Biomonitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adygea State University (ASU), Oct 2015, Maykop, Russia. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211537.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Hazard Prevention: Monitoring and Control of Landslide Risks in Mountainous Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems in the Development of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vologda State University, Dec 2015, Vologda, Russia. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Картографирование сельскохозяйственных угодий средствами ГИС для мониторинга использования природных ресурсов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of the Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University (UrGAU), Feb 2015, Yekaterinburg, Russia. pp.226-229, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing, Distribution and Updating Using Social Coding Community Github and LATEX Packages in Graduate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of the Education and Science. Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazakh-Russian International University, May 2015, Aqtobe, Kazakhstan. pp.3-7, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Природоохранное зонирование экосистем Северного Ледовитого океана по доминирующим типам техногенного воздействия</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Innovative Issues of the Development of the Russian Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Economics, Management and Law, Nov 2015, Nizhnekamsk, Russia. pp.74-78, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Распределение пестицидов и полихлорированных бифенилов по основным регионам Баренцева моря</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University YuZGU (ЮЗГУ), Nov 2015, Koursk, Russia. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seagrass mapping and monitoring along the coast of Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Job interview for the Research Training Group (RTG) Baltic TRANSCOAST. topic 'B1: Impact of nutrient emissions from land on communities of macrophytes'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rostock, Oct 2015, Rostock, Germany. pp.75, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24103.09124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University, Apr 2015, Gomel, Belarus. pp.33, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13386.31687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Веб-сервис Гитхаб (github) и текстовый редактор ЛаТеХ (LaTeX) в образовательной среде вузов как эффективные средства контроля и проверки работ студентов и обмена-распределения данных</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Education and Science: Challenges of the Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazakh-Russian International University, May 2015, Aqtobe, Kazakhstan. pp.36, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30799.53929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Skills of Editing and Real-Time Updating of Texts Using Innovative Technologies of the Internet Service GitHub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategy Kazakhstan - 2050. Integration of Education and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central Kazakhstan Academy, Dec 2015, Karaganda, Kazakhstan. pp.17-21, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking GIS and Remote Sensing Data to Study Vegetation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies of Knowledge-Intensive Engineering: Priorities of Development and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazan National Research Technical University n.a. A.N. Tupolev KNITU-KAI, Nov 2015, Naberezhnye Chelny (Tatarstan), Russia. pp.174-178, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Картографирование сельскохозяйственных угодий средствами ГИС для мониторинга использования природных ресурсов (на примере ландшафтов юго-западной Венгрии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University, Feb 2015, Yekaterinburg, Russia. pp.23, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17993.80487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональное ранжирование акваторий для моделирования оценочных характеристик экологических параметров</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Region Reflected in the Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Far East Federal Univ. (DVFU), Dec 2015, Nakhodka, Russia. pp.47-54, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Спутниковое картографирование заболоченных ландшафтов тундры с помощью ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434620.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Technical Approach of Image Segmentation in ENVI GIS to Identify Thematic Clusters for Visualization of Urban Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality - the Sum of Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University (YuZGU), Dec 2015, Kursk, Russia. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Geospatial Data Processing and Use of Statistical Information for Proper Environmental Planning and Zoning: Example of the Sumava National Park, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Development of Agricultural Science and Education. World Experience and Current Priorities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azerbaijan State Agricultural University, Oct 2015, Ganja, Azerbaijan. pp.303-306, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural land by means of GIS for monitoring the use of natural resources (a case study of landscapes of South-Western Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Conservation and Development of Biological Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ural State Agrarian University, Feb 2015, Yekaterinburg, Russia. pp.27, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34031.79522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Identifying Sources and Types of Pollution in Transitional Arctic Shelf Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Earth Sciences. Geological and Geographic Studies of Cross-Border Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest State A.S. Pushkin University (BrGU), Sep 2015, Brest, Belarus. pp.127-130, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upholding Open Source Principles for Education: Use of Quantum GIS for Teaching Geoinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Earth Sciences. Geological and Geographic Studies of Cross-Border Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest State A.S. Pushkin University (BrGU), Sep 2015, Brest, Belarus. pp.130-133, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Вычисление площадей распространения типов почвенно-растительного покрова по разновременным снимкам для визуализации экологической динамики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education, Science and Industry: Development and Prospects of Cooperation in the Context of Regional Technological Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Zaporozhye, Ukraine. pp.6-11, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Опыт конвертации растровых изображений в векторный формат с использованием AutoTrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality - the Sum of the Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University, Dec 2015, Kursk, Russia. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Пространственный анализ и геостатистическая интерполяция для моделирования распределения данных на поверхности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Telecommunication Technologies. Education, Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Satbayev Kazakh National Technical University (KazNITU), Dec 2015, Almaty, Kazakhstan. pp.214-217, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Воздействие глобальных климатических процессов на экосистемы арктических морей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety: Global Challenges and Threats, Science, Education, Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sakhalin State University (SakhGU), Nov 2015, Yuzhno-Sakhalinsk, Russia. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Remote Sensing Image Analysis for Mapping Forest Land Cover in Šumava National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry: Bridge to the Future. 90 years Higher Forestry Education in Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Forestry, May 2015, Sofia, Bulgaria. pp.70-71, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarine Response of the Pechora River to the External Ecological Impacts from Oil and Mining Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil and Gas in Western Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyumen State Oil and Gas University, Oct 2015, Tyumen, Russia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тематические информационные блоки для комплексного ГИС картографирования морских экосистем</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Technological Structurs: Mechanisms and Perspectives on the Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugra State University, Nov 2015, Khanty-Mansiysk, Russia. pp.42-44, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Спутниковое картографирование заболоченных ландшафтов тундры с помощью ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the State and Management of Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volga State University of Technology, Mar 2015, Yoshkar-Ola, Russia. pp.110-113, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To the question of the environmental education: how Landsat TM, ETM+ and MSS images can be processed by GIS-techniques for geospatial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Perspectives in Creating Regional Systems of the Additional Education of Adults</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vitebsk, Belarus. pp.25, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14649.52320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Landscape Changes and Detecting Land Cover Types by Means of the Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference.Information Technologies. Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University, May 2015, Ufa, Russia. pp.25, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23103.66726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Remote Sensing Data Using Erdas Imagine for Mapping Aegean Sea Region, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University, Feb 2015, Voronezh, Russia. pp.24, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10484.71047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth web service as a support for GIS mapping in geospatial research at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-Technologies in the Educational Space. Problems, Approaches, Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arzamas branch of the Nizhny Novgorod State University, Mar 2015, Arzamas, Russia. pp.460-464, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of the Marine Environment Towards the Anthropogenic Impacts in the Ecosystem of the Barents Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Youth Scientific Conference : "People. Science. Innovations in the New Millennium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peoples’ Friendship University of Russia RUDN, Nov 2015, Moscou, Russia. pp.311-321, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Forest and Wildlife Resources in Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Aspects of Forest Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Biology, Komi Science Centre, Ural Division, Russian Academy of Sciences, Sep 2015, Syktyvkar (Komi), Russia. pp.103-105, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Capture for Seafloor Bathymetric Mapping Using Software Caris Hips, GMT and ArcGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the Modern Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yurga Institute of Technology, Tomsk Polytechnic University (TPU) branch, Dec 2015, Tomsk, Russia. pp.111-117, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Monitoring Geoecological Status of West Turkish Landscapes for Sustainable Development: Processes, Activities and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Aspects of the Sustainable Development of Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisk Skorina Gomel State University, Apr 2015, Gomel, Belarus. pp.30, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13799.50084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Инвентаризация типов антропогенного воздействия на экосистемы для ГИС природоохранного мониторинга</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological and Ecological Regional Studies: Global, Russian and Regional Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samara State Academy of Social Sciences and Humanities, Dec 2015, Samara, Russia. pp.215-218, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-service GitHub and text editor LaTeX as effective tools of revision and control of student works at universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Activities in the Mode of Innovation: Concepts, Approaches, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dagestan State Pedagogical University, Apr 2015, Derbent, Russia. pp.32, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28998.63047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Требования к структурированию базы данных агроэкологического мониторинга в ArcGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of the IT, Electronics and Radiotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South Federal University, Dec 2015, Taganrog, Russia. pp.79-81, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Разработка комплексных таблично-матричных легенд для геоэкологических карт</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actual Problems of Ecology in XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladimir State University n. a. Alexander and Nikolay Stoletovs, Nov 2015, Vladimir, Russia. pp.198-202, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГИС-модули геостатистики для математического моделирования пространственного распределения химических загрязнителей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Research in Technical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University UGNTU, Dec 2015, Sterlitamak, Russia. pp.236-237, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Monitoring Using Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Directions in the XXI Century: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University of Forestry and Technologies n. a. G. Morozov VGLTU, Dec 2015, Voronezh, Russia. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Remote Sensing Data Using Erdas Imagine for Mapping Aegean Sea Region, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University, Feb 2015, Voronezh, Russia. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Modelling of Coastal Cities: Urban Landscapes as Complex, Vulnerable and Dynamically Developing Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Management and Environmental Protection. Theory and Practice of the Economic Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazan Federal University, Institute of Management, Economics and Finance, Jul 2015, Kazan (Tatarstan), Russia. pp.636-642, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Landsat NDVI time series for detecting degradation of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoecology and Sustainable Use of Mineral Resources. From Science to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgorod State University’ (BelSU), Apr 2015, Belgorod, Russia. pp.11-13, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211795.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Стандартизация методов тематического картографирования для мониторинга состояния морей Арктики</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Problems of Technospheric Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Voronezh, Russia. pp.54-59, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology, homogeneity and scale factors for object detection: application of eCognition software for urban mapping using multispectral satellite image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Scientific and Practical Conference 'Internet and Society. Modeling'. INSO2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kutaisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Landscape Changes and Detecting Land Cover Types by Means of Remote Sensing Data and ILWIS GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies. Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ufa State Petroleum Technological University, May 2015, Ufa, Russia. pp.265-271, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проектирование репозитория геоданных на основе ArcEditor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Estate Cadastre and Monitoring Natural Resources Session 7: Using IT Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tula, Russia. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Обработка данных ДДЗ с использованием ПО Erdas Imagine для картографирования региона Эгейского моря, Турция</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics. Problems, Methodology, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Voronezh, Russia. pp.29, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434584.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should We Stand for Geothermal Energy ? Example of the Negative Impacts of Oil and Gas Exploration Activities Over the Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grozny State Oil Technical University n.a. M.D. Millionshtchikov, Jun 2015, Grozny, Russia. pp.18, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25151.66721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Landsat NDVI time series for detecting degradation of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoecology and Sustainable Use of Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgorod State University, Apr 2015, Belgorod, Russia. pp.21, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14469.29920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Information Technologies of Object Based Image Analysis (OBIA) for Urban Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions of Cybersecurity, Modeling and Information Processing in the Modern Socio-Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kursk State University (KSU), May 2015, Kursk, Russia. pp.109-111, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ГЕОПРОСТРАНСТВЕННОЕ МОДЕЛИРОВАНИЕ ШУМАВСКОГО НАЦИОНАЛЬНОГО ПАРКА, ЧЕХИЯ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural and Social Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuvash State Pedagogical Institute n.a. I.T. Yakovlev (ChSPU), Jun 2015, Cheboksary (Chuvashia), Russia. pp.77- 81, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Image of the Suburban Estonia: Evolution of the Environmental Neighborhood under Architectural Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Trends and Perspectives in Development of Tourism and Hospitality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ryazan State University (RSU) n. a. S. A. Yesenin, Sep 2015, Ryazan, Russia. pp.42-46, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Распределение инсектицидов, пестицидов и полихлорбифенилов в донных отложениях Баренцева моря</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Chemistry, Petrochemical Industriy and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Voronezh State University of Engineering Technologies (VGUIT), Dec 2015, Voronezh, Russia. pp.224-227, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should We Stand for Geothermal Energy ? Example of the Negative Impacts of Oil and Gas Exploration Activities over the Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grozny State Oil Technical University n.a. M.D. Millionshtchikov, Jun 2015, Grozny, Russia. pp.264-273, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Классификация методов геоинформационного картографирования морских акваторий</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Technologies and Systems (NITiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penza State University, Nov 2015, Penza, Russia. pp.159-161, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Опыт оценки риска возникновения кризисных экологических ситуаций в Арктике</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Oil: History and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surgut State University, Nov 2015, Surgut, Russia. pp.382-395, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Организация базы данных для многоуровневого интегрального ГИС- проекта по морской экологии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation: Ideas of the Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South West State University, Nov 2015, Kursk, Russia. pp.243-246, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7210937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Regional Difference in Urban Growth of Taipei City (Taiwan, China) by Means of ENVI GIS and Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CzechGlobe Post Graduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CzechGlobe Research Institute Czech Academy of Science (Ústav výzkumu globální změny AV ČR, v. v. i.), Feb 2014, Brno, Czech Republic. pp.50, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12140.62082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Classes of Geography in the High School: the Use of ’CORINE’ Project Data, Satellite Images and IDRISI GIS for Geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives for the Development of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grodno State Agrarian University GGAU, Apr 2014, Grodno, Belarus. pp.284-286, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for the assessment of the environmental changes in the landscapes of Izmir surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental, Cultural, Economic and Social Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22228.76160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology and Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.24, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13453.49124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology &amp; Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.19, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10024.62722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of Cryogenic Landslide Hazards and Their Impact on Ecosystems in Cold Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLA2014 The Effects of Irrigation and Drainage on Rural and Urban Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological Educational Institution (TEIEP) of Epirus, Nov 2014, Patras, Greece. pp.27, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Sustainability and Management of Natural Resources in Tian Shan Region, Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating Pastoral Life. Heritage and Economic Development (CANEPAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic-American Union, Sep 2014, Athens, Greece. pp.27, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28841.34402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Spatiotemporal Forms, Triggers and Consequences of Urban Dynamics in Taipei: 1990-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Transition of China: Opportunities and Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University, Department of Asian Studies, Apr 2014, Olomouc, Czech Republic. pp.19, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20111.94882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Raster Image Processing for Geoecological Analysis using ISOCLUST Classifier: a Case Study of Estonian Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Problems of Geoecology and Landscapes Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarus State University (BSU), Oct 2014, Minsk, Belarus. pp.74-76, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring regional difference in urban growth of Taipei city (Taiwan, China) by means of ENVI GIS and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Graduate Students (PGS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CzechGlobe Research Institute Czech Academy of Science, Feb 2014, Brno, Czech Republic. pp.36, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15078.78406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape metrics as indicator for ecological significance: assessment of Sitno Natura 2000 sites, Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugljesa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belarusian State University, Mar 2014, Minsk, Belarus. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Sustainability and Management of Natural Resources in Tian Shan Region, Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Celebrating Pastoral Life. Heritage and Economic Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CANEPAL European Heritage of Sheep, Farming and Pastoral Life, Sep 2014, Athens, Greece. pp.81-89, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211927.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for the assessment of the environmental changes in the landscapes of Izmir surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental, Cultural, Economic and Socical Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Split, Croatia. pp.31, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435202.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS and Remote Sensing. GIS Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Research and GIS Centre, Nov 2014, Tsaghkadzor, Armenia. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could obligation chain be structured along cross-border gas supply for gas security ? 3-tier legal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen Energy Summer School ’A multi-disciplinary approach to energy transition, from policy to physics’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksuniversiteit Groningen, Jun 2013, Groningen, Netherlands. pp.24, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31593.85606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia. Moscow. Society, Culture, Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Speech at the Seminar, Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan National Univ. (NTU), Department of Geography, May 2013, Taipei, Taiwan. pp.30, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435424.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russia. Moscow. Society, Culture, Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar presentation at Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan National University (NTU), Department of Geography, May 2013, Taipei, Taiwan. pp.27, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20128.33287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current development of tourism and recreation on Baltic Sea coasts: new directions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Leiria, Nov 2013, Peniche, Portugal. pp.126-132, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could obligation chain be structured along cross-border gas supply for gas security ? 3-tier legal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-disciplinary approach to energy transition, from policy to physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksuniversiteit Groningen, Jun 2013, Groningen, Netherlands. pp.20, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435397.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current development of tourism and recreation on Baltic Sea coasts: new directions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Leiria, Nov 2013, Peniche, Portugal. pp.37, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32186.44486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01991163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Development of Tourism and Recreation on Baltic Sea Coasts: New Directions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image and Sustainability of Tourist Destinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politecnico de Leiria, School of Tourism and Maritime Technology, Nov 2013, Peniche, Portugal. pp.26, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35106.58567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Problems of Water Supply and Usage in Central Asia, Tian Shan Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Climate Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga Technical University, Institute of Energy Systems and Environment, Oct 2013, Riga, Latvia. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7250/iscect.2013.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring changes in agricultural landscapes of Central Europe, Hungary: application of ILWIS GIS for image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th International Conference on Geoinformatics - Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences of Ukraine, May 2013, Kiev, Ukraine. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434197.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Climate Change on Landscapes in Central Europe, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Problems of Ecology. Ecological Monitoring and Management of Nature Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanka Kupala State University of Grodno, Oct 2012, Grodno, Belarus. pp.134-136, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Landslide Risk for the Waidhofen a.d. Ybbs Region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Promper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protecting Society through Improved Understanding. Proceedings of the 11th International Symposium on Landslides and the 2nd North American Symposium on Landslides and Engineered Slopes. NASL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Banff, Canada. pp.279-285, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Supply and Usage in Central Asia, Tian Shan Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering, Architecture and Environmental Protection. PhiDAC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Niš, Serbia. pp.331-338, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7211999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Sprawl in Estonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Unité Analyse Géospatial (ANAGEO), Université libre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Analyse Géospatial (ANAGEO), Université libre de Bruxelles, Oct 2012, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21212.95365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering algorithm in ILWIS GIS for classification of Landsat TM scenes: case study of Mecsek Hills region, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Elek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences and Environment. Near-Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434218.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILWIS GIS for Monitoring Landscapes in Tundra Ecosystems: Yamal Peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Global Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Geophysicists and Environmentalists of Serbia (AGES), May 2012, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434236.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Land Cover Changes Using Landsat TM: A Case Study of Yamal Ecosystems, Arctic Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI th International Conference on Geoinformatics - Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences of Ukraine, May 2012, Kiev, Ukraine. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7434242.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing and Analysis of Change Detection in the Land Cover Types of the Sudetes by Idrisi GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management and Policy in Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Jul 2010, Warsaw, Poland. pp.23, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10140.64640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Hazards: A Case Study of the Floods in Bangladesh, Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Geography in Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton, School of Geography, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27981.18406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS mapping of the Barents and Pechora Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Suetova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ushakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cartography and GIS for Sustainable Development of Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, La Coruña, Spain. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Geospatial Analysis to the Social Studies: an Assessment of the City Sprawl in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of the Hellenic Geographical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15656.11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of cryogenic landslide hazards and their impact on ecosystems in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLA 2014 International Symposium. The Effects of Irrigation and Drainage on Rural and Urban Landscapes (IRLA2014).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Patras, Greece. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21380.68486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Geospatial Analysis to the Social Studies: an Assessment of the City Sprawl in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of the Hellenic Geographical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Thessaloniki, Greece. , 2014, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435172.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on GIS and Remote Sensing (International GIS Day)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsaghkadzor, Armenia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Vegetation Coverage in Urban Agglomeration of Brussels by NDVI Indicator Using eCognition Software and Remote Sensing Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS and Remote Sensing. GIS Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsaghkadzor, Armenia. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18120.26880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of cryogenic landslide hazards and their impact on ecosystems in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Irrigation and Drainage on Rural and Urban Landscapes IRLA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Patras, Greece. 2014, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435193.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using K-means algorithm classifier for urban landscapes classification in Taipei area, Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Taiwan National University (NTU), Department of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Taipei, Taiwan. pp.46, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10045.61928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of landscape values, typology and quality using methods of spatial metrics for ecological planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uglješa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Marković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th International Scientific Conference ’Environmental and Climate Technologies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Riga, Latvia. 2013, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435400.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of landslide risk for the Waidhofen a.d. Ybbs region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Promper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Landslides and the 2nd North American Symposium on Landslides and Engineered Slopes (NASL). Protecting Society through Improved Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Banff, Canada. 2012, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435382.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Algorithm in ILWIS GIS for Classification of Landsat TM Scenes (Mecsek Hills Region, Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Elek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference ’Geosciences and Environment’. Near-Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Belgrade, Serbia. Geosciences and Environment The 3rd International Professional Conference, 2012, </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36448.74244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping land cover changes using Landsat TM: a case study of Yamal ecosystems, Arctic Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kumpula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Geoinformatics: Theoretical and Applied Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kiev, Ukraine. , 2012, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32044.72329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Lake Victoria Region (Africa: Tanzania, Kenya & Uganda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lund, Sweden. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15000.75521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of data from CHRIS/PROBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calibration and Validation of Earth Observation Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19811.09764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation Area Designation in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calibration and Validation of Earth Observation Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25715.89126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land planning as a support for sustainable development based on tourism: A case study of Slovak rural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Klaučo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohuslava Gregorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uglješa Stankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Marković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Tourism Development and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-208, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostructural features of deep-sea trenches of the Pacific Ocean, the problem of their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4885452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Trenches of the Pacific Ocean: a Comparative Analysis of the Submarine Geomorphology Using Data Modeling by GMT, Python and R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.431. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4892142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seagrass mapping and monitoring along the coast of Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.7435316.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Herstellung eines geoökologischen Geoinformationssystems und digitaler geoökologischer Karten für das Gebiet der Arktis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.5. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33685.17120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Glacier Retreat in Tian Shan Basin Affects the Hydro-Energetic System of Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Analog Seismograms FAIR to Enable Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël De Plaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contract - B2/202/P2/SEISMOSTORM, Belgian Science Policy Office. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Lake Victoria Region (Africa: Tanzania, Kenya and Uganda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] MSc student report for the course ’Advanced GIS’, Lund University. 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of data from CHRIS/PROBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] ’Calibration and Validation of Earth Observation Data’ MSc student course report, University of Southampton. 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation area designation in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Calibration and Validation of Earth Observation Data’ MSc student course report, University of Southampton. 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Отчет за проведение работ батиметрического отдела экспедиции НИС «Полярштерн» от Института полярных и морских исследований им. А.Вегенера в западный сектор Антарктики, юг Тихого океана (моря Беллинсгаузена, Амундсена)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Lomonosov Moscow Sate University. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоэкологическое картографирование Арктических морей России</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PhD Report (Autoreferat) at Lomonosov Moscow State University, Faculty of Geography, Department of Cartography and Geoinformatics, Lomonosov Moscow State University. 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Отчет за производственную практику после IV курса</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] Joanneum Research Forschungsgesellschaft mbH, Institut für Digitale Bildverarbeitung, Graz, Austria; Lomonosov Moscow State University. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms of remote sensing data processing for mapping changes in land cover types over Central Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Italy. 2025, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping landscapes of Africa using remote sensing data: detecting spatio-temporal environmental dynamics from the satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Salzbourg, Austria. 2024, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblioteca Salaborsa: Bologna, Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 231 Corso italiano semestrale Livello: B1.3, Italy. 2024, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Hazard and Natural Risk Assessment: A Case Study of Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course 24S796912 ’Disaster Risk Management with Geoanalytics’, Salzburg (Austria), Austria. 2024, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of landslide risk for the Waidhofen a.d. Ybbs region, Alpine Foreland, Lower Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course 24S796912: Disaster Risk Management with Geoanalytics, Salzburg, Austria. 2024, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studium oder Ausbildung? Die Auswahl der Jugendlichen heute in Deutschland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Deutsche Wissenschaftssprache mündlich, Salzburg, Austria, Austria. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio in Cartography and Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Salzburg, Austria, Austria. 2023, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of historical analog seismological records by image processing and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bruxelles, Belgique, Belgium. 2023, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Course LANG-B910- 20220919, Niveau Perfectionnement (C1), Bruxelle, Belgium. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorising analog seismograms by techniques of machine learning for automated discriminating of seismic signal traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. École polytechnique de Bruxelles (Brussels Faculty of Engineering), Laboratory of Image Synthesis and Analysis (LISA), Brussels, Belgium, Belgium. 2021, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Analysis of the Data Sets on the Mariana Trench, Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. China. 2019, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Trenches of the Pacific Ocean: a Comparative Analysis of the Submarine Geomorphology by Data Modeling Using GMT, QGIS, Python and R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. China. 2019, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Treasures of Chinese Culture: Chinese Painting. Chinese Opera. Chinese Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soonvilerth Phonesaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phetphanthong Sommali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honew Shwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. 中国概况 (China Studies), 中国海洋大学 (Ocean University of China), China. 2017, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01999948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILWIS GIS for monitoring landscapes in tundra ecosystems : Yamal peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Serbia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01973028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environment of the Masuria Lakeland and Biebrza National Park, north-eastern Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Environmental Management and Policy in Central Europe, Warsaw, Poland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02000144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Map: Sediment Thickness. QGIS 3.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qingddao, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map of the Mariana Trench: Bathymetry. QGIS 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lemenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qingdao, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId752"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90C508DD"/>
+    <w:nsid w:val="D316F4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polina-lemenkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-1089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lemenkova_p_1.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-8828-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Lemenkova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18092130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/jpea29-62338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65652/jag.1777704" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19218392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics5010005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/engtoday2500008L" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/ijegeo.1663045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17707/AgricultForest.71.2.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZemBilj2502020L" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2025-0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exco.2025.100180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging11050153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/WBJAE2501037L" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ror2501035L" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2025-0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v5i41.50748" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56430/japro.1811604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging11080249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/34ah-57901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/topola2515005L" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2025-0009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18058578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/jpmnt13-57672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18052694" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/POLJTEH2502035L" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2025-0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15836301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62838/abmj-2025-0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17994778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/POLJTEH2504001L" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/SustFor2592117L" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15767237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CPR2025-1-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62838/abmj-2025-0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16313721" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69510/mipos.1684741" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16217948" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2025-0005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2024-0002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5030024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35424/rgf.i70.939" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v4i39.46177.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2024-0008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pyj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14557626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debeir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2023-0011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081279" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050709" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17707/AgricultForest.70.3.13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v4i39.46177.eng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Lindh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2023.63.0140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025302v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ttj-2023-0008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14040249" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010261" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies11020046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmbm-2022-0290" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.79.2.33500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12111995" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ams.2023.146182" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151512016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171427v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aoa.2023.145243" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140455v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi6040061" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13050604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040871" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics3030022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agg.2023.146157" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131856v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16060303" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9050098" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/boku-2023-0005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjce-2023-0002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2023-0008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/analytics2030040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjti-2022-0010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6405154" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839890v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217798" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718546v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie.2022.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32909/kg.20.36.2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7113414" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11090473" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142315966" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564479v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v39.a2021.e60474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/tehnika2202183L" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2022-0002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2022-0006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11223726" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/tecnolog.v26i1.16793" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2022.141573" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Debeir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jaes-2022-0026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.78.1.29963" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682052v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/gac.2022.141169" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751480v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.141593" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/prolas-2022-0039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3176/earth.2022.05" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869942v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8120317" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909569v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l De Plaen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928635v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nleng-2022-0269" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030140" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2022.1.4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412554" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17559/tv-20220322091846" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844558v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0067" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064200" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829468v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2022.141522" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data7060074" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/gsm.2022.141662" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/eces-2022-0039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ncr-2021-0012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17072/psu.geol.20.3.195" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Lemenkov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jaes-2021-0015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15576/GLL/2021.4.147" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5771582" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZemBilj2101117L" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180273v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ppr.2021.136510" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235242v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ZMSPN2140113L" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5564/mgs.v26i52.1512" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133759" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255750v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4916884" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5637076" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020902v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mgrsd-2020-0038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33175/mtr.2021.248158" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158568v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/fcds-2021-0004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/AASer2152159L" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237945v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.1.3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abmj-2021-0010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/contagri-2021-0011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277625v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/bnsr11-30488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290329v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5112945" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5082861" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276386v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/eg.v0i22.11331" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/PoljTeh2103049L" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/rm2021.e20013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ama-2021-0030" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218868v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ceer-2021-0020" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479541v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5779189" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505790v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/GSF2131079L" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327151v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/cpr2021-1-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289321v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5109998" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444234v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2021v31n.66p.865" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17794/rgn.2021.4.4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093633v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GSGD2002001L" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140484v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2021v31n64p1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910951v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7427/DDI.25.14" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/zrgfub2068099l" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abmj-2020-0007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042041v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13337318" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122231v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1427-9711.19.01" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091503v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35701/rcgs.v22n3.717" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961439v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/gac.2020.11524" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916437v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17846/GI.2020.24.1.4-18" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033533v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/RCJ2020_12" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155346v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5775/fg.2020.009.d" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041269v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2020-0015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091835v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13507761" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011892v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geom.2020.14.4.25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956736v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9733/JGG.2020R0006.E" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485731v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28978/nesciences.691708" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022505v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/b.2020.75.115-141" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523493v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12044799" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949694v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010069" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096543v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jengeo-2020-0008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999997v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geol.2020.46.3.205" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cjece-2020-0002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30892/auog.301112-847" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880588v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2020-0004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963186v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18509/AGB.2020.16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030414v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arls-2020-0021" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564526v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12249773" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873799v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29002/asujse.604761" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108158v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2020-0002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060507v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21094/rg.2020.096" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327797v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.10012808" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431610v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11544048" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464865v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcr-2019-0015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413007v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11369955" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512173v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/avutgs-2019-0008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425689v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11454768" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351014v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rgg-2019-0008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176233v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.8796941" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168755v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/ASE2019547010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11449362" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425687v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35180/gse-2019-0020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/gac.2019.3785" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412970v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30897/ijegeo.567343" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333464v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2019.142.04" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068709v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33714/masteb.486678" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294056v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.9891203" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163671v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093491v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3153/AR19009" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992349v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434167" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948977v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964404v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021995v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434185" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024276v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7439228" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964403v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Werner Schenke" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435538.v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022076v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gauger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kuhn" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feigl" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774028v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael S. M. de Plaen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064711" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004768v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15819.23845" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974752v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7531550" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425697v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14849.40808" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986700v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210214" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986699v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210226" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972892v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210217" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992402v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210232.v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992375v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210235" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986705v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210241" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974747v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210229" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210286" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986701v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7207583.v3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973112v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210238" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992626v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210223" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019282v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210244" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000879v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211594" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986799v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434137" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986797v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211645" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986790v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211600" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986795v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211627" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447144v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29132.97922" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447111v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425709v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20465.84322" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973885v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210385" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991268v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11732.65920" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018255v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999801v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434620.v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974739v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210346" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964399v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211525" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425724v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34031.79522" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017865v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211546" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973758v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211537.v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973514v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210376" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017855v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211804" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018849v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435499" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017952v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211033" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018341v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210943" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425707v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24103.09124" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425713v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13386.31687" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999858v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30799.53929" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986730v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210304" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986732v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210388" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991369v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17993.80487" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986715v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210301" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017746v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211531" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000899v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210952" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022122v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210964" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018364v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210289" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018179v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211843" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992436v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210340" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425718v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11543.11686" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425708v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27376.61446" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017887v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211549" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019201v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210373" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019178v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210343" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019236v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210361" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018228v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210382" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018196v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211777" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017730v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211528" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018796v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210994" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000863v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435520" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425703v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14649.52320" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447219v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23103.66726" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447066v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10484.71047" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973680v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211798" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447103v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28998.63047" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999884v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13799.50084" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986724v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210307" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986750v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210925" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986757v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211552" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018942v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210400" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018374v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210358" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019255v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210292" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986726v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210313" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986810v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434191" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986777v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211558" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986800v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211795.v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949042v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017909v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211126" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000251v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211639" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021988v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210298" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974737v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210364" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425741v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14469.29920" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425705v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25151.66721" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986782v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211606" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963669v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211633" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991382v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434584.v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973559v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211543" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017925v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435496" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018891v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210937" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019146v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210349" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018213v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210391" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021981v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435490" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018810v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211846" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447056v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28841.34402" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425753v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22228.76160" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425747v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13453.49124" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991241v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10024.62722" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991208v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12140.62082" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972865v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211933" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447125v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20111.94882" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972864v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Klau&#269;o" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslava Gregorov&#225;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugljesa Stankov" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Markovic" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434200" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447050v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15078.78406" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000858v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211870" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986852v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434215" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963605v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211927.v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991180v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435202.v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425719v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31593.85606" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991146v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435424.v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425722v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20128.33287" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964400v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211945" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000170v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ho&#224;ng" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435397.v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991163v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32186.44486" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425698v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35106.58567" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021978v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434197.v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964401v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/iscect.2013.002" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425763v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21212.95365" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023017v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211999" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974743v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211993" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972877v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Promper" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glade" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434230" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000222v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Elek" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434218.v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964395v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Forbes" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kumpula" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434236.v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022108v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Forbes" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434242.v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447002v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10140.64640" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425757v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27981.18406" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974744v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Suetova" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ushakova" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435529" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448378v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15656.11524" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448396v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21380.68486" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972869v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435172.v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972868v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448415v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18120.26880" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972867v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435193.v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425701v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10045.61928" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972871v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uglje&#353;a Stankov" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Markovi&#263;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435400.v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972874v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435382.v2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972872v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36448.74244" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972875v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32044.72329" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448362v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15000.75521" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448331v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19811.09764" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448318v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25715.89126" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022151v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245754v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4892142" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246580v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4885452" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999637v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435316.v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023780v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33685.17120" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450950v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041550v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022486v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023000v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023009v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022156v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023832v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022160v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145071v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611990v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620677v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062856v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620721v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612624v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612324v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612863v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612179v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612499v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356932v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356887v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01999948v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonvilerth Phonesaly" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetphanthong Sommali" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xin" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honew Shwe" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01973028v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02000144v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01991403v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01991387v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/polina-lemenkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-1089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lemenkova_p_1.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=As7apVQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-8828-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Lemenkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18092130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/jpea29-62338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65652/jag.1777704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19218392" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZemBilj2502020L" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics5010005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17707/AgricultForest.71.2.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/engtoday2500008L" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/ijegeo.1663045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2025-0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2025-0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v5i41.50748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56430/japro.1811604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging11080249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/34ah-57901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/topola2515005L" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging11050153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/WBJAE2501037L" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exco.2025.100180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ror2501035L" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2025-0001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18058578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/jpmnt13-57672" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/POLJTEH2502035L" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2025-0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15836301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18052694" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62838/abmj-2025-0008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17994778" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/POLJTEH2504001L" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/SustFor2592117L" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15767237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CPR2025-1-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62838/abmj-2025-0003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16313721" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69510/mipos.1684741" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16217948" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2024-0002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2025-0005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v4i39.46177.fr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2024-0008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth5030024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35424/rgf.i70.939" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pyj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14557626" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debeir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2023-0011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050709" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12081279" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17707/AgricultForest.70.3.13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v4i39.46177.eng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025302v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Lindh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2023.63.0140" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmbm-2022-0290" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.79.2.33500" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12111995" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ams.2023.146182" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies11020046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ttj-2023-0008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14040249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010261" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151512016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171427v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aoa.2023.145243" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140455v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi6040061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13050604" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040871" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics3030022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248530v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agg.2023.146157" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131856v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16060303" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094997v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9050098" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjce-2023-0002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/boku-2023-0005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2023-0008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/analytics2030040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjti-2022-0010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6405154" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2022.141573" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Debeir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jaes-2022-0026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.78.1.29963" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682052v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/gac.2022.141169" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7113414" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11090473" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142315966" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v39.a2021.e60474" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/tehnika2202183L" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2022-0002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arsa-2022-0006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850978v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11223726" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556311v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/tecnolog.v26i1.16793" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839890v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217798" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718546v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie.2022.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32909/kg.20.36.2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751480v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.141593" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/prolas-2022-0039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647251v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3176/earth.2022.05" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869942v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8120317" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909569v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l De Plaen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010056" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928635v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nleng-2022-0269" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030140" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2022.1.4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834515v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17559/tv-20220322091846" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844558v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0067" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894159v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412554" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829468v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2022.141522" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773635v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064200" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684405v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data7060074" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939173v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/eces-2022-0039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/gsm.2022.141662" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524458v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ncr-2021-0012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17072/psu.geol.20.3.195" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15576/GLL/2021.4.147" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Lemenkov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jaes-2021-0015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158568v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/fcds-2021-0004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/AASer2152159L" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237945v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.1.3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498716v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abmj-2021-0010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240608v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/contagri-2021-0011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133759" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255750v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4916884" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410897v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5637076" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020902v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mgrsd-2020-0038" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140864v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33175/mtr.2021.248158" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5771582" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233123v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZemBilj2101117L" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180273v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ppr.2021.136510" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235242v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ZMSPN2140113L" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269846v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5564/mgs.v26i52.1512" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/bnsr11-30488" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290329v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5112945" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203885v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/rm2021.e20013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/PoljTeh2103049L" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276386v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/eg.v0i22.11331" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ama-2021-0030" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5082861" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505790v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/GSF2131079L" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5779189" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218868v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ceer-2021-0020" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444234v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2021v31n.66p.865" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2021v31n64p1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GSGD2002001L" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349895v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17794/rgn.2021.4.4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/cpr2021-1-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289321v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5109998" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083635v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091503v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35701/rcgs.v22n3.717" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13337318" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108315v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/zrgfub2068099l" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910951v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7427/DDI.25.14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986272v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abmj-2020-0007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122231v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1427-9711.19.01" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956736v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9733/JGG.2020R0006.E" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485731v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28978/nesciences.691708" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022505v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/b.2020.75.115-141" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5775/fg.2020.009.d" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041269v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/trser-2020-0015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091835v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13507761" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011892v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geom.2020.14.4.25" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961439v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/gac.2020.11524" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17846/GI.2020.24.1.4-18" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033533v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/RCJ2020_12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523493v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12044799" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949694v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010069" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999997v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geol.2020.46.3.205" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910881v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cjece-2020-0002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881068v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30892/auog.301112-847" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096543v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jengeo-2020-0008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880588v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2020-0004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963186v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18509/AGB.2020.16" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/arls-2020-0021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564526v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12249773" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29002/asujse.604761" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108158v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ouacsce-2020-0002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060507v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21094/rg.2020.096" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327797v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.10012808" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425689v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11454768" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351014v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rgg-2019-0008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413007v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11369955" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512173v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/avutgs-2019-0008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431610v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11544048" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464865v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcr-2019-0015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176233v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.8796941" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168755v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/ASE2019547010" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425688v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11449362" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425687v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35180/gse-2019-0020" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277500v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/gac.2019.3785" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412970v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30897/ijegeo.567343" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068709v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33714/masteb.486678" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333464v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2019.142.04" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093491v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3153/AR19009" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294056v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.9891203" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163671v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992349v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434167" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948977v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964404v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021995v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434185" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024276v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7439228" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964403v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Werner Schenke" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435538.v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022076v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gauger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kuhn" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feigl" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774028v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael S. M. de Plaen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064711" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004768v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15819.23845" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974752v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7531550" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425697v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14849.40808" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986700v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210214" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992402v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210232.v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986699v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210226" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972892v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210217" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992375v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210235" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986705v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210241" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974747v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210229" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972887v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210286" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986701v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7207583.v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973112v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210238" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992626v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210223" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019282v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210244" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018255v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000879v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211594" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447111v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29132.97922" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425709v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20465.84322" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986797v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211645" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986795v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211627" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991268v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11732.65920" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973885v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210385" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986790v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211600" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986799v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434137" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017746v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211531" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000899v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210952" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022122v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210964" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018364v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210289" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018179v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211843" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992436v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210340" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425718v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11543.11686" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425708v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27376.61446" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973758v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211537.v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973514v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210376" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017855v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211804" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018849v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435499" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017952v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211033" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210943" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425707v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24103.09124" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425713v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13386.31687" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999858v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30799.53929" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986730v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210304" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986732v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210388" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991369v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17993.80487" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986715v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210301" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999801v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434620.v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974739v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210346" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964399v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211525" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425724v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34031.79522" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017865v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211546" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017887v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211549" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019201v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210373" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019178v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210343" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019236v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210361" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018228v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210382" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018196v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211777" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017730v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211528" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018796v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210994" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000863v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435520" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425703v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14649.52320" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447219v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23103.66726" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447066v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10484.71047" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973680v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211798" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986750v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210925" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986757v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211552" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986724v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210307" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999884v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13799.50084" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018374v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210358" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447103v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28998.63047" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019255v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210292" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018942v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210400" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986726v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210313" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974737v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210364" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986810v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434191" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986777v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211558" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986800v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211795.v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017909v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211126" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949042v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000251v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211639" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021988v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210298" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991382v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434584.v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425705v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25151.66721" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425741v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14469.29920" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963669v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211633" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986782v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211606" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973559v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211543" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019146v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210349" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021981v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435490" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017925v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435496" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018213v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210391" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018891v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7210937" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991208v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12140.62082" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972865v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211933" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425753v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22228.76160" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425747v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13453.49124" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991241v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10024.62722" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018810v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211846" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447056v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28841.34402" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447125v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20111.94882" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000858v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211870" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447050v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15078.78406" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972864v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Klau&#269;o" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslava Gregorov&#225;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugljesa Stankov" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Markovic" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434200" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963605v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211927.v2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991180v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435202.v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986852v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434215" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425719v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31593.85606" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991146v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435424.v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425722v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20128.33287" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964400v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211945" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000170v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ho&#224;ng" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435397.v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01991163v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32186.44486" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425698v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35106.58567" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964401v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/iscect.2013.002" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021978v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434197.v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974743v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211993" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972877v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Promper" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glade" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434230" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023017v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7211999" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425763v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21212.95365" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000222v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Elek" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434218.v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964395v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Forbes" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kumpula" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434236.v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022108v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C Forbes" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7434242.v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447002v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10140.64640" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425757v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27981.18406" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974744v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Suetova" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ushakova" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435529" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448378v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15656.11524" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448396v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21380.68486" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972869v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435172.v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972868v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448415v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18120.26880" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972867v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435193.v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425701v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10045.61928" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972871v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uglje&#353;a Stankov" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Markovi&#263;" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435400.v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972874v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435382.v2" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972872v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36448.74244" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972875v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32044.72329" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448362v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15000.75521" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448331v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19811.09764" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448318v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25715.89126" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022151v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246580v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4885452" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245754v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4892142" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999637v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.7435316.v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023780v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33685.17120" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450950v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041550v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022486v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023009v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023000v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022156v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023832v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022160v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145071v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611990v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062856v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620677v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620721v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612324v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612624v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612863v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612179v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612499v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356887v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356932v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01999948v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonvilerth Phonesaly" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetphanthong Sommali" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xin" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honew Shwe" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01973028v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02000144v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01991403v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01991387v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>