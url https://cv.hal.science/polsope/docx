--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -1022,131 +1022,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burst mode enabled ultrafast laser inscription inside gallium arsenide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser stabilization by nonlinear absorption for enhanced-precision material processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Extreme Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.045001. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (4), pp.993-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2631-7990/ac8fc3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.449720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800158v1</w:t>
+                <w:t xml:space="preserve">hal-03576611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength Influence on Precision Femtosecond Laser Processing</w:t>
               </w:r>
@@ -1260,144 +1273,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser stabilization by nonlinear absorption for enhanced-precision material processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burst mode enabled ultrafast laser inscription inside gallium arsenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (4), pp.993-996. </w:t>
+              <w:t xml:space="preserve">International Journal of Extreme Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.045001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.449720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2631-7990/ac8fc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576611v1</w:t>
+                <w:t xml:space="preserve">hal-03800158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Laser Welding of Similar and Dissimilar Semiconductor Materials</w:t>
               </w:r>
@@ -1526,252 +1526,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
+                <w:t xml:space="preserve">Direct nanosecond laser welding of semiconductor materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Jose, United States. pp.JTh6A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JTh6A.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817206v1</w:t>
+                <w:t xml:space="preserve">hal-03800616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct nanosecond laser welding of semiconductor materials</w:t>
+                <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario García-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dresde, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800616v1</w:t>
+                <w:t xml:space="preserve">hal-03817206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse energy stabilization to enhance precision of ultrafast laser material processing</w:t>
               </w:r>
@@ -1878,51 +1878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario García-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sope&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.114037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sp&#252;hler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Selivanau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2025.02.2005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Das" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Fedorov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61983-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ac8fc3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Das" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sopena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Delaporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sope&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.114037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sp&#252;hler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Selivanau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2025.02.2005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Das" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Fedorov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61983-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449720" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ac8fc3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Das" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sopena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Delaporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>