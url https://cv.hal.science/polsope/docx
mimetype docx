--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1022,382 +1022,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser stabilization by nonlinear absorption for enhanced-precision material processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength Influence on Precision Femtosecond Laser Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.449720⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.896-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622003944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576611v1</w:t>
+                <w:t xml:space="preserve">hal-03800988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength Influence on Precision Femtosecond Laser Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+                <w:t xml:space="preserve">Burst mode enabled ultrafast laser inscription inside gallium arsenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (S1), pp.896-897. </w:t>
+              <w:t xml:space="preserve">International Journal of Extreme Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.045001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927622003944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2631-7990/ac8fc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800988v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burst mode enabled ultrafast laser inscription inside gallium arsenide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser stabilization by nonlinear absorption for enhanced-precision material processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Extreme Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.045001. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (4), pp.993-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2631-7990/ac8fc3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.449720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800158v1</w:t>
+                <w:t xml:space="preserve">hal-03576611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Laser Welding of Similar and Dissimilar Semiconductor Materials</w:t>
               </w:r>
@@ -1526,252 +1526,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct nanosecond laser welding of semiconductor materials</w:t>
+                <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario García-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dresde, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800616v1</w:t>
+                <w:t xml:space="preserve">hal-03817206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
+                <w:t xml:space="preserve">Direct nanosecond laser welding of semiconductor materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Jose, United States. pp.JTh6A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JTh6A.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817206v1</w:t>
+                <w:t xml:space="preserve">hal-03800616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse energy stabilization to enhance precision of ultrafast laser material processing</w:t>
               </w:r>
@@ -1878,51 +1878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario García-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sope&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.114037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sp&#252;hler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Selivanau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2025.02.2005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Das" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Fedorov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61983-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449720" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ac8fc3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Das" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sopena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Delaporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sope&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.114037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sp&#252;hler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Selivanau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2025.02.2005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Das" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Fedorov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61983-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ac8fc3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Das" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sopena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Delaporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>