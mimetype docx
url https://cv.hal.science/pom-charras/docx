--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -118,616 +118,616 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio–numerical mapping in 3D: Is horizontal mapping the best candidate?</w:t>
+                <w:t xml:space="preserve">Attention to space and time: Independent or interactive systems? A narrative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bourgaux</w:t>
+                <w:t xml:space="preserve">Mariagrazia Capizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dolores de Hevia</w:t>
+                <w:t xml:space="preserve">Ana Chica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lupiáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000575⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (6), pp.2030-2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-023-02325-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241373v1</w:t>
+                <w:t xml:space="preserve">hal-04533727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between rhythm-based temporal expectations and endogenous spatial attention in simple reaction-time tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatio–numerical mapping in 3D: Is horizontal mapping the best candidate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores de Hevia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariagrazia Capizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcogn.2023.1191595⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (1), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533771v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention to space and time: Independent or interactive systems? A narrative review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the relationship between rhythm-based temporal expectations and endogenous spatial attention in simple reaction-time tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Chica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagrazia Capizzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (6), pp.2030-2048. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-023-02325-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcogn.2023.1191595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533727v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional Orienting in Front and Rear Spaces in a Virtual Reality Discrimination Task</w:t>
+                <w:t xml:space="preserve">Exploring spatiotemporal interactions: On the superiority of time over space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébaï Soret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kévin Vidaud-Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (8), pp.2582-2595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vision6010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-022-02546-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519477v1</w:t>
+                <w:t xml:space="preserve">hal-04533736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring spatiotemporal interactions: On the superiority of time over space</w:t>
+                <w:t xml:space="preserve">Attentional Orienting in Front and Rear Spaces in a Virtual Reality Discrimination Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Vidaud-Laperrière</w:t>
+                <w:t xml:space="preserve">Rébaï Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Brunel</w:t>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pom Charras</w:t>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (8), pp.2582-2595. </w:t>
+              <w:t xml:space="preserve"> Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-022-02546-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vision6010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533736v1</w:t>
+                <w:t xml:space="preserve">hal-03519477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial representation of time can be flexibly oriented in the frontal or lateral planes from an early age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -794,372 +794,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional reorganization of the attentional networks in low-grade glioma patients: a longitudinal study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SMA Selectively Codes the Active Accumulation of Temporal, Not Spatial, Magnitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer T Coull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+                <w:t xml:space="preserve">Maxime Donadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Deverdun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (11), pp.2281-2298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300109v1</w:t>
+                <w:t xml:space="preserve">hal-01384024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMA Selectively Codes the Active Accumulation of Temporal, Not Spatial, Magnitude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Functional reorganization of the attentional networks in low-grade glioma patients: a longitudinal study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Deverdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menjot de Champfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Donadieu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00854⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384024v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébaï Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1223,64 +1223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric interhemispheric excitability evidenced by event-related potential amplitude patterns after &amp;quot;wide-awake surgery&amp;quot; of brain tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,51 +1389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des apprentissages mathématiques chez les enfants bilingues issus de langues minoritaires exposés au français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIPSYDEVE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1458,77 +1458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Espace-Nombre chez l'enfant d'âge scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1566,281 +1566,281 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-tracking and Virtual Reality in 360-degrees: exploring two ways to assess attentional orienting in rear space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebai Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Eye Tracking Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Stuttgart, Germany. </w:t>
+              <w:t xml:space="preserve">ETRA '20: 2020 Symposium on Eye Tracking Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Stuttgart Germany, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3379157.3391418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641282v1</w:t>
+                <w:t xml:space="preserve">hal-03519456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-tracking and Virtual Reality in 360-degrees: exploring two ways to assess attentional orienting in rear space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebai Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETRA '20: 2020 Symposium on Eye Tracking Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Stuttgart Germany, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">Symposium on Eye Tracking Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Stuttgart, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3379157.3391418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519456v1</w:t>
+                <w:t xml:space="preserve">hal-03641282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive biases in non-synbolic addition</w:t>
               </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sessa Nadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th conférence of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ténérife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1921,51 +1921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining spatial and temporal expetancies to impove visual processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e conférence ESCOP, Tenerife, 25-28 septembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1990,64 +1990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional orienting in virtual reality using endogenous and exogenous cues in auditory and visual modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébaï Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charra Pom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2133,51 +2133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2215,51 +2215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial interference on temporal judgments in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Deficit di rappresentazione Temporale e disturbi del neurosviluppo", Turin, 7-8 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2297,90 +2297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Motor Area (SMA) is activated selectively by the accumulation of temporal rather than spatial information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer T. Coull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Forum of the Federation of European Neuroscience Societies (FENS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2418,64 +2418,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awake Surgery&amp;quot; of Slow-Growing Tumors and Cortical Excitability Measured by EEG Recordings. Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flexibility of Time-on-Space Interference The Role of Spatial Saliency and Interindividual Differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vidaud-Laperriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e conférence ESCOP, Tenerife, 25-28 septembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tenerife, Espagne. s.p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tuffigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebai Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e conférence ESCOP, Tenerife, 25-28 septembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tenerife, Espagne. s.p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Society for Cognitive Psychology Conference, Tenerife, 25-28 septembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tenerife, Espagne. s.p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Galay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque international du RIPSYDEVE "Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence", Bordeaux, 23-24 mai 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France. s.p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2938,51 +2938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct roles for Supplementary Motor Area and feature-specific regions of the brain in the subjective distortion of time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3033,90 +3033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awake Surgery: Skills of Neurosurgeon Matter but Those of Patient Too. How to Optimize Functional Brain Mapping by Improving Per-Operatory Testing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Argon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bardy Lagarde Mottet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKILLS'11: The International Conference of the European SKILLS Project</w:t>
@@ -3337,51 +3337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial bias after brain damage: the case of visual neglect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bartolomeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Lupianez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3455,51 +3455,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NET-Prep : Neural Bases of Temporal Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3549,51 +3549,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOME 1 - CV - HDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Université Paul Valery Montpellier 3, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3780,51 +3780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000575" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chica" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Capizzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2023.1191595" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lupi&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02325-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision6010003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidaud-Laperri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02546-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01300109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLM4HVR2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00854" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebai Soret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379157.3391418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessa Nadia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02147038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charra Pom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peysakhovich Vsevolod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317959.3321490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coull" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T. Coull" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidaud-Laperriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tuffigo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sessa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Frede" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Galay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lupianez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Capizzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lupi&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02325-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000575" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2023.1191595" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidaud-Laperri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02546-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision6010003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00854" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01300109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLM4HVR2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebai Soret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379157.3391418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessa Nadia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02147038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charra Pom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peysakhovich Vsevolod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317959.3321490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coull" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T. Coull" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidaud-Laperriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tuffigo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sessa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Frede" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Galay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lupianez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>