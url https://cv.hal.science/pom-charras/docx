--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -1915,213 +1915,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spatial and temporal expetancies to impove visual processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pom Charras</w:t>
+                <w:t xml:space="preserve">Attentional orienting in virtual reality using endogenous and exogenous cues in auditory and visual modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébaï Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charra Pom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peysakhovich Vsevolod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e conférence ESCOP, Tenerife, 25-28 septembre 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3317959.3321490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932671v1</w:t>
+                <w:t xml:space="preserve">hal-02147038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional orienting in virtual reality using endogenous and exogenous cues in auditory and visual modalities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peysakhovich Vsevolod</w:t>
+                <w:t xml:space="preserve">Combining spatial and temporal expetancies to impove visual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21e conférence ESCOP, Tenerife, 25-28 septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tenerife, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3317959.3321490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02147038v1</w:t>
+                <w:t xml:space="preserve">hal-02932671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial interference on temporal judgments: effect of depth in children and adults</w:t>
               </w:r>
@@ -3780,51 +3780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Capizzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lupi&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02325-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000575" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2023.1191595" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidaud-Laperri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02546-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision6010003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00854" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01300109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLM4HVR2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebai Soret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379157.3391418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessa Nadia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02147038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charra Pom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peysakhovich Vsevolod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317959.3321490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coull" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T. Coull" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidaud-Laperriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tuffigo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sessa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Frede" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Galay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lupianez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Capizzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lupi&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02325-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000575" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2023.1191595" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidaud-Laperri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02546-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision6010003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00854" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01300109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLM4HVR2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebai Soret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379157.3391418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessa Nadia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02147038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charra Pom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peysakhovich Vsevolod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317959.3321490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coull" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T. Coull" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidaud-Laperriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tuffigo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sessa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Frede" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Galay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lupianez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04769699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>