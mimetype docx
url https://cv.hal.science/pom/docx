--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -467,317 +467,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin-width and permutations</w:t>
+                <w:t xml:space="preserve">Discrepancy and sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+                <w:t xml:space="preserve">Mario Grobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/lmcs-20(3:4)2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.96-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766577v1</w:t>
+                <w:t xml:space="preserve">hal-04800291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancy and sparsity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twin-width and permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiting Jiang</w:t>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vigny</w:t>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 169, pp.96-133. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2024.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-20(3:4)2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800291v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-width IV: ordered graphs and matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Giocanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.924-937. </w:t>
@@ -965,235 +965,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From χ to χp-bounded classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulo-counting first-order logic on bounded expansion classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Robin Thomas 1962-2020, 158 (1), pp.186-209. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347 (8), pp.113700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2021.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373528v1</w:t>
+                <w:t xml:space="preserve">hal-04314339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulo-counting first-order logic on bounded expansion classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From χ- to χ-bounded classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiting Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 347 (8), pp.113700. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.186-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314339v1</w:t>
+                <w:t xml:space="preserve">hal-04314324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed domination on sparse graph classes</w:t>
               </w:r>
@@ -1231,51 +1231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.103773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1303,174 +1303,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From χ- to χ-bounded classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">From χ to χp-bounded classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 158, pp.186-209. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">, 2023, Robin Thomas 1962-2020, 158 (1), pp.186-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jctb.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314324v1</w:t>
+                <w:t xml:space="preserve">hal-03373528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few words about maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.103773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Gajarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,369 +2005,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Powers of Sparse Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-Order Interpretations of Bounded Expansion Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Gajarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona De Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/9417⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3382093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039313v1</w:t>
+                <w:t xml:space="preserve">hal-02901296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Approach to Structural Limits and Limits of Graphs with Bounded Tree-Depth</w:t>
+                <w:t xml:space="preserve">Clustering Powers of Sparse Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/9417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/memo/1272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901299v1</w:t>
+                <w:t xml:space="preserve">hal-03039313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Order Interpretations of Bounded Expansion Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Unified Approach to Structural Limits and Limits of Graphs with Bounded Tree-Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-41. </w:t>
+              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (1272), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3382093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/memo/1272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901296v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Checking on Ordered Structures</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken-Ichi Kawarabayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.1-28. </w:t>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109, pp.102-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4010,304 +4010,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations and Examples of Graph Classes with Bounded Expansion</w:t>
+                <w:t xml:space="preserve">A Model Theory Approach to Structural Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David R. Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Commentationes Mathematicae Universitatis Carolinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (4), pp.581-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656805v1</w:t>
+                <w:t xml:space="preserve">hal-00799560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Theory Approach to Structural Limits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+                <w:t xml:space="preserve">Planarity and Trémaux trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentationes Mathematicae Universitatis Carolinae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (3), pp.279-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799560v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planarity and Trémaux trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizations and Examples of Graph Classes with Bounded Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+                <w:t xml:space="preserve">David R. Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (3), pp.279-293. </w:t>
+              <w:t xml:space="preserve">, 2012, 33 (3), pp.350-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656808v1</w:t>
+                <w:t xml:space="preserve">hal-00656805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
               </w:r>
@@ -4332,51 +4332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (1), pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 159, pp.2045-2049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4957,200 +4957,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad and classes with bounded expansion II. algorithmic aspects</w:t>
+                <w:t xml:space="preserve">Grad and classes with bounded expansion III. Restricted graph homomorphism dualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (3), pp.777-791. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 29 (4), pp.1012-1024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260722v1</w:t>
+                <w:t xml:space="preserve">hal-00288113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad and classes with bounded expansion III. Restricted graph homomorphism dualities</w:t>
+                <w:t xml:space="preserve">Grad and classes with bounded expansion II. algorithmic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (4), pp.1012-1024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.777-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2006.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288113v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grad and classes with bounded expansion I. decompositions</w:t>
               </w:r>
@@ -5227,51 +5227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations by Contact and Intersection of Segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5330,51 +5330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barycentric systems and stretchability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5427,316 +5427,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trémaux trees and planarity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Regular embeddings of multigraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (Topics in Discrete Mathematics), pp.553-563</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097836v1</w:t>
+                <w:t xml:space="preserve">hal-00101456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+                <w:t xml:space="preserve">Trémaux trees and planarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2006.02.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (5), pp.1017-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054106004248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00081706v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular embeddings of multigraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+                <w:t xml:space="preserve">Folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96-5, pp.730-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2006.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101456v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree depth, subgraph coloring and homomorphism bounds</w:t>
               </w:r>
@@ -6004,212 +6004,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphism and dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grad and classes with bounded expansion I. decompositions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KAM-DIMATIA Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005-739, pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011203v1</w:t>
+                <w:t xml:space="preserve">hal-00007997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad and classes with bounded expansion I. decompositions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homomorphism and dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KAM-DIMATIA Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (5-6), pp.861-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0963548305007145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007997v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00011203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grad and classes with bounded expansion III. restricted dualities.</w:t>
               </w:r>
@@ -6277,51 +6277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity of planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6544,51 +6544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On cotree-critical and DFS cotree-critical graphs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6777,51 +6777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On topological aspects of orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6880,51 +6880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity of planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6956,290 +6956,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Characterization of Gauss Codes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-colorability and contacts of segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 22(2), pp.287-295</w:t>
+              <w:t xml:space="preserve">Série du CAMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 171, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005626v1</w:t>
+                <w:t xml:space="preserve">hal-00008547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-colorability and contacts of segments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intersection Graphs of Jordan Arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Série du CAMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 171, pp.1-2</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 49, pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008547v1</w:t>
+                <w:t xml:space="preserve">hal-00005625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersection Graphs of Jordan Arcs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">On a Characterization of Gauss Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 49, pp.11-28</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22(2), pp.287-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005625v1</w:t>
+                <w:t xml:space="preserve">hal-00005626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planarity and Edge Poset Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7292,268 +7292,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar orientations revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipolar orientations revisited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 56, pp.157-179</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 56 (2-3), pp.157-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0166-218X(94)00085-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261327v1</w:t>
+                <w:t xml:space="preserve">hal-00005622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar orientations revisited.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+                <w:t xml:space="preserve">Bipolar orientations revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Fraysseix (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 56 (2-3), pp.157-179. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 56, pp.157-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0166-218X(94)00085-R⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00005622v1</w:t>
+                <w:t xml:space="preserve">hal-00261327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Left-First Search Algorithm for Planar Graphs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7617,51 +7617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On triangle contact graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Fraysseix (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7699,51 +7699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On triangle contact graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,51 +7794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of planar graphs by segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7915,51 +7915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Fraysseix (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8023,274 +8023,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin-width and permutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+                <w:t xml:space="preserve">Decomposition horizons: from graph sparsity to model-theoretic dividing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Braunfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocomb 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Prague (CZ), Czech Republic. pp.156-162, </w:t>
+              <w:t xml:space="preserve">, Aug 2023, Prague (CZ), Czech Republic. pp.216-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5817/CZ.MUNI.EUROCOMB23-022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5817/CZ.MUNI.EUROCOMB23-030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314372v1</w:t>
+                <w:t xml:space="preserve">hal-04314385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition horizons: from graph sparsity to model-theoretic dividing lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twin-width and permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Braunfeld</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
+                <w:t xml:space="preserve">Stephan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocomb 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Prague (CZ), Czech Republic. pp.216-222, </w:t>
+              <w:t xml:space="preserve">, Aug 2023, Prague (CZ), Czech Republic. pp.156-162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5817/CZ.MUNI.EUROCOMB23-030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5817/CZ.MUNI.EUROCOMB23-022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314385v1</w:t>
+                <w:t xml:space="preserve">hal-04314372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Properties of the First-Order Transduction Quasiorder</w:t>
               </w:r>
@@ -8380,51 +8380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-width IV: ordered graphs and matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Giocanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8432,51 +8432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STOC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
@@ -8756,51 +8756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Properties of Sparse Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9020,51 +9020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9356,51 +9356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of planar hypergraphs by contacts of triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9735,229 +9735,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliant: more than a programming language, a flexible e-learning tool.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stretching of Jordan arc contact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.71-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Vicinius Santos</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/b94919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005643v1</w:t>
+                <w:t xml:space="preserve">hal-00005644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretching of Jordan arc contact systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pliant: more than a programming language, a flexible e-learning tool.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.71-85, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Vicinius Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b94919⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isaac Woungang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.505-510</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005644v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact and intersection representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10098,51 +10098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of DFS cotree critical graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10173,51 +10173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm to find a Kuratowski subdivision in DFS cotree critical graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10454,51 +10454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short proof of a Gauss problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10529,51 +10529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular Orientations, Arboricity and Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11472,51 +11472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Triangle Contact Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12771,51 +12771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84055899"/>
+    <w:nsid w:val="2E67491C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13002,51 +13002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-3729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160167906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1974-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braunfeld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cort&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quiroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:4)2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Grobler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2024.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519935.3520037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Buffi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2021.05.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113700" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Heydt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Kublenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenstiehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2022.103660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rabinovich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9417" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona De Mendez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382093" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kord Eickmeyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siebertz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-020-01074-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#277;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehui Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-020-4223-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-018-3733-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Micek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Wiechert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-019-3892-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ganian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlin&#283;n&#253;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdr&#382;&#225;lek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdrzalek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charbit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hosseini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.06.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Heuvel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20719" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/4424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2014.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wood" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Fraysseix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5WNJ1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.03.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNPHJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/jsl/1278682204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD0N9VDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.03.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3DW9PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-006-0157-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZSHJFV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.12.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7BKNFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054106004248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.02.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34536D2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2005.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QCZHVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007998v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.07.034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1LNH47J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548305007145" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6L49DLSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007997v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-004-0029-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JG4MR1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tonneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00201-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NN339BRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005626v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1996.0064" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJXF3ZXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fraysseix (de)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(94)00085-R" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GDPFSPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomass&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-022" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Braunfeld" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765457v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.31" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373553v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Muzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhoondian Amiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210383" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.065" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H637B6PS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPVD6SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLWCT13H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vicinius Santos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94919" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b105810" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005641v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auillans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005636v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108592376" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59204-5_11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gimbel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Th. Guilbaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Coumet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252409v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216529v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957088v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Goodall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804823v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-3729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160167906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1974-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braunfeld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cort&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quiroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Grobler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2024.06.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:4)2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519935.3520037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Buffi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113700" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2021.05.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Heydt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Kublenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenstiehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2022.103660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rabinovich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona De Mendez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9417" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kord Eickmeyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siebertz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-020-01074-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#277;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehui Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-020-4223-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-018-3733-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Micek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Wiechert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-019-3892-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ganian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlin&#283;n&#253;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdr&#382;&#225;lek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdrzalek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charbit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hosseini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.06.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Heuvel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20719" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/4424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2014.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Fraysseix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5WNJ1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.03.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNPHJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/jsl/1278682204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD0N9VDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.03.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3DW9PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-006-0157-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZSHJFV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.12.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7BKNFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101456v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054106004248" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.02.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34536D2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2005.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QCZHVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007998v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.07.034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1LNH47J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011203v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548305007145" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6L49DLSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-004-0029-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JG4MR1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tonneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00201-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NN339BRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1996.0064" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJXF3ZXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(94)00085-R" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GDPFSPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261327v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fraysseix (de)" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314385v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Braunfeld" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomass&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765457v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.31" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373553v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Muzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhoondian Amiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210383" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.065" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H637B6PS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPVD6SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLWCT13H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94919" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vicinius Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b105810" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005641v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auillans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005636v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108592376" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59204-5_11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gimbel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Th. Guilbaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Coumet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252409v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216529v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957088v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Goodall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804823v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>