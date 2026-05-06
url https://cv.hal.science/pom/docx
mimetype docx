--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -467,1010 +467,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancy and sparsity</w:t>
+                <w:t xml:space="preserve">Shallow vertex minors, stability, and dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Grobler</w:t>
+                <w:t xml:space="preserve">Hector Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiting Jiang</w:t>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2024.06.001⟩</w:t>
+              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.87 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/igt.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800291v1</w:t>
+                <w:t xml:space="preserve">hal-04807086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-width and permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/lmcs-20(3:4)2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin-width IV: ordered graphs and matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+                <w:t xml:space="preserve">Discrepancy and sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Grobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Giocanti</w:t>
+                <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Simon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.924-937. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.96-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3519935.3520037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984010v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow vertex minors, stability, and dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twin-width IV: ordered graphs and matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Buffière</w:t>
+                <w:t xml:space="preserve">Ugo Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun Jung Kim</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.87 - 112. </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.924-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/igt.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3519935.3520037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807086v1</w:t>
+                <w:t xml:space="preserve">hal-04984010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulo-counting first-order logic on bounded expansion classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From χ to χp-bounded classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiting Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 347 (8), pp.113700. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Robin Thomas 1962-2020, 158 (1), pp.186-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314339v1</w:t>
+                <w:t xml:space="preserve">hal-03373528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From χ- to χ-bounded classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulo-counting first-order logic on bounded expansion classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158, pp.186-209. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347 (8), pp.113700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2021.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314324v1</w:t>
+                <w:t xml:space="preserve">hal-04314339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed domination on sparse graph classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simeon Kublenz</w:t>
+                <w:t xml:space="preserve">From χ- to χ-bounded classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiting Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.186-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314312v1</w:t>
+                <w:t xml:space="preserve">hal-04314324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From χ to χp-bounded classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+                <w:t xml:space="preserve">Distributed domination on sparse graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Heydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Kublenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2021.05.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.103773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373528v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few words about maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,126 +1530,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed domination on sparse graph classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Heydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Kublenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.103773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625535v1</w:t>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Gajarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,737 +2005,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Order Interpretations of Bounded Expansion Classes</w:t>
+                <w:t xml:space="preserve">1-Subdivisions, the Fractional Chromatic Number and the Hall Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Kreutzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+                <w:t xml:space="preserve">Zdenĕk Dvořák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Ossona De Mendez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hehui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-41. </w:t>
+              <w:t xml:space="preserve">Combinatorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3382093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00493-020-4223-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901296v1</w:t>
+                <w:t xml:space="preserve">hal-03039315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Powers of Sparse Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-Order Interpretations of Bounded Expansion Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Gajarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona De Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/9417⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3382093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039313v1</w:t>
+                <w:t xml:space="preserve">hal-02901296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Approach to Structural Limits and Limits of Graphs with Bounded Tree-Depth</w:t>
+                <w:t xml:space="preserve">Clustering Powers of Sparse Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/9417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/memo/1272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901299v1</w:t>
+                <w:t xml:space="preserve">hal-03039313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Checking on Ordered Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Unified Approach to Structural Limits and Limits of Graphs with Bounded Tree-Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3360011⟩</w:t>
+              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (1272), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/memo/1272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901295v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular partitions of gentle graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Checking on Ordered Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kord Eickmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchao Jiang</w:t>
+                <w:t xml:space="preserve">Jan van Den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nešetřil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ken-Ichi Kawarabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10474-020-01074-x⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3360011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905597v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Subdivisions, the Fractional Chromatic Number and the Hall Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular partitions of gentle graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nešetřil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hehui Wu</w:t>
+                <w:t xml:space="preserve">S. Siebertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.719-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00493-020-4223-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10474-020-01074-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039315v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective Colouring of Graphs Excluding A Subgraph or Minor</w:t>
               </w:r>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109, pp.102-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4332,51 +4332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (1), pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4416,362 +4416,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thue choosability of trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">How many F's are there in G?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.07.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (7), pp.1126-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656797v1</w:t>
+                <w:t xml:space="preserve">hal-00656795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On nowhere dense graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+                <w:t xml:space="preserve">Thue choosability of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (4), pp.600-617. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159, pp.2045-2049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656793v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many F's are there in G?</w:t>
+                <w:t xml:space="preserve">On nowhere dense graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (7), pp.1126-1141. </w:t>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.600-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656795v1</w:t>
+                <w:t xml:space="preserve">hal-00656793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Order Properties on Nowhere Dense Structures</w:t>
               </w:r>
@@ -4957,200 +4957,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad and classes with bounded expansion III. Restricted graph homomorphism dualities</w:t>
+                <w:t xml:space="preserve">Grad and classes with bounded expansion II. algorithmic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (4), pp.1012-1024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.777-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2006.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288113v1</w:t>
+                <w:t xml:space="preserve">hal-00260722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad and classes with bounded expansion II. algorithmic aspects</w:t>
+                <w:t xml:space="preserve">Grad and classes with bounded expansion III. Restricted graph homomorphism dualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (3), pp.777-791. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 29 (4), pp.1012-1024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2006.07.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00260722v1</w:t>
+                <w:t xml:space="preserve">hal-00288113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grad and classes with bounded expansion I. decompositions</w:t>
               </w:r>
@@ -5427,316 +5427,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular embeddings of multigraphs</w:t>
+                <w:t xml:space="preserve">Trémaux trees and planarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (5), pp.1017-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054106004248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101456v1</w:t>
+                <w:t xml:space="preserve">hal-00097836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trémaux trees and planarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+                <w:t xml:space="preserve">Folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96-5, pp.730-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2006.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129054106004248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00097836v1</w:t>
+                <w:t xml:space="preserve">hal-00081706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+                <w:t xml:space="preserve">Regular embeddings of multigraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (Topics in Discrete Mathematics), pp.553-563</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00081706v1</w:t>
+                <w:t xml:space="preserve">hal-00101456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree depth, subgraph coloring and homomorphism bounds</w:t>
               </w:r>
@@ -6271,458 +6271,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of planar graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transitivity And Connectivity Of Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs Algorithms and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combinatorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24(3), pp.487 - 501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00493-004-0029-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005632v1</w:t>
+                <w:t xml:space="preserve">hal-00005618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitivity And Connectivity Of Permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity of planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphs Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00005618v1</w:t>
+                <w:t xml:space="preserve">hal-00005632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorings and homomorphisms of minor closed classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The future of programming languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, The Goodman-Pollack Festschrift, volume 25 of Algorithms and Combinatorics, pp.651-664</w:t>
+              <w:t xml:space="preserve">Software 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005631v1</w:t>
+                <w:t xml:space="preserve">hal-00008537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On cotree-critical and DFS cotree-critical graphs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+                <w:t xml:space="preserve">Colorings and homomorphisms of minor closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 7(4), pp.411-427</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, The Goodman-Pollack Festschrift, volume 25 of Algorithms and Combinatorics, pp.651-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005630v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of programming languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On cotree-critical and DFS cotree-critical graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software 2.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 100, pp.56-58</w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7(4), pp.411-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008537v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of posets</w:t>
               </w:r>
@@ -6956,260 +6956,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-colorability and contacts of segments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a Characterization of Gauss Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Série du CAMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 171, pp.1-2</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22(2), pp.287-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008547v1</w:t>
+                <w:t xml:space="preserve">hal-00005626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersection Graphs of Jordan Arcs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-colorability and contacts of segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 49, pp.11-28</w:t>
+              <w:t xml:space="preserve">Série du CAMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 171, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005625v1</w:t>
+                <w:t xml:space="preserve">hal-00008547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Characterization of Gauss Codes</w:t>
+                <w:t xml:space="preserve">Intersection Graphs of Jordan Arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 22(2), pp.287-295</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 49, pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005626v1</w:t>
+                <w:t xml:space="preserve">hal-00005625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planarity and Edge Poset Dimension</w:t>
               </w:r>
@@ -7292,238 +7292,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar orientations revisited.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+                <w:t xml:space="preserve">Bipolar orientations revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Fraysseix (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 56 (2-3), pp.157-179. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 56, pp.157-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005622v1</w:t>
+                <w:t xml:space="preserve">hal-00261327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar orientations revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipolar orientations revisited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 56, pp.157-179</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 56 (2-3), pp.157-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0166-218X(94)00085-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261327v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Left-First Search Algorithm for Planar Graphs.</w:t>
               </w:r>
@@ -7604,211 +7604,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On triangle contact graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.233-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261319v1</w:t>
+                <w:t xml:space="preserve">hal-00005621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On triangle contact graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Fraysseix (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.233-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005621v1</w:t>
+                <w:t xml:space="preserve">hal-00261319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of planar graphs by segments</w:t>
               </w:r>
@@ -7915,51 +7915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Fraysseix (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,51 +8146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-width and permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8380,103 +8380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-width IV: ordered graphs and matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STOC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
@@ -8756,51 +8756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Properties of Sparse Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8975,299 +8975,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">From Sparse Graphs to Nowhere Dense Structures: Decompositions, Independence, Dualities and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8FCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">European Congress of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. pp.135-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01264344v1</w:t>
+                <w:t xml:space="preserve">hal-00535153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Sparse Graphs to Nowhere Dense Structures: Decompositions, Independence, Dualities and Limits</w:t>
+                <w:t xml:space="preserve">Sparse Combinatorial Structures: Classification and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. pp.135-165</w:t>
+              <w:t xml:space="preserve">International Congress of Mathematicians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Hyderabad, India. pp.2502-2529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535153v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Combinatorial Structures: Classification and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+                <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Mathematicians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Hyderabad, India. pp.2502-2529</w:t>
+              <w:t xml:space="preserve">8FCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535086v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Homomorphisms to Sparse Graphs</w:t>
               </w:r>
@@ -9735,199 +9735,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretching of Jordan arc contact systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pliant: more than a programming language, a flexible e-learning tool.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.71-85, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b94919⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcus Vicinius Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Woungang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.505-510</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005644v1</w:t>
+                <w:t xml:space="preserve">hal-00005643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliant: more than a programming language, a flexible e-learning tool.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stretching of Jordan arc contact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.71-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b94919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Vicinius Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00005643v1</w:t>
+                <w:t xml:space="preserve">hal-00005644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact and intersection representations</w:t>
               </w:r>
@@ -11899,190 +11899,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Analysis of Local Convergent Sequences of Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+                <w:t xml:space="preserve">Limits of Structures and the Example of Tree-Semilattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216529v2</w:t>
+                <w:t xml:space="preserve">hal-01150659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of Structures and the Example of Tree-Semilattices</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cluster Analysis of Local Convergent Sequences of Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charbit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01150659v2</w:t>
+                <w:t xml:space="preserve">hal-01216529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Low Tree-Depth Decompositions</w:t>
               </w:r>
@@ -12771,51 +12771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E67491C"/>
+    <w:nsid w:val="3766C778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13002,51 +13002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-3729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160167906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1974-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braunfeld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cort&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quiroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Grobler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2024.06.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:4)2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519935.3520037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Buffi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113700" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2021.05.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Heydt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Kublenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenstiehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2022.103660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rabinovich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona De Mendez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9417" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kord Eickmeyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siebertz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-020-01074-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#277;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehui Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-020-4223-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-018-3733-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Micek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Wiechert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-019-3892-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ganian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlin&#283;n&#253;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdr&#382;&#225;lek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdrzalek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charbit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hosseini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.06.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Heuvel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20719" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/4424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2014.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Fraysseix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5WNJ1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.03.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNPHJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/jsl/1278682204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD0N9VDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.03.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3DW9PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-006-0157-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZSHJFV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.12.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7BKNFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101456v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054106004248" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.02.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34536D2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2005.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QCZHVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007998v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.07.034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1LNH47J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011203v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548305007145" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6L49DLSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-004-0029-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JG4MR1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tonneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00201-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NN339BRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1996.0064" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJXF3ZXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(94)00085-R" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GDPFSPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261327v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fraysseix (de)" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314385v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Braunfeld" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomass&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765457v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.31" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373553v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Muzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhoondian Amiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210383" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.065" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H637B6PS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPVD6SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLWCT13H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94919" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vicinius Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b105810" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005641v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auillans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005636v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108592376" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59204-5_11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gimbel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Th. Guilbaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Coumet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252409v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216529v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957088v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Goodall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804823v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-3729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160167906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1974-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braunfeld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cort&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quiroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Buffi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:4)2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Grobler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2024.06.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519935.3520037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2021.05.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113700" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Heydt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Kublenz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenstiehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2022.103660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rabinovich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#277;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehui Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-020-4223-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona De Mendez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1272" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kord Eickmeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siebertz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-020-01074-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-018-3733-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Micek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Wiechert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-019-3892-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ganian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlin&#283;n&#253;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdr&#382;&#225;lek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdrzalek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charbit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hosseini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.06.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Heuvel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20719" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/4424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2014.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Fraysseix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.03.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNPHJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5WNJ1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/jsl/1278682204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD0N9VDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.03.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3DW9PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-006-0157-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZSHJFV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.12.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7BKNFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054106004248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.02.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34536D2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2005.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QCZHVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007998v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.07.034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1LNH47J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011203v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548305007145" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6L49DLSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-004-0029-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JG4MR1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00201-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NN339BRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005626v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1996.0064" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJXF3ZXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fraysseix (de)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(94)00085-R" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GDPFSPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314385v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Braunfeld" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomass&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765457v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.31" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373553v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Muzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhoondian Amiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210383" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535086v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.065" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H637B6PS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPVD6SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLWCT13H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vicinius Santos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94919" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b105810" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005641v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auillans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005636v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108592376" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59204-5_11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gimbel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Th. Guilbaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Coumet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252409v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216529v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957088v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Goodall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804823v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>