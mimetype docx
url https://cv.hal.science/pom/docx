--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -467,555 +467,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow vertex minors, stability, and dependence</w:t>
+                <w:t xml:space="preserve">Twin-width and permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Buffière</w:t>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun Jung Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.87 - 112. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/igt.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-20(3:4)2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807086v1</w:t>
+                <w:t xml:space="preserve">hal-04766577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin-width and permutations</w:t>
+                <w:t xml:space="preserve">Discrepancy and sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+                <w:t xml:space="preserve">Mario Grobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/lmcs-20(3:4)2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.96-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766577v1</w:t>
+                <w:t xml:space="preserve">hal-04800291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancy and sparsity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Grobler</w:t>
+                <w:t xml:space="preserve">Twin-width IV: ordered graphs and matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiting Jiang</w:t>
+                <w:t xml:space="preserve">Ugo Giocanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vigny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 169, pp.96-133. </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.924-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2024.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3519935.3520037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800291v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin-width IV: ordered graphs and matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shallow vertex minors, stability, and dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Giocanti</w:t>
+                <w:t xml:space="preserve">Hector Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.924-937. </w:t>
+              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.87 - 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3519935.3520037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/igt.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984010v1</w:t>
+                <w:t xml:space="preserve">hal-04807086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From χ to χp-bounded classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,235 +1069,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulo-counting first-order logic on bounded expansion classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From χ- to χ-bounded classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiting Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.186-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314339v1</w:t>
+                <w:t xml:space="preserve">hal-04314324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From χ- to χ-bounded classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulo-counting first-order logic on bounded expansion classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2021.05.006⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347 (8), pp.113700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314324v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed domination on sparse graph classes</w:t>
               </w:r>
@@ -1335,51 +1335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.103773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1426,51 +1426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few words about maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.103773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Gajarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,737 +2005,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Subdivisions, the Fractional Chromatic Number and the Hall Ratio</w:t>
+                <w:t xml:space="preserve">First-Order Interpretations of Bounded Expansion Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Gajarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenĕk Dvořák</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+                <w:t xml:space="preserve">Stephan Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hehui Wu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Ossona De Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00493-020-4223-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3382093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039315v1</w:t>
+                <w:t xml:space="preserve">hal-02901296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Order Interpretations of Bounded Expansion Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering Powers of Sparse Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jakub Gajarsky</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Kreutzer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3382093⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/9417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901296v1</w:t>
+                <w:t xml:space="preserve">hal-03039313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Powers of Sparse Graphs</w:t>
+                <w:t xml:space="preserve">A Unified Approach to Structural Limits and Limits of Graphs with Bounded Tree-Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/9417⟩</w:t>
+              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (1272), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/memo/1272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039313v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Approach to Structural Limits and Limits of Graphs with Bounded Tree-Depth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-Checking on Ordered Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kord Eickmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Den Heuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken-Ichi Kawarabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/memo/1272⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3360011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901299v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Checking on Ordered Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular partitions of gentle graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nešetřil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siebertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3360011⟩</w:t>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.719-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10474-020-01074-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901295v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular partitions of gentle graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuchao Jiang</w:t>
+                <w:t xml:space="preserve">1-Subdivisions, the Fractional Chromatic Number and the Hall Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nešetřil</w:t>
+                <w:t xml:space="preserve">Zdenĕk Dvořák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Siebertz</w:t>
+                <w:t xml:space="preserve">Hehui Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161, pp.719-755. </w:t>
+              <w:t xml:space="preserve">Combinatorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10474-020-01074-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00493-020-4223-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905597v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective Colouring of Graphs Excluding A Subgraph or Minor</w:t>
               </w:r>
@@ -3360,235 +3360,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of structures and the example of tree semi-lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limits of mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 340 (10), pp.2589 - 2603. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.145 - 159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918180v1</w:t>
+                <w:t xml:space="preserve">hal-01918177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of mappings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limits of structures and the example of tree semi-lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Hosseini</w:t>
+                <w:t xml:space="preserve">P. Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+                <w:t xml:space="preserve">L. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66, pp.145 - 159. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (10), pp.2589 - 2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918177v1</w:t>
+                <w:t xml:space="preserve">hal-01918180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the generalised colouring numbers of graphs that exclude a fixed minor</w:t>
               </w:r>
@@ -3717,51 +3717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis of local convergent sequences of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (4), pp.674 - 728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3912,77 +3912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring Edges with many Colours in Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109, pp.102-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4016,51 +4016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Theory Approach to Structural Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4189,51 +4189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations and Examples of Graph Classes with Bounded Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,51 +4332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (1), pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4416,392 +4416,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many F's are there in G?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+                <w:t xml:space="preserve">Thue choosability of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.03.007⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159, pp.2045-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656795v1</w:t>
+                <w:t xml:space="preserve">hal-00656797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thue choosability of trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">On nowhere dense graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 159, pp.2045-2049. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.600-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656797v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On nowhere dense graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">How many F's are there in G?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (4), pp.600-617. </w:t>
+              <w:t xml:space="preserve">, 2011, 32 (7), pp.1126-1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656793v1</w:t>
+                <w:t xml:space="preserve">hal-00656795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Order Properties on Nowhere Dense Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4860,51 +4860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraternal augmentations, arrangeability and linear Ramsey numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4963,51 +4963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grad and classes with bounded expansion II. algorithmic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5054,51 +5054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grad and classes with bounded expansion III. Restricted graph homomorphism dualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5136,51 +5136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grad and classes with bounded expansion I. decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5537,51 +5537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5722,51 +5722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree depth, subgraph coloring and homomorphism bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5825,51 +5825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grad and Classes with Bounded Expansion II. Algorithmic Aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5907,51 +5907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuts and bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6010,51 +6010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grad and classes with bounded expansion I. decompositions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6195,51 +6195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grad and classes with bounded expansion III. restricted dualities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6271,458 +6271,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitivity And Connectivity Of Permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity of planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphs Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005618v1</w:t>
+                <w:t xml:space="preserve">hal-00005632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of planar graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transitivity And Connectivity Of Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs Algorithms and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combinatorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24(3), pp.487 - 501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00493-004-0029-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005632v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of programming languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colorings and homomorphisms of minor closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software 2.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 100, pp.56-58</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, The Goodman-Pollack Festschrift, volume 25 of Algorithms and Combinatorics, pp.651-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008537v1</w:t>
+                <w:t xml:space="preserve">hal-00005631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorings and homomorphisms of minor closed classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+                <w:t xml:space="preserve">On cotree-critical and DFS cotree-critical graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, The Goodman-Pollack Festschrift, volume 25 of Algorithms and Combinatorics, pp.651-664</w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7(4), pp.411-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005631v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On cotree-critical and DFS cotree-critical graphs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The future of programming languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 7(4), pp.411-427</w:t>
+              <w:t xml:space="preserve">Software 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005630v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of posets</w:t>
               </w:r>
@@ -7604,211 +7604,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On triangle contact graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Fraysseix (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.233-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005621v1</w:t>
+                <w:t xml:space="preserve">hal-00261319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On triangle contact graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Fraysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rosenstiehl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.233-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261319v1</w:t>
+                <w:t xml:space="preserve">hal-00005621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of planar graphs by segments</w:t>
               </w:r>
@@ -8146,51 +8146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-width and permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,256 +8270,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Properties of the First-Order Transduction Quasiorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twin-width IV: ordered graphs and matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EACSL Annual Conference on Computer Science Logic CSL 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STOC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765457v1</w:t>
+                <w:t xml:space="preserve">hal-03714452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin-width IV: ordered graphs and matrices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Properties of the First-Order Transduction Quasiorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nešetřil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STOC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th EACSL Annual Conference on Computer Science Logic CSL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Göttingen, Germany. pp.31:1 -31:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2022.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714452v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rankwidth meets stability</w:t>
               </w:r>
@@ -8756,51 +8756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Properties of Sparse Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8981,51 +8981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Sparse Graphs to Nowhere Dense Structures: Decompositions, Independence, Dualities and Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9063,51 +9063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Combinatorial Structures: Classification and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9184,51 +9184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9253,51 +9253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Homomorphisms to Sparse Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9460,51 +9460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraternal augmentations of graphs, coloration and minors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9563,51 +9563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear time low tree-width partitions and algorithmic consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9638,51 +9638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grad of a graph and classes with bounded expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10774,51 +10774,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity (Graphs, Structures, and Algorithms)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10976,51 +10976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of Mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Bridges II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, 2020, Bolyai Society Mathematical Studies, 978-3-662-59203-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11231,51 +11231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal problems for sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11830,51 +11830,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treeable Graphings are Local Limits of Finite Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11899,220 +11899,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of Structures and the Example of Tree-Semilattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Hosseini</w:t>
+                <w:t xml:space="preserve">Cluster Analysis of Local Convergent Sequences of Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150659v2</w:t>
+                <w:t xml:space="preserve">hal-01216529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Analysis of Local Convergent Sequences of Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
+                <w:t xml:space="preserve">Limits of Structures and the Example of Tree-Semilattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216529v2</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Low Tree-Depth Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12143,51 +12143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On First-Order Definable Colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12218,51 +12218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-order limits, an analytical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12293,51 +12293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on circular chromatic number of graphs with large girth and similar problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12381,51 +12381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly Polynomial Sequences as Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J Goodall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12456,51 +12456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified approach to structural limits, and limits of graphs with bounded tree-depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12531,51 +12531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Limits in Hereditary Classes: Reduction and Application to Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12606,51 +12606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on Fiedler value of classes with sublinear separators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12771,51 +12771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3766C778"/>
+    <w:nsid w:val="6A9E2796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13002,51 +13002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-3729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160167906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1974-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braunfeld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cort&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quiroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Buffi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:4)2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Grobler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2024.06.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519935.3520037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2021.05.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113700" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Heydt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Kublenz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenstiehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2022.103660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rabinovich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#277;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehui Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-020-4223-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona De Mendez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1272" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kord Eickmeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siebertz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-020-01074-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-018-3733-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Micek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Wiechert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-019-3892-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ganian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlin&#283;n&#253;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdr&#382;&#225;lek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdrzalek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charbit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hosseini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.06.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Heuvel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20719" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/4424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2014.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Fraysseix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.03.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNPHJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5WNJ1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/jsl/1278682204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD0N9VDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.03.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3DW9PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-006-0157-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZSHJFV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.12.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7BKNFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054106004248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.02.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34536D2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2005.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QCZHVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007998v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.07.034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1LNH47J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011203v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548305007145" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6L49DLSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-004-0029-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JG4MR1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00201-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NN339BRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005626v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1996.0064" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJXF3ZXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fraysseix (de)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(94)00085-R" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GDPFSPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314385v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Braunfeld" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomass&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765457v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.31" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373553v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Muzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhoondian Amiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210383" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535086v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.065" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H637B6PS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPVD6SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLWCT13H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vicinius Santos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94919" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b105810" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005641v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auillans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005636v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108592376" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59204-5_11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gimbel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Th. Guilbaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Coumet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252409v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216529v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957088v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Goodall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804823v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-3729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160167906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1974-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braunfeld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cort&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quiroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:4)2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Grobler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2024.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519935.3520037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Buffi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2021.05.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Heydt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Kublenz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenstiehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2022.103660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dreier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gajarsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rabinovich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona De Mendez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9417" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kord Eickmeyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ne&#353;et&#345;il" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siebertz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-020-01074-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#277;k Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehui Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-020-4223-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-018-3733-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.32" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Joret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Micek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Wiechert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-019-3892-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ganian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlin&#283;n&#253;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdr&#382;&#225;lek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Obdrzalek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hosseini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charbit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hosseini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.06.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Heuvel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20719" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/4424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2014.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Fraysseix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5WNJ1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.03.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNPHJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/jsl/1278682204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD0N9VDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.03.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3DW9PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2006.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-006-0157-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZSHJFV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.12.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7BKNFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054106004248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.02.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34536D2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2005.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QCZHVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007998v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.07.034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1LNH47J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011203v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548305007145" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6L49DLSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-004-0029-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JG4MR1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tonneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00201-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NN339BRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005626v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eujc.1996.0064" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJXF3ZXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fraysseix (de)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(94)00085-R" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GDPFSPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314385v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Braunfeld" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomass&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.EUROCOMB23-022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.31" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373553v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Muzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhoondian Amiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210383" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535086v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.065" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H637B6PS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPVD6SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLWCT13H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vicinius Santos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94919" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b105810" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005641v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auillans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005636v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108592376" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59204-5_11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gimbel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Th. Guilbaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Coumet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252409v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216529v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150659v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957088v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Goodall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804823v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>