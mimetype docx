--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -1848,441 +1848,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human antibody responses to bovine (Newbury-2) norovirus (GIII.2) and association to histo-blood group antigens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearranged genomic RNA segments offer a new approach to the reverse genetics of rotaviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan L. Oliver</w:t>
+                <w:t xml:space="preserve">Cécile Troupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice C. Bridger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Charpilienne</w:t>
+                <w:t xml:space="preserve">Axelle Dehée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Schnuriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.21776⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (13), pp.6711-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00547-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668228v1</w:t>
+                <w:t xml:space="preserve">hal-00599326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid generation of rotavirus-specific human monoclonal antibodies from small-intestinal mucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human antibody responses to bovine (Newbury-2) norovirus (GIII.2) and association to histo-blood group antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Vildevall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammi Grahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Di Niro</w:t>
+                <w:t xml:space="preserve">Stefan L. Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Mesin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Knut Lundin</w:t>
+                <w:t xml:space="preserve">Janice C. Bridger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Charpilienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1001587⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (7), pp.1241-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658820v1</w:t>
+                <w:t xml:space="preserve">hal-02668228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearranged genomic RNA segments offer a new approach to the reverse genetics of rotaviruses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid generation of rotavirus-specific human monoclonal antibodies from small-intestinal mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Niro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Mesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Troupin</w:t>
+                <w:t xml:space="preserve">Nai-Ying Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Dehée</w:t>
+                <w:t xml:space="preserve">Fridtjof Lund-Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Schnuriger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Poncet</w:t>
+                <w:t xml:space="preserve">Knut Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 84 (13), pp.6711-9. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (9), pp.5377-5383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00547-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599326v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequestration of Free Tubulin Molecules by the Viral Protein NSP2 Induces Microtubule Depolymerization during Rotavirus Infection</w:t>
               </w:r>
@@ -2525,295 +2525,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00423709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Initiation Factor Requirements of the Myc Family of Internal Ribosome Entry Segments</w:t>
+                <w:t xml:space="preserve">The alpha Gal Epitope of the Histo-Blood Group Antigen Family is a Ligand for Bovine Norovirus Newbury2 Expected to Prevent Cross-Species Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith A. Spriggs</w:t>
+                <w:t xml:space="preserve">Maha Zakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura C. Cobbold</w:t>
+                <w:t xml:space="preserve">Nathalie Ruvoen-Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Charpilienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine L. Jopling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lindsay A. Wilson</w:t>
+                <w:t xml:space="preserve">Brigitte Langpap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.01283-08⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (7), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662417v1</w:t>
+                <w:t xml:space="preserve">hal-02662372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alpha Gal Epitope of the Histo-Blood Group Antigen Family is a Ligand for Bovine Norovirus Newbury2 Expected to Prevent Cross-Species Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canonical Initiation Factor Requirements of the Myc Family of Internal Ribosome Entry Segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith A. Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura C. Cobbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Zakhour</w:t>
+                <w:t xml:space="preserve">Catherine L. Jopling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ruvoen-Clouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Charpilienne</w:t>
+                <w:t xml:space="preserve">Rebecca E. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Langpap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Poncet</w:t>
+                <w:t xml:space="preserve">Lindsay A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (7), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (6), pp.1565-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.01283-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662372v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the efficacy of rotavirus VLP vaccines to a live homologous rotavirus vaccine in a pig model of rotavirus disease</w:t>
               </w:r>
@@ -5413,260 +5413,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the RNA-binding, dimerization, and eIF4GI-binding domains of rotavirus nonstructural protein NSP3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Piron</w:t>
+                <w:t xml:space="preserve">Evènements cellulaires précoces et tardifs survenant au cours de l'apottose induite par le coronavirus porcin TGEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delaunay</w:t>
+                <w:t xml:space="preserve">T. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73 (7), pp.5411-5421</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (2), pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694532v1</w:t>
+                <w:t xml:space="preserve">hal-02698647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evènements cellulaires précoces et tardifs survenant au cours de l'apottose induite par le coronavirus porcin TGEV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">Identification of the RNA-binding, dimerization, and eIF4GI-binding domains of rotavirus nonstructural protein NSP3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+                <w:t xml:space="preserve">T. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 3 (2), pp.178</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (7), pp.5411-5421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698647v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotavirus RNA-binding protein NSP3 interacts with elF4GI and evicts the poly(A) binding protein from elF4F</w:t>
               </w:r>
@@ -5754,243 +5754,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two proline residues are essential in the calcium-binding activity of rotavirus VP7 outer capsid protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo and in vitro phosphorylation of rotavirus NSP5 correlates with its localization in viroplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lindenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gajardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Poncet</w:t>
+                <w:t xml:space="preserve">R. L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 71 (3), pp.2211-2216</w:t>
+              <w:t xml:space="preserve">, 1997, 71 (1), pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686472v1</w:t>
+                <w:t xml:space="preserve">hal-02696346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and in vitro phosphorylation of rotavirus NSP5 correlates with its localization in viroplasms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two proline residues are essential in the calcium-binding activity of rotavirus VP7 outer capsid protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poncet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 71 (1), pp.34-41</w:t>
+              <w:t xml:space="preserve">, 1997, 71 (3), pp.2211-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696346v1</w:t>
+                <w:t xml:space="preserve">hal-02686472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and function of rotavirus nonstructural protein NSP3</w:t>
               </w:r>
@@ -6160,243 +6160,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four nucleotides are the minimal requirement for RNA recognition by rotavirus non structural protein NSP3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the nucleic acid binding domain of the rotavirus VP2 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Charpilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 13 (17), pp.4165-4173</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 75, pp.3423-3430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702109v1</w:t>
+                <w:t xml:space="preserve">hal-02705059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the nucleic acid binding domain of the rotavirus VP2 protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Labbé</w:t>
+                <w:t xml:space="preserve">Four nucleotides are the minimal requirement for RNA recognition by rotavirus non structural protein NSP3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baudoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Poncet</w:t>
+                <w:t xml:space="preserve">S. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 75, pp.3423-3430</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13 (17), pp.4165-4173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705059v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immunodominant cytotoxic T cell epitope on the VP7 rotavirus protein overlaps the H2 signal peptide</w:t>
               </w:r>
@@ -8079,90 +8079,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evènements cellulaires précoces et tardifs survenant au cours de l'apottose induite par le coronavirus porcin TGEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Paris, France</w:t>
@@ -9352,51 +9352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nakawesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. This" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;tter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucard-Jourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-020-0276-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marboeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00254" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Duarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gratia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01739-18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Carolina Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Basset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2015.08.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hilma Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01402-15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-217182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Alkadah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mounier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2013.02.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8Q8H26-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.05.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FMSB5QT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Menetrey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.08.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-523GVBTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Vildevall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammi Grahn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Oliver" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bridger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L. Oliver" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice C. Bridger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21776" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRD5WFWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Niro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Ying Zheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Lund-Johansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Lundin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1001587" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troupin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Deh&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Schnuriger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00547-10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-09" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Keryer-Bibens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Namanda-Vanderbeken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.09.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKMN4MPN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662417v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Spriggs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Cobbold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Jopling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. Cooper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay A. Wilson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01283-08" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662372v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zakhour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruvoen-Clouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langpap" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000504" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El-Attar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Oliver" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2009.03.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RZPBQJ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Johansson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Istrate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinkula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.11.089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQFD5W1W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Istrate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Hinkula" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.05.089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B27RDPG2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02268-07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Harb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M Becker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina H Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00872-08" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rold&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L.A. Vieira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.01.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZMWRN63-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Di Martino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ogier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0307173" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Douagi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Mcinerney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidmark" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3083.2007.01907.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.4.1752-1761.2006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.081045-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965334v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trabuchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Solal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000206910" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Becker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.8.3851-3862.2004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Berois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sapin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Erk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.3.1757-1763.2003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schnepf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne M. Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Borman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004304200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres-Vega" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duarte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castagn&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Slee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saurini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694532v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698647v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duclos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gajardo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aponte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702109v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Prieto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labbe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Borr&#224;s-Cuesta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708731v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Stirzaker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Both" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702024v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725583v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belakebi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poncet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965505v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1984.tb08310.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961949v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verdier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(84)91421-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL3TT30M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418416v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Becker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825640v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815750v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815577v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816597v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815317v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johansen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hinkula" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Istrate" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Arold" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Burkey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc Deo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Groft" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nakawesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. This" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;tter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucard-Jourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-020-0276-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marboeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00254" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Duarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gratia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01739-18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Carolina Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Basset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2015.08.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hilma Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01402-15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-217182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Alkadah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mounier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2013.02.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8Q8H26-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.05.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FMSB5QT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Menetrey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.08.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-523GVBTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Vildevall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammi Grahn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Oliver" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bridger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troupin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Deh&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Schnuriger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00547-10" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L. Oliver" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice C. Bridger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21776" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRD5WFWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Niro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Ying Zheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Lund-Johansen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Lundin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1001587" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-09" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Keryer-Bibens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Namanda-Vanderbeken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.09.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKMN4MPN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zakhour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruvoen-Clouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langpap" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000504" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Spriggs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Cobbold" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Jopling" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. Cooper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay A. Wilson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01283-08" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El-Attar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Oliver" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2009.03.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RZPBQJ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Johansson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Istrate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinkula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.11.089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQFD5W1W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Istrate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Hinkula" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.05.089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B27RDPG2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02268-07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Harb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M Becker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina H Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00872-08" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rold&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L.A. Vieira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.01.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZMWRN63-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Di Martino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ogier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0307173" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Douagi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Mcinerney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidmark" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3083.2007.01907.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.4.1752-1761.2006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.081045-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965334v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trabuchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Solal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000206910" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Becker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.8.3851-3862.2004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Berois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sapin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Erk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.3.1757-1763.2003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schnepf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne M. Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Borman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004304200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres-Vega" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duarte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castagn&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Slee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saurini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duclos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686472v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gajardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aponte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705059v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702109v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Prieto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labbe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Borr&#224;s-Cuesta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708731v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Stirzaker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Both" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702024v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725583v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belakebi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poncet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965505v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1984.tb08310.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961949v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verdier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(84)91421-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL3TT30M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418416v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Becker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825640v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815750v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815577v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816597v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815317v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johansen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hinkula" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Istrate" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Arold" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Burkey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc Deo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Groft" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>