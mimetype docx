--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -192,20299 +192,20165 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (142)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APOBEC cellular enzymes as ‘court jesters’ in SARS-CoV-2 evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virus Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Mar 14., Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11262-026-02227-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Phylogenomic Approach Suggests That Butyrophilins Have Ligands Beyond Gamma–Delta Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (2), pp.741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms27020741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Fertile” Mutations in SARS ‐ CoV ‐2 RNA More Frequently Occurred in Hairpin Loops That Determine Virus Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133 (12), pp.e70113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apm.70113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The disappearance of ORF8 in human-adapted coronaviruses: the Cheshire cat paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virus Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11262-025-02196-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HLA Class Ib and MICA/MICB Expression in Human Tissues and Cell Types: Reshuffling Immune Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.70390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of acquisition of the vanA operon among vancomycin-resistant Staphylococcus aureus genomes: The tip of the iceberg?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (6), pp.107154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance‐associated mutations to the anti‐SARS‐CoV‐2 agent nirmatrelvir: Selection not induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of acquisition of the vanA operon among vancomycin-resistant Staphylococcus aureus genomes: The tip of the iceberg?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (6), pp.107154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intrinsically linked lineage-specificity of transposable elements and lncRNAs reshapes transcriptional regulation species- and tissue-specifically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.03.04.583292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of SARS-CoV-2 mutations in the evolution of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (5), pp.106150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.106150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance‐associated mutations to the anti‐SARS‐CoV‐2 agent nirmatrelvir: Selection not induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Outlaw” mutations in quasispecies of SARS-CoV-2 inhibit replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2368211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of SARS-CoV-2 mutations in the evolution of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (5), pp.106150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.106150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it time to switch to a formulation other than the live attenuated poliovirus vaccine to prevent poliomyelitis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Albert Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1284337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1284337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The IL-17 pathway intertwines with neurotrophin and TLR/IL-1R pathways since its domain shuffling origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiping Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenrui Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixiong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (19), pp.e2400903121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2400903121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The return of the “Mistigri” (virus adaptative gain by gene loss) through the SARS‐CoV‐2 XBB.1.5 chimera that predominated in 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (10), pp.e29146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into RAG evolution from the identification of “missing link” family A RAGL transposons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza C Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorlane Le Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzu-Pei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che-Yi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243785v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin, Diversity, and Multiple Roles of Enzymes with Metallo-β-Lactamase Fold from Different Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (13), pp.1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12131752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metallo-Beta-Lactamase-like Encoding Genes in Candidate Phyla Radiation: Widespread and Highly Divergent Proteins with Potential Multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11081933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From viral democratic genomes to viral wild bunch of quasispecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of the immune memory into the pathogen‐driven MHC polymorphism hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Kohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ejsmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.15216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201789v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence, spread and vanishing of a French SARS‐CoV‐2 variant exemplifies the fate of RNA virus epidemics and obeys the Mistigri rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.28102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 Pandemic: Escape of Pathogenic Variants and MHC Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (5), pp.2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23052665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene expression plasticity and frontloading promote thermotolerance in Pocillopora corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brener-Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallel evolution of amphioxus and vertebrate small-scale gene duplications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Brasó-Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Marlétaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Echchiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael D Acemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-022-02808-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RadA, a Key Gene of the Circadian Rhythm of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Fiammingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.6136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23116136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HLA-H*02:07 Is a Membrane-Bound Ligand of Denisovan Origin That Protects against Lysis by Activated Immune Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.ji2100358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2100358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A metallo-β-lactamase enzyme for internal detoxification of the antibiotic thienamycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alexandra Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89600-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A metallo-β-lactamase enzyme for internal detoxification of the antibiotic thienamycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina M Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alexandra Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89600-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A metallo-β-lactamase enzyme for internal detoxification of the antibiotic thienamycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alexandra Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89600-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for MHC/TCR-Like Systems in Living Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could β-Lactam Antibiotics Block Humoral Immunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.680146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Peptidome Variation Shapes Individual Immune Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Hua Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.414-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2020.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diverse Trajectories Drive the Expression of a Giant Virus in the Oomycete Plant Pathogen Phytophthora parasitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Hannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.662762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Peptidome Variation Shapes Individual Immune Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Hua Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.414 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2020.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could β-Lactam Antibiotics Block Humoral Immunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.680146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.680146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for MHC/TCR-Like Systems in Living Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separate the wheat from the chaff: genomic scan for local adaptation in the red coral &amp;lt;i&amp;gt;Corallium rubrum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454660v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The piggyBac-derived protein 5 (PGBD5) transposes both the closely and the distantly related piggyBac-like elements Tcr-pble and Ifp2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 433 (7), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2021.166839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HLA-H*02:07 Is a Membrane-Bound Ligand of Denisovan Origin That Protects against Lysis by Activated Immune Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208 (1), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2100358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A protein of the metallo-hydrolase/oxidoreductase superfamily with both beta-lactamase and ribonuclease activity is linked with translation in giant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78658-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A protein of the metallo-hydrolase/oxidoreductase superfamily with both beta-lactamase and ribonuclease activity is linked with translation in giant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78658-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A protein of the metallo-hydrolase/oxidoreductase superfamily with both beta-lactamase and ribonuclease activity is linked with translation in giant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78658-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origins of the RAG Transposome and the MHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (7), pp.561-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.it.2020.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of RAG-like transposons in protostomes suggests their ancient bilaterian origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza C Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Vicari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei J Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-020-00214-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promiscuous Enzyme Activity as a Driver of Allo and Iso Convergent Evolution, Lessons from the β-Lactamases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina M Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.6260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21176260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual RNase and β-lactamase Activity of a Single Enzyme Encoded in Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina M Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life10110280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual RNase and β-lactamase Activity of a Single Enzyme Encoded in Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life10110280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The functional convergence of antibiotic resistance in β‐lactamases is not conferred by a simple convergent substitution of amino acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Arbuckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human metallo-β-lactamase enzymes degrade penicillin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina M Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Khelaifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48723-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human metallo-β-lactamase enzymes degrade penicillin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Khelaifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48723-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HLAIb worldwide genetic diversity: New HLA-H alleles and haplotype structure description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The functional convergence of antibiotic resistance in β‐lactamases is not conferred by a simple convergent substitution of amino acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Arbuckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.1812-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do arthropods secrete β-lactams?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HLAIb worldwide genetic diversity: new HLA-H alleles and haplotype structure description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposon molecular domestication and the evolution of the RAG recombinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tat Cheung Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangrui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Surleac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 569 (7754), pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1093-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Integrative Database of β-Lactamase Enzymes: Sequences, Structures, Functions, and Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02319-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immune diversity sheds light on missing variation in worldwide genetic diversity panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Hua Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0206512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary and expression analyses reveal a pattern of ancient duplications and functional specializations in the diversification of the Downstream of Kinase (DOK) genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2018.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02148721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancestrality and Mosaicism of Giant Viruses Supporting the Definition of the Fourth TRUC of Microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshan Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide analysis of horizontally acquired genes in the genus Mycobacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.14817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33261-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary and expression analyses reveal a pattern of ancient duplications and functional specializations in the diversification of the Downstream of Kinase (DOK) genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2018.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detecting the molecular basis of phenotypic convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (11), pp.2170-2180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphioxus functional genomics and the origins of vertebrate gene regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Marletaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos N. Firbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Maeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J. Tena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozren Bogdanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 564 (7734), pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0734-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Phylogenomic Study of Acanthamoeba polyphaga Draft Genome Sequences Suggests Genetic Exchanges With Giant Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Chelkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In silico analysis of Schmidtea mediterranea TIR domain-containing proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Laure Tsoumtsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seynabou Sougoufora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.214-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2018.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogenomic Analysis of β-Lactamase in Archaea and Bacteria Enables the Identification of Putative New Members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.1106-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MimiLook: A Phylogenetic Workflow for Detection of Gene Acquisition in Major Orthologous Groups of Megavirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourabh Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.72 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v9040072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The RAG transposon is active through the deuterostome evolution and domesticated in jawed vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Morales Poole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Feng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (6), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-017-0979-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary and polymorphism analyses reveal the central role of BTN3A2 in the concerted evolution of the BTN3 gene family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassnae Afrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (6), pp.379 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-017-0980-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monophyly of Anthozoa (Cnidaria): why do nuclear and mitochondrial phylogenies disagree?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (3), pp.363-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergent evolution of the adaptive immune response in jawed vertebrates and cyclostomes: An evolutionary biology approach based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Morales Poole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.120 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rhizome of Lokiarchaeota Illustrates the Mosaicity of Archaeal Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), pp.2635-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evx208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The RAG transposon is active through the deuterostome evolution and domesticated in jawed vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Morales Poole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Feng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (6), pp.391 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-017-0979-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of constraints influencing the bacterial genomes evolution in the PVC super-phylum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-017-0921-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic resources and their influence on the detection of the signal of positive selection in genome scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.170-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIMIVIRE is a defence system in mimivirus that confers resistance to virophage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bekliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 531 (7593), pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature17146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compartmentalization in PVC super-phylum: evolution and impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13062-016-0144-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene evolution and gene expression after whole genome duplication in fish: the PhyloFish database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2709-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimivirus inaugurated in the 21st century the beginning of a reclassification of viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2015.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin and Evolution of Rickettsial Plasmids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Karkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of an Active RAG Transposon Illuminates the Origins of V(D)J Recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengfeng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaochun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166 (1), pp.102 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pithovirus sibericum, a new bona fide member of the &amp;quot;Fourth TRUC&amp;quot; club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The red coral (Corallium rubrum) transcriptome: a new resource for population genetics and local adaptation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.1205--1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welcome to pandoraviruses at the 'Fourth TRUC' club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (423), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA-Dependent RNA Polymerase Detects Hidden Giant Viruses in Published Databanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (7), pp.1603-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genome of the white-rot fungus [i]Pycnoporus cinnabarinus[/i]: a basidiomycete model with a versatile arsenal for lignocellulosic biomass breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Ruiz-Dueñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Boukhris-Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African Relapsing Fever Borreliae Genomospecies Revealed by Comparative Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Elbir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyaz Yoosuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2014.00043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mycobacteriophage-drived diversification of Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6150-9-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Proto-MHC of Placozoans, a Region Specialized in Cellular Stress and Ubiquitination/Proteasome Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanus Suurväli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grusea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 193 (6), pp.2891 - 2901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1401177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choosing the best ancestral character state reconstruction method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 242 (1), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2012.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Tree or Not to Tree? Genome-Wide Quantification of Recombination and Reticulate Evolution during the Diversification of Strict Intracellular Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hernández-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (12), pp.2305-2317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rhizome of life: what about metazoa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemalatha G Ramulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2012.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FunGene-DB: a web-based tool for Polyporales strains authentication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Favel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (3), pp.383-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2012.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction : GPR50 is the mammalian ortholog of Mel1c: Evidence of rapid evolution in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (Article 28), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GLADX: an automated approach to analyze the lineage-specific loss and pseudogenization of genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of lateral gene transfers to the genome composition and parasitic ability of root-knot nematodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e50875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00682055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The butyrophilin (BTN) gene family: from milk fat to the regulation of the immune response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassnae Afrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanaiz Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (11), pp.781-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-012-0619-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peptidoglycan: a post-genomic analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oocyte-somatic cells interactions, lessons from evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The chordate proteome history database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.437-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4137/EBO.S9186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genealogic tree of mycobacteria reveals a long-standing sympatric life into free-living protozoa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e34754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An automated approach for the identification of horizontal gene transfers from complete genomes reveals the rhizome of Rickettsiales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Thi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemalatha Golaconda Ramulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-12-243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00789846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphioxus FGF signaling predicts the acquisition of vertebrate morphological traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Camasses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Somorjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (22), pp.9160-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1014235108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compound Poisson Approximation and Testing for Gene Clusters with Multigene Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grusea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (4), pp.579-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2010.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of duplications in the evolution of genomes highlights the need for evolutionary-based approaches in comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (6), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6150-6-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin and evolution of TRIM proteins: new insights from the complete TRIM repertoire of zebrafish and pufferfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.e22022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rhizome of Life: The Sympatric Rickettsia felis Paradigm Demonstrates the Random Transfer of DNA Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Notredame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (11), pp.3213-3223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nme Gene Family Evolutionary History Reveals Pre-Metazoan Origins and High Conservation between Humans and the Sea Anemone, Nematostella vectensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5:11 (e15506), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring laccase-like multicopper oxidase genes from the ascomycete Trichoderma reesei: a functional, phylogenetic and evolutionary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Saloheimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Andberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2091-11-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Was the ancestral MHC involved in innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (10), pp.2682-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201040856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CASSIOPE: an expert system for conserved regions searches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lopez Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grusea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massive comparative genomic analysis reveals convergent evolution of specialized bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6150-4-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin and evolution of the vertebrate leukocyte receptors: the lesson from tunicates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Zucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grusea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (6), pp.463-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-009-0373-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene birth, death, and divergence: the different scenarios of reproduction-related gene evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.616-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.108.073684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PhyloPattern: regular expressions to identify complex patterns in phylogenetic trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The TP53INP2 protein is required for autophagy in mammalian cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Archange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Tardivel-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Pébusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (3), pp.870-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E08-07-0671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Nme&amp;lt;/em&amp;gt; protein family evolutionary history, a vertebrate perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9:256, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear localization of a novel human syntaxin 1B isoform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Massacrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Roll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vérine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 423 (2), pp.160-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2008.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies for reliable exploitation of evolutionary concepts in high throughput biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4137/ebo.s597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FOLy: An integrated database for the classification and functional annotation of fungal oxidoreductases potentially involved in the degradation of lignin and related aromatic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (5), pp.638-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies for reliable exploitation of evolutionary concepts in high throughput biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.121-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00368022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of major histocompatibility complex by &amp;quot;en bloc&amp;quot; duplication before mammalian radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Darbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcdermott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (8), pp.423-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-008-0301-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bromodomain testis-specific protein is expressed in mouse oocyte and evolves faster than its ubiquitously expressed paralogs BRD2, -3, and -4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (2), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular evolution of the human SRPX2 gene that causes brain disorders of the Rolandic and Sylvian speech areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh C Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul N Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald E Bontrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Roll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-8-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of evolutionary biology concepts for genome annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lopez Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 308B (1), pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.21131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptual bases for quantifying the role of the environment on gene evolution: the participation of positive selection and neutral evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel C. Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (4), pp.551-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-185X.2007.00024.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atypical structure and phylogenomic evolution of the new eutherian oocyte- and embryo-expressed KHDC1/DPPA5/ECAT1/OOEP gene family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (5), pp.583-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2007.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleven ancestral gene families lost in mammals and vertebrates while otherwise universally conserved in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (5), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking the connection between evolutionary and functional shifts using the fungal lipase/feruloyl esterase A family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (92), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIGENIX: intelligent automation of genomic annotation: expertise integration in a new software platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-6-198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A rigorous method for multigenic families' functional annotation: the peptidyl arginine deiminase (PADs) proteins family example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-6-153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00091307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical evidence for a more than 800-million-year-old evolutionarily conserved genomic region in our genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59 (5), pp.587-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-004-2648-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The major histocompatibility complex origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 198, pp.216-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the reconstruction of the bilaterian ancestral pre-MHC region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (12), pp.587-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2004.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation of the MHC-like region throughout evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (3), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-003-0562-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endogenous retroviral sequence is fused to FGFR1 kinase in the 8p12 stem-cell myeloproliferative disorder with t(8;19)(p12;q13.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Mugneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (1), pp.286-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2002-02-0577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of the proto-MHC ancestral region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Shiina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (7), pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-003-0601-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first map of the porcine major histocompatibility complex class I region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tazi-Ahnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tissue Antigens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 51, pp.183-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular linkage of the human CTLA4 and CD28 Ig-superfamily genes in yeast artificial chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buonavista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Balzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Golstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 13 (3), pp.856-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0888-7543(92)90169-s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the novel transposon Tn7722 harboring bla NDM-1 : Insights into the evolutionary dynamics of resistance in Klebsiella pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tram Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Hamieh</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Intra-Host Evolution of SARS-CoV-2 in an Immunocompromised Patient: Recombination and Within-Host Mutations Driving Viral Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiotic status does not preclude hybridisation in Mediterranean octocorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zuberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Columbian treponemes clarify worldwide spread of treponematosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing, de novo assembly and annotation of the genome of the scleractinian coral, Pocillopora acuta</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Grunau</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239739v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sequencing, de novo assembly and annotation of the genome of the scleractinian coral, Pocillopora acuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gélin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374944v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metallo-beta-lactamase with both beta-lactamase and ribonuclease activity is linked with traduction in giant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047394v1</w:t>
-              </w:r>
-[...18370 lines deleted...]
-                <w:t xml:space="preserve">hal-03104217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holobiont diversity in heterogeneous and anthropized marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Stephane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Desnues</w:t>
+                <w:t xml:space="preserve">Emma Rozis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution: New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenetics in the age of next generation sequencing and the need for dedicated analytical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juang-Hua Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tours, France. pp.384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral plasticity and holobiont dynamics under thermal stress: intrapopulational, interpopulational and interspecific variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Brener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Brener</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of European eel transcriptome into the PHYLOFISH project, a high throughput phylogenomic analysis designed to study teleost gene evolution after whole genome duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eel genome symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions ovocyte-cellules somatiques, une étude de génomique comparative chez les vertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Nme&amp;lt;/em&amp;gt; family: gene repertoire and evolutionary history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress of the NDP Kinase/Nm23/awd Family - From basic science to clinical application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Colloque Agenae / Genanimal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nme protein family evolutionary history, a vertebrate perspective with emphasis on the teleost group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary biology 2009: Phylogenetics, speciation, co-evolution, development, genomes, life histories, plasticity.. What is new ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phylogénie à l'heure de l'annotation fonctionnellle des génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AIP INRA 2005-2007. Séquençage et Ressources Génétiques "du séquençage à la biologie intégrative"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20494,1913 +20360,1913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to identify and study the evolution of pseudogenes using a phylogenetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Poliseno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudogenes. Functions and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2324, Springer US, pp.21-34, 2021, 978-1-0716-1502-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1503-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DDE Transposon as Public Goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Vicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Keshri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabyasachi Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology—A Transdisciplinary Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.337 - 357, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57246-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DDE Transposon as Public Goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Vicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Keshri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabyasachi Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology—A Transdisciplinary Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.337-357, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57246-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposed Terminology of Convergent Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George R. Mcghee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origin and Evolution of Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 361p., 2019, 978-3-319-95953-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-95954-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road map to study convergent evolution: A proposition for evolutionary systems biology approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology : Convergent Evolution, Evolution of Complex Traits, Concepts and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 422 p., 2016, 978-3-319-41323-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41324-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD277 an Immune Regulator of T Cell Function and Tumor Cell Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Francisco Zambrano-Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Francisco Zambrano-Zaragoza</w:t>
+                <w:t xml:space="preserve">Sonia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Messal</w:t>
+                <w:t xml:space="preserve">Emmanuel Scotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cancer Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Tech, pp.411-428, 2011, 978-953-307-703-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/24915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of evolutionary biology concepts for functional annotation and automation of complex research in evolution: the multi-agent software system DAGOBAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Darbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">evolutionary biology-concepts biodiversity, macroevolution and genome evolution Evolutionary Biology - Concept Biodiversity, Macroevolution and Genome Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPRINGER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-87, 2011, 978-3-642-20762-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20763-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12th evolutionary biology meeting at marseilles Meeting report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology Concept, Modeling, and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, pp.7-10, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Possible Relationship Between the Phylogenetic Branch Lengths and the Chaetognath rRNA Paralog Gene Functionalities : Ubiquitous, Tissue-Specific or Pseudogenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane-Marie Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane-Marie Barthelemy</w:t>
+                <w:t xml:space="preserve">Jean-Paul Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology from Concept to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp.155-164, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Evolutionary Biology Concepts for Functional Annotation : Advances and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology from Concept to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp.209-215, 2008, 978-3-540-78992-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-78993-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational reconstruction of ancestral genomic regions from evolutionarily conserved gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancestral Sequence Reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, oxford university press, pp.252, 2007, 9780199299188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational reconstruction of ancestral genomic regions from evolutionarily conserved gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancestral Sequence Reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 272 p., 2007, 978-0199545575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MHC big bang : duplication and exons shuffling during the chordate evolution. An hypothetico-deductive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Major Histocompatibility Complex: Evolution, Structure, and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer verlag japan, pp.561, 2000, 978-4431702764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical mapping of human chromosome 6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Trowsdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Trowsdale</w:t>
+                <w:t xml:space="preserve">J.M. Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beck</w:t>
+                <w:t xml:space="preserve">D. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human genome analysis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biomedical and Health Research IOS PRESS, pp.101-115, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography and History of the Genes in the Human MHC: Can We Predict MHC Organization in Nonhuman Primates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tazi Ahnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution of Blood Group and MHC Antigens in Primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag GmbH, pp.325-338, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular organization and evolution of the chromosomal region containing the human major histocompatibility complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Chimini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics of the Major Histocompatibility Complex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Chemic International Publishers, New York, pp.65-99, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism and diversity in the murine class I gene family : a study of spontaneous mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geliebter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Geliebter</w:t>
+                <w:t xml:space="preserve">F. Boriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">S. Hemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and vertebrate immunity :the antigen-receptor and MHC gene families</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Texas Press, pp.315-323, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22410,614 +22276,614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Biology—A Transdisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57246-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution, Origin of Life, Concepts and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30363-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418178v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution, Origin of Life, Concepts and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30363-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047853v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Biology: Exobiology and Evolutionary Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER, pp.304, 2013, 978-3-642-38211-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary biology : mechanisms and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer, pp.364, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Biology - Concept Biodiversity, Macroevolution and Genome Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer, pp.345, 2011, 978-3-642-20762-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Biology - Concepts, Molecular and Morphological Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer, pp.360, 2010, 978-3-642-12339-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Biology - Concept, Modeling and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER, pp.398, 2009, 978-3-642-00951-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Biology from Concept to Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER, pp.220, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23027,620 +22893,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic and genetic mechanisms of trained adaptation to global warming in corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve R Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLUTION 2018 - 2nd Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent evolution: concepts, database, roadmap and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Mc Ghee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEEB: Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.189, 2017, 21st Evolutionary Biology Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PhyloFish project: an RNA-Seq approach coupled to high throughput phylogenomic analyses to study whole genome duplication impact on teleosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Evolutionary Biology Meeting at Marseilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013, 17th Evolutionary Biology Meeting at Marseilles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene annotation with evolutionary support in teleosts with a focus on the salmonid lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Westerfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Integrative Salmonid Biology ICISB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 2012, ICISB 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire évolutive des gènes de la famille &amp;lt;em&amp;gt;Nme&amp;lt;/em&amp;gt; chez les vertébrés et implication dans la compétence ovocytaire au développement chez les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des doctorants de l'Ifremer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Brest, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23650,270 +23516,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse phylogénomique des duplications géniques chez les poissons téléostéens : une approche PAR RNASeq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H. Postlethwait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR-10-GENM-017, University of Oregon; Centre National de la Recherche Scientifique (CNRS); Aix Marseille Université (AMU); INRA SCRIBE Station Commune de Recherche en Ichtyophysiologie. Biodiversité et Environnement. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions ovocyte-cellules somatiques, une étude de génomique comparative chez les vertébrés - Oscile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] ANR-08-GENM-033, INRA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId684"/>
+      <w:footerReference w:type="default" r:id="rId682"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23981,51 +23847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADBA94AF"/>
+    <w:nsid w:val="97647E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24212,51 +24078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pontarotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7202-3648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14869196X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/pontarotti/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05526118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Vo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Hamieh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gueyrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pinault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marenco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27020741" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05558515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-026-02227-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apm.70113" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chaudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-025-02196-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70390" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Merhej" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107154" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha He" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.04.583292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delerce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2368211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghui Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Fan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenrui Ran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Feng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400903121" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1284337" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29209" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201789v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Radwan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Kohi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ejsmond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29146" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Azza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131752" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243785v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza C Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorlane Le Targa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tsakou-Ngouafo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Pei Fan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Yi Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad232" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maatouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081933" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bras&#243;-Vives" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Echchiki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mantica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Acemel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-022-02808-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100358" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052665" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexandra Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89600-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635521" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M Diene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.680146" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hua Yeh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2020.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hannat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662762" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370438v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869640v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Helou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166839" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78658-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vicari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J Petrescu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00214-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047280v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Keshri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabri&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176260" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2020.05.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10110280" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366589v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262479v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.11.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047294v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Rolain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12835" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371942v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262562v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Cheung Cheng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrui Huang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Lu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Surleac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1093-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Estienne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02319-18" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263608v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48723-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772664v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Rodrigues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.02.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148721v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Panda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Tuller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33261-w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02668" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13071" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910335v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Chelkha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02098" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858942v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Laure Tsoumtsa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sougoufora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Torre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.05.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy028" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931053v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206512" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243712v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Morales Poole" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Feng Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlong Xu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bayet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-0979-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785307v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassnae Afrache" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-0980-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622250v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730435v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baptiste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx208" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598270v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-0921-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573785v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Jain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9040072" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455631v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baudoin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13062-016-0144-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bekliz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17146" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243662v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfeng Huang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochun Yuan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyi Li" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147492" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308970v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.12.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486940v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochun Yu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Yu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00722" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211489v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheid" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00423" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308942v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu128" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785565v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Elbir" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyaz Yoosuf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00043" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304426v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-19" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107523v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt178" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830797v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.003" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831099v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha G Ramulu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00050" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831091v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038792" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831085v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2012.06.023" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZL3MPQJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050875" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831095v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanaiz Ainouche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-012-0619-z" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLQ13Q6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cayrou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-294" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831115v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D Thompson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S9186" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831103v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034754" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00789846v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thi Le" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Golaconda Ramulu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guijarro" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-243" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636411v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0043" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645551v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-6-11" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105200v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr239" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831149v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Camasses" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R Belgacem" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014235108" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658923v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-32" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655486v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040856" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204995v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015506" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661323v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez Rascol" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831237v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zucchetti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria de Santis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-009-0373-z" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-790NV5ZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831226v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-4-13" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831221v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tian" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.073684" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663932v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-298" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831186v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nowak" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Archange" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E08-07-0671" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663889v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fauvel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-256" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368022v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127572v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/ebo.s597" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664403v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcdermott" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0301-7" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QTCDH5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Massacrier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roll" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain V&#233;rine" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.07.010" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DTR75MZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668139v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Milinkovitch" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2007.00024.x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1304DC9FA41D43CA3C4F9D04E7EC8109FEF0268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509486v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Royer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh C Soares" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Barlow" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E Bontrop" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-72" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131215v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#769;lie Paillisson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.09.002" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3HSQFH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658043v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21131" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ50DZGL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666732v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.06.003" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668451v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-5" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660242v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-92" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681213v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Vitiello" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-198" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091307v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zinn" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-153" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677409v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2648-1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC4D82E389D3C00138BE38F3D9C8B2295836A197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682552v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677408v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.09.009" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NLTXDF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681710v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0562-0" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97427A4AAA487BD214FA134E8693C796D9440C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634435v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mugneret" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-02-0577" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683166v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shiina" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0601-x" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTR4BLWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688540v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velten" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazi-Ahnini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104217v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonavista" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balzano" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Golstein" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(92)90169-s" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4KC01H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526687v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi Rached" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juang-Hua Yeh" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743789v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouret" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747100v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818522v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752933v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752018v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389474v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1503-4_2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043351v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Das" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57246-4_14" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370014v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418230v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Mcghee" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319959535https://www.springer.com/gp/book/9783319959535" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_18" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801520v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827306v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Zambrano-Zaragoza" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Messal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneville" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/24915" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827323v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Louati" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00827323" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_5" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827684v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827395v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane-Marie Barthelemy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grino" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827379v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78993-2_13" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827430v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Gaucher" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820457v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269328.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828020v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828081v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trowsdale" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boyle" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campbell" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Cann" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827530v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazi Ahnini" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827645v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Chimini" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827604v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geliebter" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boriello" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemmi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kesari" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047851v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57246-4" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418178v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047853v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828085v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828007v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828088v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828096v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828099v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828101v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734433v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mc Ghee" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745585v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746168v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westerfield" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822027v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801550v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808395v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pontarotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7202-3648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14869196X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/pontarotti/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05558515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-026-02227-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marenco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27020741" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apm.70113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-025-02196-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Merhej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107154" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delerce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.04.583292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2368211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1284337" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghui Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenrui Ran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Feng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400903121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243785v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza C Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorlane Le Targa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tsakou-Ngouafo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Pei Fan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Yi Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad232" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Azza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pinault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131752" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maatouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081933" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201789v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Radwan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Kohi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ejsmond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15216" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052665" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bras&#243;-Vives" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Echchiki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mantica" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Acemel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-022-02808-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100358" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexandra Baron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89600-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M Diene" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635521" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.680146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hua Yeh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2020.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hannat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662762" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Helou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166839" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78658-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2020.05.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vicari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J Petrescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00214-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Keshri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabri&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10110280" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Rolain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12835" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48723-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.11.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Cheung Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrui Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Lu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Surleac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1093-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Estienne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02319-18" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206512" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Rodrigues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.02.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948086v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02668" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Panda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Tuller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33261-w" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772664v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13071" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910335v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Chelkha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02098" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858942v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Laure Tsoumtsa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sougoufora" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Torre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Jain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9040072" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Morales Poole" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Feng Huang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlong Xu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bayet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-0979-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassnae Afrache" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-0980-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622250v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730435v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baptiste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx208" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-0921-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bekliz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17146" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455631v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baudoin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13062-016-0144-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.12.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147492" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486940v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfeng Huang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochun Yu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Yu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyi Li" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00722" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211489v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheid" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00423" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu128" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Elbir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyaz Yoosuf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00043" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-19" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830797v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107523v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt178" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831099v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha G Ramulu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00050" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2012.06.023" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZL3MPQJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831091v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038792" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831026v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050875" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831095v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanaiz Ainouche" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-012-0619-z" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLQ13Q6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831025v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cayrou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-294" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D Thompson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S9186" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831103v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034754" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00789846v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thi Le" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Golaconda Ramulu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guijarro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-243" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831149v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Camasses" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R Belgacem" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014235108" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636411v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0043" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645551v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-6-11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105200v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr239" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204995v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015506" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658923v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-32" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655486v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040856" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661323v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez Rascol" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831226v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-4-13" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831237v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zucchetti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria de Santis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-009-0373-z" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-790NV5ZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tian" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.073684" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663932v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-298" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831186v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nowak" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Archange" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E08-07-0671" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663889v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fauvel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-256" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831154v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Massacrier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roll" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain V&#233;rine" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.07.010" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DTR75MZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/ebo.s597" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368022v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664403v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcdermott" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0301-7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QTCDH5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131215v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#769;lie Paillisson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.09.002" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3HSQFH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509486v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Royer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh C Soares" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Barlow" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E Bontrop" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-72" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658043v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21131" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ50DZGL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668139v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Milinkovitch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2007.00024.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1304DC9FA41D43CA3C4F9D04E7EC8109FEF0268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666732v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.06.003" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668451v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660242v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-92" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681213v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Vitiello" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-198" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091307v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zinn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-153" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677409v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2648-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC4D82E389D3C00138BE38F3D9C8B2295836A197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682552v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677408v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.09.009" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NLTXDF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681710v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0562-0" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97427A4AAA487BD214FA134E8693C796D9440C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634435v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mugneret" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-02-0577" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683166v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shiina" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0601-x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTR4BLWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688540v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velten" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazi-Ahnini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104217v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonavista" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balzano" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Golstein" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(92)90169-s" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4KC01H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05526118v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Hamieh" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levy" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015227v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Fournier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568927v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403114v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gueyrard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047394v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526687v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi Rached" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juang-Hua Yeh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743789v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747100v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818522v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752933v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752018v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389474v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1503-4_2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043351v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Das" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57246-4_14" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370014v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418230v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Mcghee" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319959535https://www.springer.com/gp/book/9783319959535" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_18" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801520v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827306v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Zambrano-Zaragoza" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Messal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneville" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/24915" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827323v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Louati" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00827323" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_5" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827684v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827395v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane-Marie Barthelemy" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grino" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827379v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78993-2_13" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827430v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Gaucher" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820457v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269328.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828020v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828081v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trowsdale" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boyle" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campbell" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Cann" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827530v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazi Ahnini" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827645v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Chimini" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827604v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geliebter" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boriello" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemmi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kesari" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047851v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57246-4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047853v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418178v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828085v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828007v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828088v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828096v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828099v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828101v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734433v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mc Ghee" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745585v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746168v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westerfield" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822027v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801550v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808395v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>