--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1904,291 +1904,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it time to switch to a formulation other than the live attenuated poliovirus vaccine to prevent poliomyelitis?</w:t>
+                <w:t xml:space="preserve">The IL-17 pathway intertwines with neurotrophin and TLR/IL-1R pathways since its domain shuffling origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Albert Devaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colson</w:t>
+                <w:t xml:space="preserve">Shenghui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Raoult</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huiping Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenrui Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixiong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1284337⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (19), pp.e2400903121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2400903121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403097v1</w:t>
+                <w:t xml:space="preserve">hal-04564576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IL-17 pathway intertwines with neurotrophin and TLR/IL-1R pathways since its domain shuffling origin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is it time to switch to a formulation other than the live attenuated poliovirus vaccine to prevent poliomyelitis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Hong</w:t>
+                <w:t xml:space="preserve">Christian Albert Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huixiong Feng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (19), pp.e2400903121. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1284337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2400903121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1284337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564576v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The return of the “Mistigri” (virus adaptative gain by gene loss) through the SARS‐CoV‐2 XBB.1.5 chimera that predominated in 2023</w:t>
               </w:r>
@@ -6598,51 +6598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -7134,51 +7134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (9), pp.1812-1822. </w:t>
@@ -7229,51 +7229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do arthropods secrete β-lactams?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (4), pp.370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard La Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9054,51 +9054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arup Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9903,51 +9903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Merhej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10288,51 +10288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10520,261 +10520,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimivirus inaugurated in the 21st century the beginning of a reclassification of viruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colson</w:t>
+                <w:t xml:space="preserve">Origin and Evolution of Rickettsial Plasmids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Karkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308970v1</w:t>
+                <w:t xml:space="preserve">hal-01459537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of Rickettsial Plasmids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid El Karkouri</w:t>
+                <w:t xml:space="preserve">Mimivirus inaugurated in the 21st century the beginning of a reclassification of viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147492. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.16-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459537v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of an Active RAG Transposon Illuminates the Origins of V(D)J Recombination</w:t>
               </w:r>
@@ -10946,51 +10946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11356,51 +11356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (7), pp.1603-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12213,51 +12213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rhizome of life: what about metazoa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemalatha G Ramulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12298,480 +12298,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FunGene-DB: a web-based tool for Polyporales strains authentication.</w:t>
+                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Favel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Haon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2012.06.023⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831085v1</w:t>
+                <w:t xml:space="preserve">inserm-00682055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : GPR50 is the mammalian ortholog of Mel1c: Evidence of rapid evolution in mammals</w:t>
+                <w:t xml:space="preserve">FunGene-DB: a web-based tool for Polyporales strains authentication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Levasseur</w:t>
+                <w:t xml:space="preserve">Anne Favel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Migaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Pontarotti</w:t>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (3), pp.383-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2012.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-105⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129620v1</w:t>
+                <w:t xml:space="preserve">hal-00831085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLADX: an automated approach to analyze the lineage-specific loss and pseudogenization of genes.</w:t>
+                <w:t xml:space="preserve">Correction : GPR50 is the mammalian ortholog of Mel1c: Evidence of rapid evolution in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dainat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038792⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (Article 28), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831091v1</w:t>
+                <w:t xml:space="preserve">hal-01129620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of lateral gene transfers to the genome composition and parasitic ability of root-knot nematodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12780,206 +12793,193 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e50875. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Linard</w:t>
+                <w:t xml:space="preserve">GLADX: an automated approach to analyze the lineage-specific loss and pseudogenization of genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Thompson</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00682055v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The butyrophilin (BTN) gene family: from milk fat to the regulation of the immune response.</w:t>
               </w:r>
@@ -13397,77 +13397,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.437-47. </w:t>
@@ -13544,51 +13544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14297,51 +14297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (11), pp.3213-3223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14505,51 +14505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Saloheimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Andberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14868,51 +14868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15235,51 +15235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhyloPattern: regular expressions to identify complex patterns in phylogenetic trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15749,51 +15749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16012,51 +16012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16217,307 +16217,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromodomain testis-specific protein is expressed in mouse oocyte and evolves faster than its ubiquitously expressed paralogs BRD2, -3, and -4</w:t>
+                <w:t xml:space="preserve">Molecular evolution of the human SRPX2 gene that causes brain disorders of the Rolandic and Sylvian speech areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Paillisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouret</w:t>
+                <w:t xml:space="preserve">Barbara Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+                <w:t xml:space="preserve">Dinesh C Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bontoux</w:t>
+                <w:t xml:space="preserve">Paul N Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald E Bontrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2006.09.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-8-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131215v1</w:t>
+                <w:t xml:space="preserve">hal-03509486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of the human SRPX2 gene that causes brain disorders of the Rolandic and Sylvian speech areas</w:t>
+                <w:t xml:space="preserve">Bromodomain testis-specific protein is expressed in mouse oocyte and evolves faster than its ubiquitously expressed paralogs BRD2, -3, and -4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Royer</w:t>
+                <w:t xml:space="preserve">Amélie Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinesh C Soares</w:t>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul N Barlow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Roll</w:t>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (2), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-8-72⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509486v1</w:t>
+                <w:t xml:space="preserve">hal-00131215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of evolutionary biology concepts for genome annotation</w:t>
               </w:r>
@@ -16817,64 +16817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20374,51 +20374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to identify and study the evolution of pseudogenes using a phylogenetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21131,51 +21131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21265,51 +21265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12th evolutionary biology meeting at marseilles Meeting report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology Concept, Modeling, and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, pp.7-10, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23847,51 +23847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97647E89"/>
+    <w:nsid w:val="E5BF89EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24078,51 +24078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pontarotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7202-3648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14869196X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/pontarotti/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05558515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-026-02227-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marenco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27020741" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apm.70113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-025-02196-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Merhej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107154" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delerce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.04.583292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2368211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1284337" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghui Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenrui Ran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Feng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400903121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243785v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza C Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorlane Le Targa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tsakou-Ngouafo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Pei Fan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Yi Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad232" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Azza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pinault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131752" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maatouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081933" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201789v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Radwan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Kohi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ejsmond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15216" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052665" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bras&#243;-Vives" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Echchiki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mantica" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Acemel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-022-02808-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100358" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexandra Baron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89600-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M Diene" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635521" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.680146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hua Yeh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2020.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hannat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662762" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Helou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166839" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78658-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2020.05.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vicari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J Petrescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00214-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Keshri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabri&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10110280" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Rolain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12835" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48723-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.11.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Cheung Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrui Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Lu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Surleac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1093-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Estienne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02319-18" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206512" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Rodrigues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.02.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948086v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02668" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Panda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Tuller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33261-w" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772664v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13071" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910335v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Chelkha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02098" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858942v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Laure Tsoumtsa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sougoufora" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Torre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Jain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9040072" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Morales Poole" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Feng Huang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlong Xu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bayet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-0979-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassnae Afrache" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-0980-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622250v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730435v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baptiste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx208" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-0921-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bekliz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17146" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455631v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baudoin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13062-016-0144-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.12.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147492" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486940v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfeng Huang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochun Yu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Yu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyi Li" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00722" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211489v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheid" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00423" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu128" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Elbir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyaz Yoosuf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00043" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-19" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830797v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107523v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt178" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831099v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha G Ramulu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00050" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2012.06.023" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZL3MPQJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831091v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038792" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831026v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050875" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831095v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanaiz Ainouche" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-012-0619-z" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLQ13Q6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831025v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cayrou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-294" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D Thompson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S9186" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831103v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034754" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00789846v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thi Le" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Golaconda Ramulu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guijarro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-243" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831149v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Camasses" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R Belgacem" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014235108" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636411v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0043" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645551v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-6-11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105200v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr239" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204995v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015506" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658923v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-32" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655486v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040856" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661323v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez Rascol" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831226v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-4-13" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831237v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zucchetti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria de Santis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-009-0373-z" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-790NV5ZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tian" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.073684" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663932v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-298" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831186v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nowak" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Archange" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E08-07-0671" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663889v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fauvel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-256" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831154v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Massacrier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roll" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain V&#233;rine" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.07.010" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DTR75MZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/ebo.s597" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368022v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664403v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcdermott" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0301-7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QTCDH5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131215v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#769;lie Paillisson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.09.002" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3HSQFH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509486v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Royer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh C Soares" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Barlow" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E Bontrop" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-72" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658043v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21131" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ50DZGL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668139v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Milinkovitch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2007.00024.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1304DC9FA41D43CA3C4F9D04E7EC8109FEF0268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666732v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.06.003" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668451v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660242v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-92" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681213v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Vitiello" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-198" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091307v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zinn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-153" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677409v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2648-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC4D82E389D3C00138BE38F3D9C8B2295836A197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682552v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677408v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.09.009" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NLTXDF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681710v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0562-0" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97427A4AAA487BD214FA134E8693C796D9440C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634435v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mugneret" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-02-0577" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683166v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shiina" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0601-x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTR4BLWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688540v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velten" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazi-Ahnini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104217v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonavista" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balzano" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Golstein" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(92)90169-s" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4KC01H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05526118v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Hamieh" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levy" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015227v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Fournier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568927v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403114v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gueyrard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047394v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526687v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi Rached" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juang-Hua Yeh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743789v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747100v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818522v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752933v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752018v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389474v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1503-4_2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043351v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Das" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57246-4_14" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370014v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418230v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Mcghee" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319959535https://www.springer.com/gp/book/9783319959535" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_18" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801520v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827306v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Zambrano-Zaragoza" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Messal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneville" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/24915" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827323v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Louati" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00827323" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_5" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827684v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827395v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane-Marie Barthelemy" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grino" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827379v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78993-2_13" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827430v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Gaucher" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820457v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269328.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828020v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828081v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trowsdale" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boyle" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campbell" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Cann" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827530v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazi Ahnini" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827645v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Chimini" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827604v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geliebter" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boriello" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemmi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kesari" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047851v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57246-4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047853v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418178v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828085v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828007v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828088v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828096v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828099v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828101v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734433v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mc Ghee" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745585v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746168v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westerfield" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822027v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801550v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808395v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pontarotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7202-3648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14869196X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/pontarotti/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05558515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-026-02227-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marenco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27020741" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apm.70113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-025-02196-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Merhej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107154" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delerce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.04.583292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2368211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghui Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Fan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenrui Ran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Feng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400903121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1284337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243785v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza C Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorlane Le Targa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tsakou-Ngouafo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Pei Fan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Yi Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad232" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Azza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pinault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131752" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maatouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081933" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201789v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Radwan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Kohi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ejsmond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15216" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052665" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bras&#243;-Vives" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Echchiki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mantica" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Acemel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-022-02808-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100358" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexandra Baron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89600-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M Diene" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635521" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.680146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hua Yeh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2020.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hannat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662762" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Helou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166839" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78658-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kaufman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2020.05.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vicari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J Petrescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00214-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Keshri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabri&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10110280" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Rolain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12835" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48723-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.11.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Cheung Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrui Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Lu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Surleac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1093-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Estienne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02319-18" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206512" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Rodrigues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.02.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948086v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02668" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Panda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Tuller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33261-w" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772664v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13071" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910335v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Chelkha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02098" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858942v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Laure Tsoumtsa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sougoufora" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Torre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Jain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9040072" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Morales Poole" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Feng Huang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlong Xu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bayet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-0979-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassnae Afrache" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-0980-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622250v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730435v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baptiste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx208" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-0921-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bekliz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17146" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455631v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baudoin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13062-016-0144-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Karkouri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147492" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308970v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.12.010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486940v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfeng Huang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochun Yu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Yu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyi Li" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00722" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211489v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheid" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00423" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu128" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Elbir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyaz Yoosuf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00043" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-19" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830797v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107523v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt178" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831099v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha G Ramulu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00050" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831085v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2012.06.023" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZL3MPQJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050875" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038792" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831095v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanaiz Ainouche" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-012-0619-z" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLQ13Q6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831025v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cayrou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-294" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D Thompson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S9186" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831103v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034754" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00789846v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thi Le" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Golaconda Ramulu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guijarro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-243" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831149v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Camasses" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R Belgacem" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014235108" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636411v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0043" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645551v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-6-11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105200v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr239" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204995v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015506" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658923v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-32" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655486v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040856" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661323v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez Rascol" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831226v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-4-13" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831237v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zucchetti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria de Santis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-009-0373-z" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-790NV5ZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tian" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.073684" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663932v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-298" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831186v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nowak" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Archange" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tardivel-Lacombe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E08-07-0671" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663889v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fauvel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-256" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831154v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Massacrier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roll" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain V&#233;rine" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.07.010" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DTR75MZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/ebo.s597" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368022v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664403v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcdermott" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0301-7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QTCDH5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509486v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Royer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh C Soares" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Barlow" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E Bontrop" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-72" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131215v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#769;lie Paillisson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.09.002" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3HSQFH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658043v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21131" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ50DZGL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668139v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Milinkovitch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2007.00024.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1304DC9FA41D43CA3C4F9D04E7EC8109FEF0268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666732v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.06.003" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668451v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660242v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-92" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681213v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Vitiello" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-198" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091307v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zinn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-153" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677409v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2648-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC4D82E389D3C00138BE38F3D9C8B2295836A197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682552v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677408v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.09.009" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NLTXDF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681710v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0562-0" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97427A4AAA487BD214FA134E8693C796D9440C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634435v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mugneret" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-02-0577" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683166v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shiina" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0601-x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTR4BLWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688540v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velten" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazi-Ahnini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104217v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonavista" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balzano" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Golstein" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(92)90169-s" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4KC01H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05526118v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Hamieh" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levy" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015227v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Fournier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568927v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403114v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gueyrard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047394v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526687v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi Rached" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juang-Hua Yeh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743789v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747100v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818522v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752933v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752018v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389474v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1503-4_2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043351v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Das" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57246-4_14" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370014v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418230v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Mcghee" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319959535https://www.springer.com/gp/book/9783319959535" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_18" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801520v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41324-2_1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827306v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Zambrano-Zaragoza" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Messal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scotet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneville" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/24915" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827323v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Louati" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00827323" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_5" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827684v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827395v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane-Marie Barthelemy" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grino" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827379v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78993-2_13" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827430v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Gaucher" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820457v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269328.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828020v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828081v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trowsdale" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boyle" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campbell" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Cann" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827530v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tazi Ahnini" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827645v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Chimini" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827604v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geliebter" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boriello" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemmi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kesari" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047851v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57246-4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047853v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02418178v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828085v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828007v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828088v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828096v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828099v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828101v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734433v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mc Ghee" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745585v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746168v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westerfield" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822027v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801550v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808395v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>